--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3534e52952c63bd0a33c3c5c9d11c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1400d2256f51e4413566d62927a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd0178c3d81075555e30aa9a9bb6123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88476afe7b07fab00080004dd54a7804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c74d4f103d16627995bf4a5aca26a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b8a397efd1246ffdfabcd15af99d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045fa20c11526c90ac3a951bd44dd5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc9079efe1de190ad3b29d1af229908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974f5800f5104347d138526c5086479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331b1496a93744c8877ed89de22a3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19272d91f24a4d2c7484b58843d0fc0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef5ed59eae3db66ddcd66a937c263d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204c5dcf691d55e317ea7b5aeab806a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8122fb64d7c042082075d76ee049c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c81286e55d0c7e8a407062299e2c4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d14254d4ce4c85a5672db783869f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e3daecc80f0011e86006c983e119717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c9e31095febe708b666613699427618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4993c0915d87fa75073398ddb37519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce556725c2b9421f1596597444467720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c76917a0b8b225c264d7216dbb50e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2b68821a929961e1a455004bcddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818bcb61f5e9f3e4426d2f4ecc3c65a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de6986eff4d62908b8c6f40145db4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24218b8f035d40504d1e58a0a51dc9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95286f8a9c77bf2679bb5441fe55d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbefd4a86c84147a330d7c6cafe995b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a6551a47b688854bdf41d5a29da8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aca6c84c69eb15b421eab19062ba429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6dc035b9e152b1c6a227db50c234630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb160fe97fa5c412a6effdb294e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a1c780c29157c90b37e9f9b71eef532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5713cd317dd9b73e6da682c8ce6a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97973f9e71b853de8223aa1e54e7db734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540625966c8487749dac173657a77d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b9838c9313285e3637c9de0ccd5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806798e5e00815b55c735f835165e19637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bbd26ea854c601611ced9e2dd1a4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8afec07828f0862015ce5f38655bd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a2667f3ac59f8fe45c90437daece40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c866490a69e6c411a6c82ec38ad44d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84145699297e95ae49ac9c812c1bf21e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dfa9ca9229e3fb7c4bedcd69f814e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a20038b17a43fcb5e02f5c846c9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadf21948a03bcd2e5f91bbb7a1a2ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44530b65d55cc721937d4a73734320aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb98d2a7d77728643b85b71a22390147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4089187aa572a9c99fd9042a8fcc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfeaea951773ae8058851360f73b5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f006c6b47f9bbd8b85035bfffdff7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62dec2b2975512c311d7d1b461d74751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8764e1a25cab64fc9ac7891f0bf1f3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccbbc3b928067065ee8beab8f9035853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b784138227a7daf639abc1acfaa04654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19480abee5bd567aebd3ccf140a6db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad8b8feb18c43f99f8821202663bb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c41e4ee521f3922bfb6414abfd2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38995b84440259a44942501e339c7b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512523caee626825be3648f7fa3e1be959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e29d10eb24ab49c1abe8f9b72712b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fb9e8be1c5608793e90efbff9e40c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe9f15c231c4ea1c1c18a03fe549f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123605ff4796939073de4b0b81106d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d553aae20b5d02ce5d92dabcf9c7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5d715f8fbf890cb8964b198b4806b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b838759f7a47f1e112de0c5424b48666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3da88c5e71d739f6b4a6aaa2be13767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76eae588f1844461b567afd3ca774f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba2f2d2e2bc2c8ba91d9db8d18b3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7b80fde9b74d301891af70e4521fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e5fc0827ff9a5fcfd660448dc829471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d116c695cb9b2dea5d0bf3c82c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a155d2f996a077aa7f68c7d1ce72373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1622ef1cf6e75b9aba1ffe61bcc8d5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9a14efc94083ff1e421e64392a5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1c4dbb79f1118dfc2db81a99b0e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcc16e061d895fc7bc2a3660b5ad7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c5c666009f6a0a33450496b1ebfa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5dffe10b5260dbf6cb91f431056279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e500898a3b58bcd332b1fcf9f0bcb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b84d3f7a52c8d1ed839548e0bea8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d134fb43a411448df41b3e3c6e7b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9d73930ec72842206bad4daeec56983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80869650bfcc9562e2a7b42e90d6929e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58145f622b80a45ca8dd9f19622d5dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1b7862ebde2fe39a0db80c93273886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952b52be246aa50e4f82b83c5bd8eff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913751554fc93735f8554b4704895888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c718f8fe0a33defcb5a6f04264a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a72d2794a5544c1fee7074c6a357b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6925a2b7073636b66b1579e19510f5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0d398344319c3dc101fb7239e1a9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34a0740bdb2b3c1a693020f6f551f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0dd2fb597166e167568d82a9db38694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7c1059aca2c9fa8ee3aa65511d24e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ab0caf59421a09c6e28c180244cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6301d0c82ab519cfa3cf90b81270c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28d8bfe0770c23e7b778bd0117203a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e6e7ec976f341d7a14f78edbe20f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60963032a17f1b3fa5a390dd3bdc6f80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222bf12beff12d084f586a4f713d81f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5896f71d9fb63599fd986fd9ef896a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1c8f0bd5a586e3917bee76e3bafb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377908d01d806bb0ba8d72a7e5d4718104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815409befe09700d89fcbc1632c523b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7e7fe71f16736bae9f5dc2e86a3de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c31428efc25b6aac2f64bc6f40f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a313b05e628ce9787ee1c7daf931b3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24fdd2b5d0cce2d6ce61d3ec35920109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41fd6f0490b0587aee49fff0439bea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5b572e591d9d8c1a028acec7213a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db81d842253232c121f42e68bb4dfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a09dcaa516bfa4bd1e4f59b8018eec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4877a965fb25e66e53d30ca7b9e2f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c9842b69ae87501e139422b006fd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d396230be55969b10d9b4f1f090c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a8e766fe5669926a2c37e1e7836af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558d6ff9ec0cae5db40abdacc3a9cff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470aa6187e1e4ea8e5d4f92b2a730db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca11c6a0ecf86cea1780fc9f5c218e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0a8fb814807efff3b93740f6f7b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b251a3b3d82efc529b6ac549dd00d77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4015d5a0b8dda720eb9e90287abb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589e32e6519ed51a67938c7c85fefb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269788dfc7c941c4a21a06e7451ed6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3d7641c6b9d37b990956325a5bf6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3408f21230f7e5d4c202326cf1ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8af82a20d0a6ce3ff4a1094e7cd75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb931db27cab0cc3c48e44dacf76705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3610ff3aec647bd03e2a4740c2e21b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203dd6f2039cf906b194ec194100e28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b316cc8d27e229a4ca1217523b01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a100a29efdc9e5e345e4291e916e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce06af309fb85eded1306139a31a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeeb5ebf0a6c70574b153d339e7aab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b280e41a14b8b67568f1843c62dc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e3ff2920c62f7d0b5570a43a55b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460ef4b8a93b87c44f7403567cb327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9e7476fa856bff08edc813bdba93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6806ca8d81189266e070c1036af359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27dd01a1e3b88450e37c01e0b8f6f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035b93c4414131b6dd3cd92f50a7d1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c582526334fdbaf70a8abd35e629a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64844cc3c9d7ed72909a5fef6023a7d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9109f5a65e1c3e614309de00eb740145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4265df1afe68060db02a228f94448146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed2b74dcc7f7f8d9bfe0fa79c4a3d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909898c4f787f369dff612d1d4c97c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf407e73772007129d90efcc90bc08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a05ec235916d9800ca288853a458a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b800b79103cee6feba39f0f95b1a314151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444efc4128e944e98da45a8dfc38ed33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16ea833a57bf75061c2903af3b59b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379678d7cfefa7983e2080f00ee6aee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519cc42bf44e1fe25cf0b7a0c6adcd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa3d8849eb5096d37662436296a8b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc72f03b504440f84a5c475a8cc38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202aa09c73dd94a4ac4ce256912332b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a58ee0676b49274c1c7032d4b183159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd592c868145b728b3b9deb285ece160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36643c08a806a20e1e8f6b3bd0b2fda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0511c269b73899edb1eb38151317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412ddf4acefe9233345200100fcd057163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a78435b68435d492acaf2af57f7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b57a0f729882df0264251d146acf73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756fc3b8c900ee5603a3682b235f827166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f70d7c1bcc1fc36764868548246f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd11619c859015b94794b9ad8cf2176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312baa72aa7cc8c2a3eb55146034535169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a93507d08f7d6ee65c6bd94b83c3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d70b1812e71303c8b58f42d81f7da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71934205df02fc1479cc7aa13f1fbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547cf506993b5f19adefd857e556f81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6834f00233d5933390d55524e1b73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6ed149b20ee87917d5bc67f69d248175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2a4eac62349b839a87887d96f031b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8224bccf615236b21dd2e1288ae24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ce78c12f5c7fe9c5d1f6c8135701178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b7c20ed1f2c98ef34d368dd2fa9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d61bc864dfa41fc35c2ed8085c88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5a5d45bb5bb8233efdc3e87cce482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707fb1c5359ef755e54afcdd17b758e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696193ca8e466341b3ca1c4e795e104183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be77b7acaa204858f5c152667b91121184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da33cc91ad90bd13e92b428855e68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a266e3674d45e06d1617941f35c72fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1927c755c3b8768e78cf50a2910487e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c414ef656e146cd6b61f91c1922d413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b36a9470fd9d35b4dd51ceebffedb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8145ee213a6184188e3f1578a409f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b604b669b366ca8734cf21d0c296fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442624bc5e76ac1e124106f19a05f71d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e07f7034dc4070b1526d9b0a424273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194bde60736a42d9381067d86e82d39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ee61bb43e5c3376196e411748b39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a422dc11050f2dd4d93e5d13df9588196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aa1c69c680aced9aebb4ae4c94100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b7fce79cd3c84d6bbcb2250ca127198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1dee21337978f9d625102719d2a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524439b9203eaaa501dba2f2efa480c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b0b9ff2d99d78b3fe600a7c15841201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503fa0dd66158ea6d182b461a178b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949580765676d02658be950b1bcfb6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa977e304f4eebdd7a2ae598cd0daf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9ad9768f819f49257df6ad7443ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559f3cdd51aaf47dcdbe751286d2b63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68461a923ce70ec3006c21249d510842207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a6a19494602b792733d1d6a9ca09e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f500af03a4d8318733a8d7715ce5a37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7604e28812a41c492cc7af52de88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68729ce893448b782fd4ff908e8012211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43f8b1621207767483cf2ffecd80b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107631794443d5f7d5660b648d61ca1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30df500b4765a7f325e6169b2b0934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca2456e8fd70b40fa6d8fcfe9a0d97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf07f61b5efc4cd1b855225e6f6d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2f92e088e0368d72651a521ab7c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c8a6aa39f3b40938bbea82743e98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4cc99ec9e2c48ed72a286248acba0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aabdc1a781e2e8f2b010a192cbe9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641285f3668e46c9b259e3a0a87e48c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b13e5d01edfc481fd9a66e70842d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaccbd915cc8104b0c9bbf80112e203223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37bd2651f6895c852874cd95b29153224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015395d0c54da2c06ebe38f71b84516225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8942aa99ae6a850aef82e1953e33839226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b459d6fe8d328cbbce8bc375d4981e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca71b4515c86978fd9cb7a5388469d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19d0bc3e9c0a79e75a51fb19f6b4f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578618816e7e9341bb6bcfb3542d5afa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917257f187616b8e1e9a0bdb1571b847231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8beaa6abfbedab04d0302103e735e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ac6d82301b1c9cf6b7b31d9196fb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410cc6624c683a0bf86df0abe24c943234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d341129727f1b514b7f80fb12d99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e46356d2b78e23df5e8e0a13f068a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255d5e8b41c860286910744411489e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3debcfaa26676ca9b9764a3a979a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17a3ab29be94b62880f78237936b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c7073e5a828bfde73e32822c358d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401a49b841af8cc7540a5dbdd8531b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da90c9c1715332ff859f9a5fe79ef03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6c66797fc963c2e75bef3bff94e19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180991078057ceec4008977760a153b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b69457d1929a0a60f2f1f4050a2f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06336014ef1be037b275ba8791e0a3b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31709db65f1dd6a5d1c55d3474ca3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32289e86c6afd2e56ec3993ed9c33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cea9a87f953c0bc1801523ef8e524249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0fb7981e091b6b6486f9f9503efff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff54bd9ad2472d3968b0d6a4ef8bcdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df27f33e5e6d1b9a19e510efe9d4654252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cfd1a72704e9d49ec168dd8bef341253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e7957c27cf4761ad31702a48a0b8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec0429abe95c8407e8ad10a0932990255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d237966ac19964718fae07d2ab26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9df95188da76239ad8d632448e2238257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fdbadd5f6fbc55cb4c2ba780cc6f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a503940284102216e96d67421fb45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181522d51d9dff718041e43268055bb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d930c59146433589e20936d1a2ee60e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41fa520efe33b7896d6ad7418bdb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff226811a45c2aa46a4fbee6a7137b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e549627ba8c6cb5776bd74b87a0072264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1ad6c4d894fbbf3e8d8041d747a35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084867e328bd98714aa2c360777f84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef42a9605b34d97a7020b4278a084267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bb51e800202ea9957b8b04b59e8ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18c3ce94869b4abb185c19167c98d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8472f6f1a0954d252480c169c48394270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992823a917c3524c9761783e82e7eb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d494da501176326c4a53fbdcc9dff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e15f993519df47a5a1af6339ded0ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceddf2836cfb9dc3aff43ebf58d89d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57115ed5b10a47e5e036bbb479aeea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472ba4bc1623d76f036822f62ff889276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a31a87963aa3d0fe3ea428f0b0f5ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545dd99412bec476354c57e746bca12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc01c82faaed1e6ab38c94c9dd17d47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3470a31be5c1d9a7293ed6cdad52b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6beef29f95dae13da9b4f48a95186281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043602c68c6bcc55eaa3b46ec9d91d66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf740adf941eec4d6f8eda527f70039283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352ad631d5142964630380cf9036fa9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eac0f1f34f493137de9be0871c99c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d864d3b0f74226ac85599ad5a5023c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3e47e8bec9483e4c6596ced65a474287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c86b1028bf88f4aa46ae107bb2b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d634cf20ce11f6e448c6ccd81abfef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f6ee999c64029e55f60014d7eb74a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bc1d90a15875ba991a58ac6ab3162291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06c5ca96223def2ef8a21348bdad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055f98a1d65628fbf43ab35d9ff029e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c5285590298c43c3b9c1cda3d321294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a305b319a807497c75775f5cf7031d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a1868e6a4548386ff7c7d5c901ed7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69647651429a76ab198d11f068fdaa0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144d30c6031414a465f55eef2471e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ae26293582313a7588614674c00c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c0adba0bf05ce62592caa79b0acf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680e5577aad22cbfeaa223da9a29df4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594077dc1248371ee57d37b7a179f2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d41b5563ff157d9021fdc815593e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789493e2659468978ed97eaa4b33d402304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee3cda3e966a6b7506a479237521b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed09e5e7e1b91edd73ef3aa3ebbd09c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae554f1ed9164bdff7ba5cb8fd3554307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2fcbf608bb61ee8caba5783262a6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bed3e0785ab9b689c3e6c72dfdcc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d23bb81893241841ba64a5252bf51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa4cbeeb432d88d32de3726499071311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c112778ff7ac0109476383b923574312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1643e124653748a07728fa3af3348313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2222a98e5c9d62f70ed26debafe96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f21d3d45939363fe507813db0c1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923e2282425569b244dc061f96c0679316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309b8b041d3b8806367c06b75c08cc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa572de2e0778395e00a341bc1b0bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5e0521ab759581631e313c0763bd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7bb73657812e2799ff53fb9d5133320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1a692a170e2b16005e75f38e21cbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ba8db33e8deac2a401e8ac768656322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ed1e3c8e193bff7e19f43dfcbe8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb6e6e48166764d4e9f351bdcf8af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742ee6375590e2b307bc223c03c4bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92354a969a9ae12ce5aed9152fad174e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffb8f53352b9debe8ab73c7ae8f755327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea447b169c8c640b70bcf7addf262c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120623cabf370cc4c3e2065a272cd46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141265d02cd22e4cb6c4acc43d6e0b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde869fd7d171d5273d870c262375b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf21c0955ec740c4802e3b1fa8df69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babcab4cf4377263941d945c5dab6e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031184902f3f1940596bf20bbd245afe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5462325c3bd0b5fbb432214957a0973335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9bc11e61932c8ca2e2dec9ca92405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708b917c38e478efc5668e6535cabcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550802d6da30b1a56b861da4ac17f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77630933298ae94a1cabce245cb242339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75256a177b292fca9b2e445a42671e25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01beb30a74d467e0e5b6a722c7afc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f964964a5f5c9607d318024e30ee9e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d43a3c4067c49443b465ff6959b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54d60cc9892e104db5d962f3afb6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca9f02f361b3c01fe2a073025c830345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce239b44d43f1c41ed184d9c118ad3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8ea48cf386a1172fe6ac80babe1c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b15eb5d6b264b106f454cd7dfaf4f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070c744f1670a74a7c4e1f82048246349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b7e82e5c0d05ca01aad715e4da5c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151437bbb03f9b36778d2f5d3be03e79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1316914aeb6f5592721b051127b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893426de2f59ceddbc05ce56060464d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c22ef71c0ae04b33b6d9d889b246b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbff2ae75dd04b60c4e5d7d39ab5879355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfd38924ed9fbfc65da93b00156e4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801de28268475b171ff32712d0b250c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e97d9b7da3c0925527de04cf92b5d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa382c071b43449e88b14a0a9a4bfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eb4a4a8b6769011d3957da394e214360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab174945410c426fa90cc4659297f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd5df3773ed7d886c199f73ea09d1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66755c8fadf5ed51b0937865610896363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f8d3bff3a53f0e15f6c790079d4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd796251df1e297d34bbe3d092516f2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf01d2a99ecdec65840e0b72f427c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c801fc528ee4aee9387f8ca3245d31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46126233654716433ad58784312aae5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349959426efe4bf7e0b36d7ba7b6b987369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dcb62a3268a16d8a6be8d85315d54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1239790b0391252aa16aeac767bfde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a5a143e8dc1851c462ead0fb5cb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3793481fadfd4345131ab86c8c3626e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0ddb9119237ab46fbe39f70cbc23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94197c76a17d59a38bd4a36cffe1f5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440705f50edc03c825b5cf82ac5c4079376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90f0e5a56e0ee6588a36ed45490ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1acc6f899354d8ff0c142a627685378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea089e81f8718fea3956502db64c1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706cd2f7fea855bf32576469c5566b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21326b24ec637f79044043e8e0ca87b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a8697f5c1719ad59e5e1eaf7fcce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2432ed3a05a17a134ba8bd2b523bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37113e9f671a8fde2ac6a27696bb3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28538f47fb79140f5319d1c669cd8b6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f9f47eef4d6896c7ebf2ac10df3c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3b375c538488ca2677e88ee27ad43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37415d9b03d0df9239a3ad241494e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314769fb09d8288e8d4ed7d3731ffd46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4fe5fd8cf51254b78afcfcd4d47d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab1df5d0c6fd85873b896c32f652ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4909e8c3fa09e6b0e0f429275fe38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce734c7081bd17ac77d36b802abce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcd4d59732903074e6950702b19986394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45558f3a29c788d06ea19150a2e235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1d11266c3f7cffae834308e192e8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089ef5f85c1b51e546072038b5ebd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab6d480845a80c04cebf4eab7afb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a51e35f525458887a945a49fb6439399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed759bd439be72e2c9d8e82d6cf8634400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec550e14f2d07581495970f284d9abcf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fc597f8a2b759f970c605bc052ef0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786a471659d550339c431eaeb44540403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c736bd0837878639da541ef7963e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd41003e905a67a5b678f219db0d6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1a383ebd324294963f0786142dcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5168c3603e471bcaa6a0b831ae34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084b7dc26f0f3a5c7b7bb6949ce070408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b3944c4aea4dea8554a4a890f3ad0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf938ec63c16410b8ebffb2746d23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558d565540a629394c7a0dff475552411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce471372bcdbd8c276c8aab692f460d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d039596238c1176bf41fdf0388a77e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243f2f1a6d8cff39f4ff97ea00fae8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc616b5f0814dde6f5cda3efcf3fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbf623473621f5e28f5ded7aa7c813416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ef55216f751311fec5ba42013e79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99559915e8b53b7fd7bcdecaa2638844418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb9ac4dc434619b6b601ea612764c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5d66a3e75d81827c366cdbff3fdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37521031ae6ae30d783cb63b8d96e5fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e043c955a7019a30d25152b3467f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6629bb30fd97e8bdd982d860f97e46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ed5aadc06f50ec11a3484680692d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce21d46fcf0b9af9229b08364461c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def215e1bdb60b3470ecefa6e14bda22426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e56979de05d486bf6d750a4d95683d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a387c66e3ea7d76d95634d89a9620428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c03f6b133a8db10e7b0ce927afdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6076ce8b44217e592a92d1290fcac6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a1b011d3cd247e03b490243f7961e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d9a9946740c2af2e912d67d49bac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51f65de762c95b01552d266973b7d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b67fa5569ea0466f55eae61ffa4c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee1f75b2df400fe010e95da09cff32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595c7b0b192c7fb742159abc574178e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53022483cf62da74e4182805473933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfea8a0ce430bd111dfd32fc1699149438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c3167affd0fbf0ced0186bc0a556439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d91d5ba9a6e0244753c46bbd960bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195e46bf162b7cda5bf75a7f0f1ad5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e794e61ee3642c74cf0569da29efd85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484fda8a01fc33d2372d128276c7b9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b26ca4d748cb1fbb95d7d955f0624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffbc87834a875816ec0d061ca732db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbaf782da08477ced09d466d86951446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a395e9c962b8077437fc49c52dfa682447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e051b96e71200b16535520dc5a7c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9c9c79961fa48ae40f4e5513086d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d812d59781294a375cd684a5353440450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd43c9978138ea2ff5a98e4245c0a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef2d39289d52b86fc2aef2f4dd227452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef33c84b8806900323c9b3c3550c2af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86009acd0ff02d872d60827be757d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0f03e290707a4ce4155eb3385e91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de0ccc7bf6b64fdc5395647d4308d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4f625434aa770d6038a755476f330457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db65695a896eaf78a8a349e3b5d9c74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58776a3866e3c56e4a811d1bca7ce6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3791d197b7d625679b7b4a166b9d3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0df4f34fbd16a18027b7356b093809461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5fcd9020e44357a24d480ef97501462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f781b5865ce29a175b7ab6a8f59f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6142e0c1497ab78ad721636bce63574464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2216250b5d85a72560135302520e2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9550efc182f7671b573f18ac1310b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c4d6335abd92ea9705a41ad5dd0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c88336a2fe517656a25449cd20b4a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4bc78687b34e9e0c0720ed30276b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b671fc02032518bf425879dafb7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6130a67ade2f3e83b84e0a45aed54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0e86f9b5af03752118775317be2bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53e2decc24360e7cc2cb587f49946473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb95a33c8343dec48bad0b10a1953474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc6f631d18b5dd0ac0a975ed7fbefd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d227bf70bc3dfee4c7a7672f769f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700332c92191bf499c81eb8ae91387f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2851a09c56b4f769b8f821984b1f548478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ad508336a334a1dd1abcbf11a835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a12a687645879a78139861a92fea3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ae19c92ebb5b531bb143aa6aab459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9274dc6a850567cdddd786fe7b9b81d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252e1f43bb8b3394e3c2e35393b12f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b776a882684c02ba952d4489326ee2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d486a740710340299865d7270d70f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2df3b7fc84c4a14bcb4152af72f36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b61106b0e01ad26eaae0e84b82aba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aefb51bcb93493d5706c65c286db8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9085a665a545b1d29a0a0f3cadb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6236435502aeda8f690b39c4f251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a64103734d72c1ca6766cc84eefe15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e909e6ddbbef228531b4fd4fa5ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9345ac345844f6244c44ecab47c82f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a007fd2f721954a0dcddf9283f11c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132910e09ae6fc6e01b9cde013898935495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593879dfb28f99319a01e73975748556496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863131c4aef53b086a091a5d3e42d72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb711a273495d302bba7199afe614e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370853793c3e36aab3054a9dd73aaa99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926a22a3706432f760ae2b1aec66234500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c705e9736df64ee0707008167e395f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d490527d3e6fd6afe5ed55e13674dea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0849028c877c61a6c54fd9c74ba3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffba6fc4e14bf755a8f459a2b085d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36b94d79d47b295762ec5c3152dc15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec7969be249c7001a89ef082eaf588506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a35365a2f3494d494b0afe0220df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944d9b833b6370362935c0c69834f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf947a79614f5d072b9e0a45c41567509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c622fa2963f051111097b84db39c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb36556e23aeab9681dfc5240db13b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528339ac4a0170c004e716067fdfda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92240ad4419b52cdaad4fcba9578b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3575db8af5c8561d51d496b5f32c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adfd55e3f081447d5bb2db7b624aae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb7ecdddb3221d0ce38dafb4ce9501516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed654201749d8d5d58e2564cbd3b295517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fc47818a7cab47600d88d1404f1de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943b63c65170aa220b70d89b36c6cdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e93625d794ce474ec5f1d9f11655520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85974b536f76c7ab2aea73854956c648521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80314bce5a851634f5fbe71f178fddc6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809debf59a1cd725299f181229ab199c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f9caf537b133cb0ad308d90246ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32740b3a482f4949614ee1dbd7d64907525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3a9d57d3cc1f386e13fcee13f68e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780d0268d08247fc1fbe4d6558f9de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49471d6c55f19d907c2fa80ebf8ddd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8ca6ce6b1db32b78695f82f87567529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e689afc2c1ca20af560e649825d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c5753f032360ff76d6cc4d90230f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40495498da5040799c4c5e2cbc0db20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff4982c2a0805c9dde47bed9a322c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e79771dba1a9d43893b0a5356a4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d07b811d03329dcaa31d76f45c024535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9a7d9fd1f6f1897e6027fee20f8e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152fce3346cd53c02b5eb0714e6e452537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471ffd4ec368bb663f146d64b2370fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a33c9b67f7d4c699b70c04dfec48e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79834cbaa72d7290f7cd6deb31292b40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243abcddd4b8f4174e5d76ef967fad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78998360c67868756fc6fbf875bb40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d973e272fa4c7c5201e04e15b4e7fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6804ed57592aeeaa40aacf2ab56426544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f1daba31796937d285be964debb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdff816dc800ebbe67080f53a386f5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54983a2e723c1188ad67f5a7a11d270d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c6e69161507ddd000394ea2860394548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6cf52915d33d7d0c702759a40b1f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce6f3106a708ebba6291f8f2076e97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875b56074c5bbce9b188d9192bad40551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2493fe6df406843c01174c8f7458fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d320f9d1150be7721707180bd33c11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890397950732a69ac99b4876b562d9ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ff96105379113338067f2061b71f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a4438ae8fed49d5837189cc62919f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb869436815b157cd6020077c183fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa5f1a0a5a2ff245f05771d5fcae3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e84a0224860675b73fe3ec57b1441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46bc1e16c892ab24ed324a618c498b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4a0dbbeecc266584e28ca61793d57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b3179beb643164143c80600beaf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39206b8bfa3049d704e062d5125db5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbfdca325dd5acfab948a009901151564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38191848b21d9840bbdf31809ce50c6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99a53e42d749e199bef67cad9c5e80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa08c7b0553d5769b12b5850484ae6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be085a5891f3e22d6dabcb8fd7ae0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1987f6977f3838ebef1ff7d7d556569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11400c2b9b1a160ec2ec8ea499dff509570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecca977e2bc33ec0f61fb7b4e62ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f26da31d69f3b9de20a1dea3ca8f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51c442e7ee28ae3f7b6c69ecb691e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34005b132362f0a7bbd2cb23863bd770574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a929b43d3995f89e35a6fb65528ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316666ac63b621982b4ac9829a613f9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1380797483e90842021e6d67b1ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc3bfd82399d6245409274e20aa421578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13cc7cfcd5325a7ce815d20f65e281579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17fd574cdb3c502429e874d7363fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eae75b909ff321cbe6db91e6e5c6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dc7835648ea018545a66e28539257582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1b234fe266f43c5155fae22f9aa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53c225f35a94f30cb39ea5e6f9e4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5225f9089e81b16d9a346257206fbd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c4c7dceebdc869da095c32ceb70c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930c6d124676ee7f2bc1c28a2fe23c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c90ceb9aa4f976197a6b883421aa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebd3995b796c3a0bbac0d4d546dc65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbaf6e61f4c918d58b9f02c1c7cb1b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec690f865f095d2e308d243fbdc9a22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c0d622b1964d0faa9939c972584f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8913fb5361d5d7e2f8780085199851593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cec107033b6644920194905c03920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e5e629c1d2337b287b28a4983f1e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90eac456faf757588eb7377452e355596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb41e70aa509463b50220b33250a08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2ac967833ff317e627eae96f3b296598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358ba47f2dc7fc464d0176a96bbf7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f3b3107d1667227e0002fdcacc971600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cc7a1c58044ff74b6cfdc72046b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8acfd8aacaa2d3f7011eeacf4c2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3039c7098e7cc4a628bdc674cff92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bd4843bff50d14d1a375e932d0b40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89494e38af8ef5355aac214439b4bfb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd3eca94a536000813b48e1f86c037606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab0ee7aba8175553fb4afe4eb28024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059919f221c18adfd57f7f41e104bab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4a7924542b63175ca5fba17e70298609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4036ba5c7248e4a527d2785389e8779610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72d7de63537af74e7edd244008b46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50bfc1d26dc01e9cc1e432c89a155612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cbf4fcc516eff97605b94603b64ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eef16334dbee58eec75621779da24b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed0d2e1cc09f6e5838cb36c795cec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d5645113b71fa99da00a0af00cd2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f48a2e82d7a383f792c7a2d896227617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c8bd010f735b0d3263eed8b20001b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d909ed37d27b2300b5a75f9c9167c73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a3dfab62850088634e56db98ed415620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f1679c2ffbec67bfff0d3c025b8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad218f14ca3109a6b79359fa0bcbaf5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde5ebb604c5c53d8f905969c80500a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384347da6e66810b1f0e22442038ffb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ded5ef9a3e30751d69d08877fd65a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf76c6abbfb6a3270358c6fcb28d8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e0b4f58f6ecc380b2e836667985f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd1bf0bde9a5c95708882edfc9dc7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9c44a77e8896c7187e31284e06c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a509f2b019b90925b48dbded3c9221630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630da285b22cd17006ed64fbb2f21c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382c7580c6665f591508d5cd61db49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb56a379ac66c54d7161f617b6ff91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728b69fe2b8611f73ff5a48281963d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de93493096684e34193e94424f9417635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078352e97a7cad484c552863a8705b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2125cc471f5e14e1e9f9f07dc0cfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe656c29a54f5fb34a69c55ec95b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e8b5ac10b185f94f6b54ebf643faa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ac2a7a99216b605c0e6f7196322c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb1f6c8d63008760b5c3170458eaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02125caefe15c7973ba0567ab26eab0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9322af230fb9095c56d725f7023f25c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37114ebfd9144251cc5f73cf4c06a58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc17aae8c303528f3fd12e241b4d1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e644ae940c0c75fabcf78e76abc90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22027a1a8042befdec51af07d778e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554039bcfbaa0adefe9201cbc7901af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200df5b097ff8457f2899933f015d4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d12cc2b74ec5824c0019e4b2dc3b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d2e5f010f0dc615da6b7045bed42a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89d121a292c17b53c10707e14a9435652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ecbde7070102aaf15fbd9cf2f1ce9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1cdfa5c930d504d69a88920a6bf95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edebc1a76af7ae51fb8a7232a407c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128019e07f0070439ea05c249f68b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719538bfa3980006a59d5bf4514757657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f4d0612c30d3ac0da85c92c62108658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304230c7ddbb7a0a02151a7d49c29675659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d61d6f7c940f2fe5e1db3a347bd0b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d816e4c4da9c99855bf5c13158dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381a18bf64617cacd6be4941e318d60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967b3d517e5252b00f21900e38b6c61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4b58199880e29e7c514f2c7f011f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f500a9a742b9b11726e1ef1fb4ea72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4765e8c25114765dd993b50607ae8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2a5b32bc0505d4ac1ae56e5bac93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce21f8a32b6cfd785d5ac94deaf15a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d6ad967c94074f991bf6570dfa012669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f9ee8256b1d2b31d722bce18ffc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602a9e54299d4bdec7f02a4af766b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac5440a3c6a05ab51a7e72a3a9d43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8605239605c827d1250a521bd9c70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea0a08c3e2ee1f039d351d50a7e0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe502834e533b717adde05dadf6588675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ecf6d5b519ef6a361200fbd8388d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f64a275cd30956b7404c15e8f99b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a7e15d92f9a56ff59567b9ea0b09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc58c88e91407eb550cd1af761766679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2015eb97f482a780063c4ce2a173583680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c434b46cd20ef19f910104dbe4377d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29804175b3f4a983cbf9031d1add3472682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830c3a26251989ebba25187c7fc7fbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8fa784ad1df539bd8aa4f24d1373684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1878e6e9f81af746957b4244dff7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc97da7a14199a8c17e40c574a7f69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116d4894f2ef14d7bb6f9e99dd161ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50d6193b504941f0d847a6c8677ef7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209a6e8a29e240115a545406fd009d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e327e4c3e5f378cfdc1779a05206cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5dad48612bca674888d8125d5c2ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebf5b8542543e74aedc6baba43a7e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd61d25dcb277e70f356c4d31e42a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d61aa497e0b6ff5aa161a6795f714694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8d245af698f02dddb78ff4fbb75f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e02bfd21f9763c9e4a8122637556a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b211e6c75e49af05630eb79bd7a1187697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2bac0b518044e34cb514b413cde9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63608317d3e37dffe82829d1883207699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391c01d76696932c9725ae554a2429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8106bd90e5bafbe807b3eade3a8312701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4822abe467a3844f4db8476349e91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e971a311626c39eeadc20322ce0c9c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0abe31a78bfa23d89a8f715a94b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc611208dd1d99b8c1694928eda43a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3502c92940604aa88e7de2551c4c17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff9c6545d16b7a73368c00f2af5f03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47f3e4016e84562271dd0ee35ebd59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4397242ec75fe4c9fffc2857ea73c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435878dfa78d32786c570e9d102601710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c22025207440da4ce66e423ede9714711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4d65c283749a819cca91febaea887712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45e7d0ea5bd71e695c91d8ff14a0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e973f0cb0b7dcada167486e09ee6f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f96adb8320f0b430cf82df956d7c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d93ffa7dd482884f1f3f405152f1d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756c78f731fa27a0351c5f3031e87e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e67ea595af7e71dc38979cba5c4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b0dc96dce0f56a0f06214acbafdc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f63b36d63d46bbc4e16d4d3f15e77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bed64263c952187d4223b47807565a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5ddd3014e6b8fd12084e8320b514722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2258009f45f19e2bb9a844d2269f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427a9fcd07da782e28c26d9d1fe4893724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac586c6f64c7f8048cd07ae1ecf4dc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe752ceab2fc87148b9335816fb9e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ded6b029474d06542d8bf29527869727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7b0ca8059fc05f39188384117008728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e184fd17aa306ce7d1c2a0a2fa29c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a401da1c9a66e583856717f0b06172730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a049da37b741c013943d11b40fed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ccee575f61cb0de31e73ef05e14f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adc587fcfe496a6ff83b2be8df69d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f7517633228a2d86fad0b011755b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1025914532a76bf94b14bd3555ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019881b4f389a15d1c2def021175b47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030062cce1af8dc5325032ac28e3784737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53896f0c5accc97c9f65a5b455fcf092738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d59d21b6f338aaafc858bf01b5585739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79cd713ea60bf9a2b49ad0709a0f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c4484eadfc69dbea0dca532849df6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aafc8cb4f5974a25eb49ef0b6d3e19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325835f4a55c7fd184b6407f266e9cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90921838a106de01cedcf40089696c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecca4d94fe933556dcfa2a28c8b05f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa850952edc35b416cc24016db60aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce488a1b724c46088c48077b55604747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e20f97c6d535ab93b677cc03a83e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d023b5f1ecc9dd7597ce883f84b4ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229351449e561582cd524705a53938f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6436a61c9cc9bb0d4004e3ed1ba8896751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369070860c5437941bd708e323b1b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde0a7b98d73540b3a6e703215a6932753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb40cdea1c6adb40cdb2a58476305c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12708306b2bacd3a80e8b37f1ad86e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c308868fbf63997a82fe641c9602756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df01c026aa55ac6a1cfcdb979ae60e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4e3b4384fcf6abd3f759c148739f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd15a0bfcf3f673dae7205c84228240759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1840b22f6184cfc56413510e6dfed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c634d445260c456f3735adbf6eadf9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aa51e6c50bd830878241384566c19762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a292a6706b2a3e9e2e1a76d1566533763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5f5ff05100a0f407033d86cf2820764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacccc9dc91c3d91a223e0164a537cdd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a657964d4a050c877192a7befad7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dd7fa1f42f73fee78ac2bcefa86db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5641574c3d449557f63237a44ab0a6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaa1b1998b1e96e679e45593509827769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5360941cf3e5cb6ee60748a1b7be6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334783c7d88b13027595014bc7db2bd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f7fce22dc0c8b93362d9feee88e1c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776ffc1daea6a3d2a5877dc8e7ae380773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308817c213bdf8b81945a40dcdc4ef9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c5ed4a3cf1190a4db75475bc95cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d023d27de2d1eeff2b76998cf6f4d24776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39fb8f604d61749231fcd2df645b91777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31fd8b8817f461f8f58de8ff129d8c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0fbbaaba45c5187f1c0ff2bd69ee8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ac8b142790986fef82deab6c7fd4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe12dd8b70a112eb6e82518c68fe27b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb59ab22bdaab293b6e513c439fbb3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccddc11e88494361c887cc5405df6d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbb1814dd23481ce82e9a74a700cce784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b959a5e445cc844474a500de7bba9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424693eda0a9ae2273c025ea121ce7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385d7a3e825d81704ccd41db3874b0f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218dabd44fbc557d6246cb0881f88d8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4bd6f91164e48f59da5b46e61280789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c363578bc8aa0058e2c77e3db521d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1dc0c34b72f36149356c705a7453791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0525a3cb5c61264e83ecce35ca9a5a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f6726297fc43b022c4df15887908c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ac5c30145d4c3ac4b0ce32b874db3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020774415f586338c9c7682697feb3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f571d10652283bceb3ebb65e053d5f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed118612c448c271a5707695606e2c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae34676a11a7aa5894d9b8968f22da798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f67a458dee24b15223706280028a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f485042ee364846ca60c253478b6f89800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d147235b7ec78147d7375acaa5b3b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe80a4c0dadbe4e97c52448ed697a9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb6b9e96bfbe8223c1e0f3570fe820803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be0f72748b80e69eb88383c4bee39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f951d9f1edfd95408d8eaea41e8241805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c64d7e670d4304266aace22c728cfe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e251e741b306717a5f4cb51de45995807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ee0bc55ac2c6f845f263a0592867808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5755064d1da5e1744760ab96f26ef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d375e5951e263d761fb8f73cf925d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7766f4d9bcece863fb1e870f6acd94811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969a8a01491ab3fbc78c63c481e4d4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c94f4ef654ba08c7fca8b894e2ff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e1207ab16df06010322eb2bc405c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efede796f223ca84c72139e209e4740815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5617703ce6225d47a93ec4e59bd3ed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2c1bd3653e8e18d122680521e132817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357830709802756a34c227906e1de05f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe9d0305da05f2c32643c55262d69819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bad4cd2f8bff00adc9b764bcbd07f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da658939ad40ee316efb1a7a4bfc271821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a35d46861cfb98366bcdee427edca5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e8dbae72354a75c57f9861adbfea8823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601dcd21661df6862d92f440d1330251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad6fe7ec03a2b295034a536291d9d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae895c1ee5b5491cb7a6b882a2d6b8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0e762f88e85e6e91e69d65aeba17a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c20efdd3d0709ad113fd4a709ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2135f40343ba57f378cd17a2a7caefa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a94ff744464fca7bcadf4e5d563c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333681e40b359b1e73bf8fda731d74b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce0fb535e907e2a6f58cecfaf879789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef32a3d94537bd1faaa13b6f1be4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732307ff8a3df51821d2b7333f56f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b32deafdedf5f1117fa728ec3ff13312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e148949928467189655bfeb0ee2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76631b0e07b6e4924d037c1d28c72a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85abf5750a6ec04a99f735c338062e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143139579b7f858644e6df1b7ca8d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e958c787a6de6c97ab87e326933454017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71418a0cc89f5e16417b8e29b915eec518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc89ef8a323ecf5da8ae1f4af642c8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f89bfd03ae22754a52f1f5fc36da5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb3810c429e6b899c46aa9d228469d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb7c19ebd3199cafb05e83eeaf94d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ec290204256eecbf986dd3d351ca123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e2aa565bfc83cc9f58ea7a98543c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d81813e5f8a566f797b7861414b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76f750bd02798c2668eb85c78b91426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa4a78b937b6029b7fe946965853427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7737a28431a987412cda51b1d3ee728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722605f610d7835d0f2505e174ae26f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707dfc1bd8ce157d5ff1cf759e3a2c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922437bff004d6b8b7a9773129d924f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820ccc3ba8353ab33c252056915c5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b6b523afbd3abe244f09661b3037b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772007b2835014dff8038707facdcae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177020dab577bf230edc5e7f3d20b1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0cb19208c00518da179759ba4dfcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29146fbc4731f35f4ce070009a7c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db8f7383f59353d9694a641f42925538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127138cd7ac51442585ccbdaca050afb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca425c365c7e8d80e7ac621408451440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836bd7eaefc5c466d79a11aaebae3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e2ec6ea547b446d741d61fc61ddda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec136bf330e9357b9bfa35d0502e515e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228276d90decefd5d4e53cbcdb08444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb4df04c227d877d79ff3b30ec5ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ce0c57c81c855e3dce02c55ff7ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70443b809c8bc3162f9e814231fe347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1119ce6de03e4b05cbdd41169d77448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed1cf39b66a98ecb63a3daab409e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c61c21718c2d6c56af4aabdde2ac850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb31879226316a13701e8280fd673351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343b38ddd61dcd24915537a5b01a2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e26d8a915d2b19e33ddb3e61a4994453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d0225fab66892315f65de6ea7af054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c26ff2dcc4d73a5abc892497e7ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9038feab551a8cef3696485886967f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509a0df032ccca44cd25e99e8ce6c3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5143caf37482a6ba96e7d9810d51f3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fec3b67d7ae87b85b9b9165c2934e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784f42e78fcdff6525674101e48e13560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7adcdc5c90a73093d2a56c7ca31f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c84a2554bbedfde1c59e39d69938562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f2ea4c52240a624ba9417afbddc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8988a416d16059dee8b29c2a374bae164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd64ff129e05176224e3fc21c95438965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115e35fa8d2eb76805f48fbf0d89a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf215269cc683982f3f687f47a5912ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c063acc3ab11a21048d7e3bb2bb0b2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4d8c57a7750a73ec46a1ed66fccc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225482b56922c9ffb7ce77f6da0bc9d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e5e773c19c0387edd0cded2ddfee071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f6d9ab0a50cb5cf969b300c5681dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50519886619b6068ad6d8a35f7b71c2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9632314908e286c374e7809265430174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5daae19bb475b920ad0cebf327fd5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3cfec2f1c93bb1a178c122c1986d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58112ca40acafda6a6cef532b90e56f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41b80a7f1cf7c4b75f6af546a2e10878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57013512445713251876c48bd9268179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194b3847c26bcc14fd541862ba8eb9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021754e322ac04d7f7d007d3528c66a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da8c4f90abe0a9a50331250af199282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fd07d619bcef5c97a14ef5f59a0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac82c20f1547b0a1e745bfac08dd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385cae678462c3090038b3a0c145b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e331a100630165f7c1c0b9e6489f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41a23e8c99eb2c1be910aa3aaf91a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad436b9544cd7db99f68a0ed19ef349288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702ef1a884e6bd4b1d5036f81511f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750ccfe0200095b25481dd8495d24a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db2997b24208102bc786901e5727c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1859ffb8263bd1edf74a380ab349892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403be2b896fe0205b01b98ec8d33e8bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3efd4382b9d51e25a709e7442e6ddc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4060a170464e77d4c9352050569a5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a02c22c22a4a6fe53a1470c0d53f2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0028e961c7de0cc6cdbd3b6de82f7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d29d5f39c92d1aa9fabe7e51738f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ee91855eec08e36f77e80f722b70599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b68fdeda686d755de2824a0a624916100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a752034250c6fc56227b15a283cd50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac67548502b469aee8a6abc9aef195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd8c706b2dedcbd55a2331e689962103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe1728c19ab486ee4a9457f79cadf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db1a3ef86d60b53dad699e054db2d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d991722f1b9c8e9ab9e069a09697106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608a71db588547ad0cc9e27674fdbbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57699db1039949ceed15cbf92352860108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba715b069fd626aa2fab3b0c52dfa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d00794ecd274d9432192213bc4bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d439d3f3de63df5d5bf58ddc3c1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab28874c70d5b6b3302eac855a7c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb8adbab910a64ebc5b4de9068f226113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d445fbfc09b035d0c7c596e95445e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bea12f6c1e72de8338d3148fa1772a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7da8a939580337fb5fd9717a7d70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c38e58e3ef30b8c20d9319ad120c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1183747ca54f63271108a016b581d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c84719fa2602f7d95ec8df3127eab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc18d6ac9e7058603f7720c9660bc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567146d6d7f09030a155a4167433b03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee283839be5c2defeb9e56e79f821f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171d664066264340f8d7de5b3671ccf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd840179084f47c3e12940c70fa361124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4658b17ae3655463d7463e2ca3835c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67aadab92162b100b3137e7077ec18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d421ce324fcff2c8c51caa1f4d97e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90920a6a7c207a4d0ae9d0c0aa610e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a187d32d2d52ec09f7ab16cf59203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365667c5839b4cb61e7d710eaa728b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d330091dc988c120ea5981f2a4bc9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090af75ad64f4a473007857f99b57e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4e462045e36b270d90e43d4118371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3841e944e12956962c45ab49fc58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82282ec142ba74910c164faa7a0fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7ada282a1935746ef97027f56418d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77a3f798dcc787a877cd73b91a57e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d218c526ee04225b4686ae96849492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc488bd114f69a6e5fd9863c6842288139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ef5d14ddaad035e64912a0e2979f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6800fa07a6bb5a4dcc0a731f7a9a7ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4142def8132c9e4961032af059a8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb0bf39adf1552123424abc8413cd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b61441a59945e898bff04328e2e89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4021e4517662b9c5e6b3bb186288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ead460a5842c7680fb09add8f6e80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06a98de6daa01f093d2568322c789c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c1e1c5370ad47849ebaf121953b7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a55bd27b6063a71b747b186cae75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c27d461a9871cb90cbcf75fa1eb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786122a97794a53441aaa0b14f8f98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ec1a364ef1e74bae43c8c735488ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a26fc8593e5052d425d0ed7ac768b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf71636516de5b6cb49173b6f1c195154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754aaf25d7173cbbe002750177590d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0247676f8da41bf686aff660036f92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918b06b50c5fd7bea40e5c2ae1c6c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b17802549fb40c83aa655c7ed6b34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13fcae173164646b0ad7b8a56b98b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d802d27ae0144838e44be9c5c0414160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3a374c5f5cb87bd339a54e476c00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4e6ed93e30f1525084ecce96b9de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bb0cf2dcfdd20b412b8e6ba7c23f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9014a0800a73af97fc626fa06745b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49bea283d9d9cda4111bd939438b97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e996a28a9e99f5dc0d35f253ae7b1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087bacb0b47ce0fe15344cd58298d81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3932baab36814d7fd58dd2a3af79c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a028e2691b54496d6c992428bf2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4249504b6e056173561839ca4958f9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904a956a3bba49625734f326b21dd71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc80e2a7e713267ef610d26ba08b004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170abc59415e0fdb8fce3bfec39684173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5032503f3ed8c855fd9ce21f3d37f6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ea83a26dee0fcf861574446b0d350175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf237a81945c40f81b13a488601ffec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe5e7cf694d34e0292d3f2c7640272177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9fff4e85e28d2a635c7bf20e50ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e05a94b6429b98ed9b01c5d7a9fb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfe31ddb8e0ee87d4798c3e8c7eea4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd37b67abd4c124a800425349325f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b352a0b6ee7d132bc9b3e3f874a510182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7760f9de6aaec439be8ce89e56fc4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f77bb9b55410a490cc0c805848904184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980075a8a82a55bab930352cc14aa68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad72a6b7dcc710a4ab924dc9e2780186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052a353cd14dc81e596538a4fca657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b7303cb8b8378c9f2b5a6b425b91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1f0c1bacd12a476aa3feef775a8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d5fa2d07a41bf88a6b17238ec6985190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a139a0d1d42d23d1e5e390cf9d7a14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce01d6fe25db2de0c9b4dcaead195a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511f0e7d12f92f7bf9571248d0de3c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf944870fc00d9b6c8e711c3d40d549194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9864d4d8b75a61c1e08c5d9091caec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f6d89f40adff51b5f3ac97bf4f9e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c0326dacd93f32df8c0c27dc4e0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a35edc1c7fbe547da23e0672a906198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccb5d6a21714abb16dd2559cd02fab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7b2934ea59114a423d68a1874fbfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374ca851de6776a21ad1e763964868201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b6d0c301693bba215c92218321c22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60649f91a9aca9166374cdc80b26eb7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61258ccf1c0b42694200ef945ccc17d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976de8f7957076fbdcda9713a56871205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f858a8a369676c9e1df3340f74b00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e49f30b451413bda9e042edc8351e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f781acf208cfd8b3e97393cd4aeed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc986e1b236b244aa1d343eb478546e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d836b30e5c9f139cdc7b8faed5d8df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd288eade0cb4997b9b01e68d52360211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e08878425e9bea690453651f29a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a38923399422c38d01afa19bcf796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efdc0402f8b5b3766fa5786e4840b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3fd4ca2c41758142198ea5026bf84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76369eb55a7bddf99d941aeecbfd5865216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d5d7f3a5802afe07a7969288804a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dbca35f9418faf2544e5eeb217204218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cbc1f6b2b22608ab669ccbac19e2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26808769a0bb4be022c57bdc33f42e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b7f289ef376057fb825b1a32c1b37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12002d6204f2f000df9c09413e410222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91643e25627b9aa741e46ff9925f2723223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc51ee16662061349db26c748071f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa648716aa80a9b56694fef46d3c03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77044fcbcc15ba9f43bf2a57202fa042226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822dfeae564e2aa4f9a47cd6ce0b303227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9bdae7e73421e9b45af555f616dbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a79ec4b62a0c7d68e7857428452f43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e6c1b0c737762618b70f77e5866c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b058f93b33bf165644285976027a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76539ab62d876e9a2bf0c1a5c3a669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15c5079a9189c0c19915542bde341233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16b1d109e84b92ddc7fdfd19b0e079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e069dc800157f217cdec82ed1b60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb028642f0e06bd259e61b5a48a476236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5975c85aa581acddc57d4faa98eb3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6741adb7af6b86d172c51e32e81ac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb9d187ba4aeda2a538899bc14b480239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb3d77b8d15d4fb1be2273e7d2b26f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ffc218248d99c5b2072feedbe102241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4d39ed27d867361ee1407373b8c6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb412dc853cb9631705a4a2c183e7115243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959d3c97043cddb2a6708e24c496190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cafdf8f34fb2301666c2fb942fdea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498703b8238aeab2cca4da0aa836deca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936465183d235e1a411076a3891b1be3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae6d15f53c75444f42b8fcac0ada10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd8802bc1991b981f1e298bb5d6f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c0767320dcf24f12b17bc8bbd3a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb917807e97f84e6e24bb2ea115b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4b969af8cafa800f70b45c154391252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a108a275b03b2cadd94f626a997615253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0b3dfbab7020f723a3d1ad21ddf5e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe1b61af7fcc330935bed5b83d6cdc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943adac12715d9b8835db869cd1dfa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375a75d3555212cbb5ce5c7db15005b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414479a1afd43f266d6080f1cf8b3a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1b2316374235572be371c9bd3c5d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e63e578867008e705303e642c15403260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846207712c70221fbf2e95a6c5fb9368261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706f8085ce7f30355d12b07ea7885be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935226dc0ac17827c3b35573551a72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05881c8b9e04f9683608ac10719f1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb36971d1e3e595c80e706053f869a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d27a29a106cbcbf55ea1ef3b457b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072b2d6d2954f569fba72f89fc9f70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bff5b096a91feeef32d306aeb3b863268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c165d42de75b4d854cd74aab334fec4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e3feecfd660846f363d62f81a5e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1b9bab5483f2998b46f6d81d77e16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67261a40a4ce52936a4c0cce157b62d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa66e3ab451a2e31382d19175c69d86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e213f33d1e6c3a3550c46e97866a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11630868e16563157b1ae8fda6f427275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db613d412a2cfa06d62c12e19cc1da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36e0c86c1fa3944b801023616375d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423f9513acb8e6cad648b6e371eefb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db1862ce25433565f673d80a2a2d76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc229a7c7833d584ab963fbab75797dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131422a5f7c588610b491db1427360e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da324d95185d3a91f4449238361a49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ee4c523c05ae16a9e51715122691283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba92fed382c439022c6f5ee19257e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db246e0181cd358e81f194223321432285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68df9695233dde31b5eca6588d83d70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc215f4414affbd22fa47ee56cfffd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa73d3a8f56d9c2f8b8c8a2aaaaa4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd2fb741d045f979c5e8068089c775289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc61f65d1120da52acfb530fdc1bb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd39fc43b7701fdb4d53106daca3cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f1d66ec50000a09b023a73664c1d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa09078d51583a91fdc115d9116d14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7351529b9db1ef9c28d65b1a09b50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330149fad629e2cc790cc4f24c073a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ed5137654e4469d4da595eb758ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80114b7a9f50fb52173b760ca6a489e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597b76a1b0fb8d4dcd234c4db3aa60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b4ff2de2d7d04c6677b55000a100299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c311aaf9eddb9eafb7a02dfdb7a95e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c35ae0dac039fa0d8b9fd964aaa61b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49dadd1eb4c7ec587277467868ac78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db437e46bb1048caa98a80e7d1faa57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb98ab34b17976788f141c0ce99680304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9eb562fdd32e103f59e2f5da57218305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a793d93b0db924f201d508ed2e185306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857e50e40defb027d5413b31d40d154307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46b446c25058a55dd077da3b1b399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d905b3df9af146129cf594e5efad4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea76f53b1231f0771d3922fbf1ca90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaa37ea2ecf43751f0e8ab6c991ddb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e209db55e1fffdfae33ed705786257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2885cb81f6dbe1313a6d583a299c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07bf1feee7bc155f87b83a466b31f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a8956f0fd7c644346aed3fdd3563315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4defce4e848122b6b53c5ad547ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b927d30ef74c33d0dc7e873ce9d1e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd660cb7f885dc258c495097111b864318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbfec724df44562b69b2543015cae1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8168d140880d80c74dcd9e6584138320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5987ebcb06cb14eeafd10cf61af2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb6b3dfc41d74cdef43e180bcb7026322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc8c01cbb186e3c4197bb4361c2d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f47a454fff0b0914fab36fff9c9d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ca0fb13959b2f1a75c29c072b2ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a12f3e8b35b0933aeff77d7ccb82c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07ebca75077047dd222d259e55fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe787ccaca3248dd25db8fb685e51f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffdaafa2be254959cca782604baf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446a41de6a2d20c7c49550d772c4779330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f27075a965b7a4851aa8f92775ca2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab3b55f1fc0cd063cc997aafd1cc8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53dc3f6a541fffb4f167439266cc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d5145230b8fc6bc115483ebba3773334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c558a306ea1dee6e48b6d369134400335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3a42847153fd589881490db47773c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8150fd929057a9758d2b90837d663c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60764436712aaf2a2e592f73c798530338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b100484c6e8ce9160bfc55dc8b90339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb985ce4a5bd71829e33ae66ca27c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854b4e63a0a58cce5096e216ef0fc87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c022e13410ec646408f4ca62a0f7de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bba9b2b9c5a38a8c26ac266d41465c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c23be72a4c11d9176babc5239b08ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404254635c6c5b0803e1420b0d94adc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c37f30c7805df91c8b681c277656c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4772d26f18a163f12daf53019820ba9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2a68e40ee0dc8608f95d8b847ed5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d94d78d38b75b22eb4e420bffe1f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41021f2edd405876818a15bc345bd27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a1558c08fc8db573bdfa8682fc3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef62eb33e4e29ee8034362b345f24b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8254cdfe15341e543bccece352c57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033c2e7babf6aec811e7948b3bfebc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70c3c510826bdd281ee232e897412e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc64960167b0f5432918eb1091e2960356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc17c7780b9b15a9277710c8444ae60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433788db472757bf7774744761fa705358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819267573afa2ce5c9cb14e09c26e48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d8def93322ba8fd163ff9365c2c60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0d6c73e4d3530a96cbd497cdeadfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f5e0aa8ff145eb3b99d630ca892d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f7d51a5a7c93a3bc738a2cc30e2bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f138f6b69114ce891b0ce6d8c84c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db445a5537b20429508ad36e1db7fff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38e57977754622bbeb4f815c39880c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff84a69b09637bd387fe4923ab003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c93d98e6b74b8e616516bbc44357f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fbbbd9aa2dce23672421e5f118db4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06800bf35a764884c00fa1e6d55958370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103cbe8ac0fc8825d50a7f1b9b5c8ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403d37127a15cdb79cd9fa6c242db3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10af87aaf1af48f7abd61dc448b6a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630ad9c0645a5666a133b946c98d3e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1539374755bdc8efccb6458f4c83ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140249526bf3373633bbfaa293ef8f4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc7d4cc4bc12d68d751c133acaa4dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd027b13c193ab6786054fe3cbc970ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fffa1c4ddf7093f3e0bdf71580721379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af743846ff84dbefabafc7280ccdc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ff696c11222ab6eaf2cf8a2b34ddb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45475f1fa23c68c12add28699be4f57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cb3a3cadf2ca0eb8a30912a1d253c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad830cf66287a3517f96d21a89293cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d4e2e807f59c399393eaac528d978385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48912af8479a03f5429d6853f8e27b7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66cae502e3d8dcdbbf8faadf1e59d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449780a7dd1a03ee46e0363ff59522d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60c6a315c850d3f7ab55d7d2bb8f7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c1067e394027cf1db826664d63e3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d165dabecf21342c5654cd0d9037a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c6c1c00492494d591401b0c3e93f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b0b61023078d6f7725b3141707ef9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e30fb2883acee8d99e9df4d21f05a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5111b93fb21d1e55e75f9468e7cd73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a209e356c844caffef1a7d4cc3c869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36eee674caea3ebb60492ef539dbb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f58c6fbec85945334391445cb888398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a32dcadba867603328cd6bdebbd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ce25c7ce30bba8926ecc5a11a63bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8573dac047b3fd7966bc1edbd5a3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6de46b329c4fbd9fa7990af52b79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b668313ba98795f54acc1c5d7df4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843639e7c6403f08e08020f2117b0262404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95eb67b4e1c5eb4ffbcd36ec20e6cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4254bf268317f271ffadcd05f88d57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53dda8c9afbaf1be74bc7cd2e15698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246846def45b2ede337c68106bce17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cdbd4605166d347870d58aa74b3b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6f9b36398638c5a12cfdee192266410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4640fc450682afe46296585f353098411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa3d4ae47baa98861cc27579cc6e1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c9c9ee8431db0b3200dc616ff1ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bcc37c0a9ea1cdfea986fe551aa93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8323d79980ab34b33a7780dc25309415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2077358492a0c1b33e6d808baad00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219ac3f9087ba6a097f903987277617417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add38bdf54ee698aa6a8c3085478c974418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0161286ecf07c5cc550b75f86d95b4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d52c6ddd1d699a2e2fe442fcc7c148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2151dc892e826187bddd4ba7b331d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25247862576f6e603e6ce78395480422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56daf263f68dd1fb38fe248a9f320423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ab97dbc234f8f45c03801e84270d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7762549c92296a922f5a3bf0423ebca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e129700676bc83eaa517006cb155fbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716841635ec9ba4282f1b7f582c0989c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6247ff6b35049a258e254b5d682aed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e2b04ea390a5fc8dee1f03605943a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99279823e20b184e715fab89ef99850430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365c4709c207c969924ea5b1e290835431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da652f2f9fedd2468eac1a3b4f96dd60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc144581d0142366ec041815754942d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d81a974c7db5aeff3dc8280a0842b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab291dcbc0e4f66cc3d0c64094a454435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2dcfac73887e377067bb2ab7efb03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c73ead1806f244e603a342ba282123437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1cdc005452d9511762d1ce78b25c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec110c2b257a63221be055ae2b7568439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b1bcbb856280de85c80ce554f0e6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea189cbab3e9ae592de7bc004562ac92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c17625b7371977240d1ea69a6c5aca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344adf8472939bd5c4cf0b774169ab96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea85d6862deee667f0eb5626a2ae35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237183a1a3b970451a80af1b80be4476445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12098317701aace014a07609094bac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edebe56d848d8addafab158d7674a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e31ef32d4a73dbf98a5905cc507ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53734fe198a892df8566e7726eae589449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f30aecd84cedc5fdf84bd5f29a4e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f3d7667387b8e5e257276994c089c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa781bf0d0cc0690157fba833f24f2e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b152f0f600862807a79ddace0134b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877af2f1246a94fbebb3f807d295cac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4941ffe55325cf6332c10fc754c79a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3995048ff814b835ba44896ada0335456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48577bef3fb7d6e164b0eec6a648ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7fd97282ff866bc0fb19ab6a8c92e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b169b71812ef8f029ed4aa444fb56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada0f04ebe63f2a24e329e22dd7a30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064ef80ba8274e80497829cd4b5bcb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12829662dc433e00c246e98480f767e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef04e91889212d36e5ae32ab6f9b4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac95e40fef1faf56f912b63e9d4ae6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676755a58c1b802be29739de5f9f4329465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a9398ea184f289bead19c3ae17cec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072342dbdf8bfc086057ac2ad131ca55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea833eda4f069ff62b607d7d9af2dc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b4e0073e017ce7459de1bbbc7b33a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e8177cc1533968fd43c97057e1826470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151bf3f436c494ea320ed23523c92d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506692471dbac641ef6e5d2d425c269472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17473c0c2da47789b3be1ec8c95a5cf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1e155bbf6be159bb55134b65c803474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257cefc3c90a88d406169af6abae679475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330fc5ee05af34ef6ea6d6267d8a91476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e5a37078e968cc5fbc9acafb9f01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242824eb03a933d92f413597526ae57b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d38c6208359a1f4940e7b5100bf647479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd8b0d85a41bbffd95495c4b2f9e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a247a52f8bdc321962dbee042bf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777a2247d548eaf802e0a9224a31aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7cbc6dfd7a148a54d7aaff07fe2c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdba268cd57c4f2c20dcd61a511d11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0b1dad8d31ff8e106554b18116a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b631443713a6bd3f0359103fb146f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e8bb333b23169ef7e6bcf8e7bd9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666053e94fbd33e35c9f53dccc902dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509c9b9df818cec07e34fe81b3d906489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d893cf0fe4ee5ab93694cd83516147490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29555ee4574b99c4476a571bb9d11cea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef31602591d59cd4a9a2e1805b6abe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05763cdba1d48ab920754308975d2e58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbdf12a55a0eff75bcfe8afbdaa324494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a631a4b88af759b8db986d86aabe4e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b8c3ecf2cabf86ca8b6e59ca1428496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec9fcb754f65355c0df4224a8360c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8fceaf3e1ca73e7d5c06ae6e5bbc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbee7b477d51035e7d81f905bb0d114499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88650e130f47ba8db62292f74f4c39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f55a93cf2cdd2284410e78f1f42d36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f3914558d03e818c7de7bc5b2c91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050cb988ff758adb065d7b3082c0e78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527994336735b18572c0d8b00443b49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50eb970e8b06416b6680a392efb14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352f9402a5bd713bfe5fbb99741174506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d634159177d8308fee1cde7a094a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431f36d1b9b905eca0a886252800198508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb66c9e055b038d2239977e881a867509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e4ef30603fbfbca03787d6b7428b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1025f3fab643ced6482047c98d56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b6d27c6da13fa229d0daaca11ee2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9357468a0c361b647eaace075527c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5dd6303533f07fca3252c6c62ff2b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd05ee97d06564c2b430f3d0a2cf1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00000cd8feed4bf5ebc56de78e226516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f077021ea85561067dca3561c35d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7bba3e46e4eeef40088a804df53a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c6eb6a4b87a0b05e261325391366519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f385c8cf2dc0fd5a1c7f8900a236520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941e413e207bf94cfba75219e9c709c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145755da3245aa9033ee756afb83bdec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcfcbbce150cd4d8c509ab3341b287523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9e8588e3882be2854b252037b0f45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dba4f1504106ea57903ecdc5e2994b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e88364f4eff969c429c7b36c37a30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3849256b9cfaf4a52d1beed696126527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcaabbc6c2c9f39c36ba32e2b96c69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fef0f0adcb6180c148c2709b3d76d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60427764c6b0c1023c9cd2bf5e1dfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b022d7d77ee3f552af8ee94b63ea3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe62074ce6c37605c5b35341a9099532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286134a08546f4790b552902ea419b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecfae4501cd46aa28081db6a8c7573534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22ea70a1a4c655898ae889e94e262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270a81c803ea9d0fe1e694ab528ff28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500ae5ea89a0333dc31423ab91243f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead725fbe6a41eabdda1157147e5c72f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdb13c555063b9dac109af6b4ac89e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e100f5109c743e0a5fd2dc36f8c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006efc8ed8e51fcb80c766dd226775df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc328604b5543c6e95e0e22334471674542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268836798892886b6832a7aa18485497543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652cae54db07bc9bf071abcbd3b2bb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7d34d967e4c6c094c0e293c0fff70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d4d5ed28c35e5c092ba323321abb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc96ca38d9522c477eb2199c9a723b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6e0ccf5900426972e7ce42a2e442b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1172bce79576634a82db433fd72f44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddb6fa7bf23c5bd12a894cbd2c1263550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a6a92e056bef5faaff7475d0fed5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca181093af5c8967912cca36db11f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a09c8d38a8c3b3815912ca46f7b1c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004ee393db16ceabf170f6b126c4ca6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2004ad41e8cdb665fa22653afb789a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc14ca66c1c15063f43cdf6f637ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923da4fd3c83671717258b3fa0ccdf7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3d5575bde6b962f15ea817a6606f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0cd1725476c1799385be1b7348f5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bc344b3cc59b3f7102786d30cdb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10b1adb154c3191b9a6687bc5f39a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304a8f141a048cb0595d80e1db79fab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248bca0705e3395243264da8efe04b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01f64fa8fc542078a7371ed3fa33a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0b90b6a8da87fe751df9984a54bfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4c77f0b51898d6b16a0bca9eed1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edafbb86b9c5ce6728910f450f326b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d27ddc9820dabbba1faf4b3016690568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb376f894f742856c28c549a9f6882d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0679e12492b75f9b2418e7b85e4f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ef78881648bcb8c52caa079544f1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024238b941045e217a08ac8bf3d6a66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a0e095db0b1d7c499c98c9502604b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4abb8c9d773f8ed8320124ac32a5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff93854d1cebcaa5148b787e37627c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d79283287ed4e09a79be8c34707e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7769d5f7c5105726547cde15ce18af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d0fe15f5d47112b2390cdd459d765578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf96a2fa68fd1d375e6d4bf9d8bb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ea56f4999955f7ab78b78dab8eb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea4f78bb73eece8ab082e6d1d5ea7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b5d6b0e56c1b8ccd44c024f6e211582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ad2bee1b165ebf5e3aaa87ffa479583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28fa51492cbbb98df100022cf0d57a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e214139bca3c43b157717e1deaeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113552a6ae64f6b33e71a0bd04174879586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77cec02f0e5897f568e294ffcaaac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515ad6c778435474071814b53fea1a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f87377cce3e4479cd209800f86698589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a02f21ca9371193f5405cf30656bd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d16474e774fd2a89837c724916f64b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35f4431eb32c0b6e8e8374f6c5ece592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3068f65c2d74fd44d40eec844e47593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f69bac944fd7fedb5421483685375a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b95fd3a7bdfd040f3385ac68f85c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad3954630abe91f7463a56cf395ee2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8987c75e855c6341a6897b1022b2db3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa6a36adeb92506f457ae51e5d498c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a877f19f0194821645d2bed5793c1dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cfd38d5daf1df8dcdf87ab1297d4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff19a686113cf65f60cf025041a430601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c8cbd52f537d3c6d1dd7ebb1f594602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45659c1845a1a899a9576ee9e9dc81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a3cd25ee6487e392540bc833bd418604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eda351c4c4e6915505b91ac34bba4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e4723ec5162a84827babffea28dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f33e0348df3e138fa7c9ebc07fcf0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99504298ed023c2764f099667f2f100608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da38f2d55b9bb095f0ab5e2168d2e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5912d67c8a2a20c435e6fbb12f881610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45670231aa72bd1cb8d38519d726723611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fca15c7b2746e62dcc0ec9f9fe8e96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc96790cd17d7977307f5897bd4a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73a2827ea8d9bdb791634290e64281614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b11340176c0a30e57cc184c2b84743615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0a450fd3facf1692e88798bc3d49d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813cae608d7a00b1f34cd69cb17eb6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216555bba4d365c68759a6de37d3cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a982fc59ada136c1d40f081bb686a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86964f8c6ffaeb1b72b3dfb344cdac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3953a244d1ed6788abbb1ce706a004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc3c242abdf46c632621ff8bea1a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc94358cb7ea9f2ad6921301b9dd764623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d197d91e08cd6c3dd075f36f457ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048611793679368d38380f9bb3daef8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff43859520e003c9027bfa26c27da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9023eea0b171260f14a8ac9301a7c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9857cf980494681a2fa9f9ae8bc5df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b068e4a32b7816fdf806dd7f5170629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10965b3eb8fe986268e5234bce22940e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989a850a5bd4b7ed5f07de26f1d64c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19592fe96c49949a5728e968db1fc89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c82c0441650114bd5a19d58e8e82c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a23ece7c9cb9920f18f10b6e0a444634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250fca6b7c329949dc92f8a9c9ab9ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6744124a1497274a4c7ec7a6fdf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5829d134894a42e492404e5ca4d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c9540deca107056e4532c7673c2cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827a96df5ea7d56a0097631a05ef9d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1559114886256b70c2a5851311b46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd73de45e4b5b14960b5f6ae008ace641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0512c582c89dca9a9c9f0cb289eba02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422d3a5ee544f386ce53fbcb40cc939643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f907bc6cce10510c12f88454067e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75080ee68aa709b4d66a6ebb2dc8cbd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c1a1954c0edb637f6531a0445574c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161c8e92412f4e29fdd2611a20a86c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbf24ba628b0a24fd05c640abddb29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f7092952d9cca808438c37756476f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f01c25fae72a132918c584a84fd34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df126d78248644e61ff434b3425beec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a2ca65a6cd4aca6c2075a39ff621652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f07d9af32eaefadb8fc9dad94c91c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535f6e751bfcfa47b37979e137e1cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3bd5abbc742ea1f84d3266df9d6c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7db044fe64737d96307279ef8326656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7db846ee9061ea33266f34cbbba1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0fd5acd0b0767d990bbb98ee93af8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862a802ed15259d154edc4d399a89e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912e69ddc5436d352321074fa9bcc14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adac0464a9dff0ae6d9f79d7ad5001661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880eebcf9007b4c703d433f19ff9298662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f320aeda114f2e9dce3176f04b3f8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10d49733f10aed92810aede416b16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410692ba368d48a72e1118814786fba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0592f834017f1b74bd5f6edcc09b3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f3e9fa0cd7280a68f7999db01cd8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc711b93e72d1baf932f39867df914b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb0c03ab48e972369dcfc25d65421b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6dda12dc6ef1f080a9c294fd3f2a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e69a51dcfa07efe9211b0a6cdaf7d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d21919a1c7f5b9c05549808cce6ec3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e080da53898840ed680a2ece6311d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e74adf718619bb09257f4bec55a6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ad7bd8a4504c79269f2e7622d83c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652c94cddbfb1293546257072d921d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357519a9ab100cc1131dc451af0bf6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e7b6b259889eed9405fa9cfd09435678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7b683c4d6cdfb856b654410878840679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1b203455f706fe34208f9fe73bcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18181929da78282fa7a773f0cde099c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf595d7c61b23adb65f94eac2c5c49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bc9acbfc267b4b2853225ff056bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d09b87d59575a5becad5b3078058684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459394cc9b7aa063e76377dbc849e7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184d0220f1671e3f45f746e1768344c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b8f4b4973fd7ddbc59713bf834c92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b08d60e17ee039a70212263529e6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ad338c07fadd7081944d7da2a113689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7fb25a3fb87e2f9ed701a34b9af5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370cf812532a26d9de9f3f9a81f5817691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04cc7bb4531970f331565d359e2026692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d222c50bb3555bf98348c9da2a740c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ed043c2e2b100b2088c8578309848694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffccb021f623a988505b27401b5472695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ddb8cfde0f8dc1eb4288bcc5d2431696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa004594361d4b615b66f75c0bebd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8e1322f6807173f67128c81b7680a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a96c134a90b73f1fb5a122a22c1480699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dc783a825814549e17b39a93980e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42a7f091e656b57c056467b95d034f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c75642ac55dba5ca410e85c8504d2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba61f84c8ebe56a4fd4e66ff9cc3a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ebe84e3d81b852290090925b6b08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9920df0b98fe7a078d2ab080f0b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182ace52ff0744bff5a1c7bf154d52d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3faece4baaaacc2bd64811a6c9b2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af0e86d47be1c9b382987bad2e230708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df941a67324399660227b329e16b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81653e6feb6775efd2cbb80d46e05459710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d4e91f4361bb49ec2a057f738caf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e85c3068ce454e58b3e28a4c0e306712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19ccf672172e76568ffca83fe08f7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab68d946862b031eea0f024d2a9ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b084f39298a25d6d44f2768ff6f49f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09686aad96fbd950104a30f443ed0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabbd6bcd23bad4ac902fb4b733f94c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1186388eb6e3e0e7341eb96d9398e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbcbca0811b2209d622aed0d50783719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b108ada3a8755e3660dcc4d24e152b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b921a661f897f7c431f537be02a3b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a1a6ca45db4cda28043f0331a1d92722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab94a56b2a5e10f7e8323364317c69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65b2e7aa113c53c4b6602b1e68fb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef06eed6dd2bbb6a4bbede96640e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c2d0819fe0aabee3c6f181934bbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5ad9aa815f179f44dc30206c2430727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e183971b69197941f108a21e6f043728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c285b747a0d55c02ee07db9e7d605729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596362c78bee8ddc824b821410f0339c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45aff4c2034e608f0d3f48d7161475731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed0d76d9ad88e8fa5e120cc41c1e22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a958f0bf712c23752075f5ba26d12eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58b47a00465d1da563d03cebd17cb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687787fd521743f008f17fffcdeffdfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc5a5b36fa323c4eddff34782b096b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d283bb0808e6311cd0b29244922787737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6862ccadc7d687a477a4953ad7f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a9037bd43b9a64bcc65f26be522e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3e08bcbe883264958d6c4d1add9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ce09e963b3268485fb7f1a9174ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7860cd3b73bed823ed834d3d30c93ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a0d099d5a2ef0beeb63fa19ddf1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58a9e85278c625b7d763f845d0179744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34004bb6a68e4bb96b1e24402608cf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9fa4171d47fb793c8d1a32f81c53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b8fc6670f4a643316cf5e0d35ad49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1987e61f24570e9b302d4aee0d137748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208e5b5c00189c31b52e309052c8c01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0ec29df34e4bd48bcacacfdae89f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049421a833e78ee429866fc8a759afb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b90e82d0cdd30f7d96a7fef378f41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc894f99e82eaa63927dcb609dd6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d464b6f867bbedbdce8bd6ecc868af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7756fcfa56b02477f463afc77bea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd49d6e481ef775316d649ebbc96ad0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8370ab6b72f5e938b63731b6cf189a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f5f16e96ecfb5ef7af6c0ad62c874758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efec87d1c7f6a9ffefe0a5791ab6c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ffdeae0a6bfb50722cf5b04f6a1e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6967c54be9e8d8c256a9f96996cf40761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121dfd28d30f069cf7211e3ee82b8d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebcbba05d69a541faa59c89e1d6807763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0d3257726246b09068c79376145a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014960f3bdfcd3c7f5478c0fb13ad1d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4180d65b6eac114cf1998008041d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c256ec2fcd757c81b0c256f7668ba5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>