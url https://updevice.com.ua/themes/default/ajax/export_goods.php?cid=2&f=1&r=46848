--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17361a6062e6753d4adee786b2fb55641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1597c1bdf92b70acbfa4c652431fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aef3911e320d8b488e5f4119f548953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3543a00216be404c8471187cc251924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec181beb6a35cb0dd9b7a3fd53db1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e1a014182d7a5557c53b4de8dda5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5396c3f8bb0556fd315e5452bec79027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a3a5b208948c6040863d9961e61e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33105bf531f5c8396a02085f2a145679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52747972ef3806790cb85289e01b9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52fc6e024a9e40f63ca639d764692411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bad4f40e495440668d4053fb5d0ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615ae53c1dda3257a0d887808dd56c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087f8a2b8c34b5335ae41e7ebdf8df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a8003078d0049b77fa8afee19f6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532cf9774de3573d92d0b10a406ff2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349d00d47bbac0bd61e8b6c86f94a8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768103ee2ae83f704b2eb5dcadd17b9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd904a344c6cca55d5c0304dedbdf4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab5b75fccbebabfa1eb152f6c744d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ee37ce0038cba0b0288e2e5e5a06421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded8f0f865d46c1542c22269b3f946422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709873df27972197eac18586d97995d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db20dca4fd0a5bc17eff56144f49924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cc92b5e57ae312f53c2cad2ec94e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5d0d9fd510c397b890b67c1781cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ee1cb8ae83e9bd846552098d374927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca60b0e10fca6a654a7e57e8fb8fa1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c277d734c088fee046b65cff6181b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247061c5df83559925315634819554ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac94db98b6bc38754c8edf9e82516331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b3feb5b4da30a1bde4cc16fa7aba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adbcf4beffeca8e18eb518bccbebc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48236fad815935ddb3eed293822449e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58002865db9d1a866dec9a2c0f72232935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f3a96ca03d3b9c7f49e3b764dd47236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1806fdcc8a6c361c923616c65c9a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507012934a62ee8c91795c61506ff0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314963da0d3a5b53dbf8d8b22df546639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948d569c4f3f0cefefda3c1df83bb8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a8affb66ead66bdca5dc927d3d22a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1564f8a455954dc7dde213a48d7a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abac0acccdd95ca95882c2b43a459d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d7da22f3041ab843fa8e05150b2dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cba812c47d55ff72ad53e36e8edbad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa27913e44a0dba91968aad05b7667346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa06994905f040902a0f009be688e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6fea9d6d554e1d91134156c1cd12c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d56a8c39475863e9b821f031c706149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c991bdffaaa1a7f23f2680c1578d4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec08129999772839807b6c8941a0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b855af8ec79e3dcb168d5fc0b5b417252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f599d382aca6773cc203d531f0d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c3b8fd7f76dd8d49e0472c902fcbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa741e918d729abd8ed7e6503eaa6ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a2203c37a9c408edbad730b3f291d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b13906ff9c2e79bea44e1a4527369957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9ab85c85809a6dd2e6ebec23670558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d258b8f1288adc9701042c378d2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089300e96caf8cb209bb67419edf5c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9b81ae2d844035a297a834feb29c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b19be9adfebd66270d90045102a97462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b7276ad26ed3d3d739fb42bae7c3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff70f86a8ace55700a49f2389a5e39764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf011c7d2b7c42d2ab75bc2bbf0a7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad91621461f20889ede047d79be2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790bfa559130847bcbfef8a19671b5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284a689351e93e17702d21ebe86fd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd2916993799f3513a0ef647df593269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c35438d3885b78fe054fc7066f54d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1b6e16c36beb95ee4218c92b796671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54f9ba3fc4fb84cd210949436560872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18628e0934d06a621747f1066b49fda773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac368833420ec07c721202933f2431df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ae6150de3b7307584fbcafd84a1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be511b821173ac8c3e5d96de6fa0f8a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d960ceffd749527a70d365781868df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f157064f76dd369e8bc2b62a9fea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ea4391d507e99b0c64f31ebc5f0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5ef953b1e4afb70f9d8afedb634e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae74398a422410a6c7549a33ca03c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d00c93432157f037e1021926d4c8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33faf9f1f12d37edb3abe3f9558f0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0d82e1a5226659bc26d71f0db50684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b428047e916d96a8233bbbdae601c8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58249aac29bb3ce9f2800157f64d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e74d90d1900d966361e9ae56e567087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984a84c87c0bc40c3e6269456e2e39d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4156ef41d32f13c3587b13464fade1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23760b68bef9249b55ecef33a914605090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0967ac6c4fd87828d38f985455ec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239add231301a83bec4cd325a6024cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5334ee4b02fd4a31a00835790a0eac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb227fbbee3066067b2f3bdfa27a697094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c588dd4e5f130dd51c4d5c24ee0675895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76f741ce34af920f9e34638562c3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af21bb83498f9c52fe7f5c55ffe46c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be72bc93cacdd9664ac41607aaa39d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd192e506eb053ef18765a46ca55bfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873fdb0cc012dd47146e7d7a6d54ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc97e6af4548893a1308c7872a136d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe743bece3e62182c02e677c899f224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a63d68c3dac7cbfd6ed0452aab0fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f17bc8af3066a0c5e70f8f318bd604104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8039f9002955017392c1dc6f8e498105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c725c1e3fb455658a42b66302e62a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3cea77509f1055944cfc5a4d189c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba227ed2133ec14ef602f50101899108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da864d12675f41706d3ee5b1de9ccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c30bbd17e496d33a3fa29a404ca18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd72755b9544946d75cc646df87c8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1864d3dc9dc6b16ac3c0cfdc1c71fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b773a19bebe097be617ee6416c91431113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2adda1a3b1712302e87a7b5379746114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad81036c1fe70d636adf6fd0113d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d7ca1ccf0e17d9e7b84fc9ba2f906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d407b8b1a8e9dfe0334214bc9ab5d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66140612f1d71d9ec39fe6f6d0bdd34e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051e53a79a1d341d9c46f6380189a08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d93887a8c9f27a4cb3165c2f679ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374518a19b38dd261bbeb52a234816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f706a38267d577c5799125f840e5af5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84df0b627aaed10182a81e2bd8d68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d46ae10b98c552fff7e4d733ec0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26f8b24f5e05254248462c57759259125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523c683a9457e6ce3272709c0382cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df88fd0a9e70227179c57f8311c5b96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04ae28082eea425439cf30c550f58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd5414bc2491db151ab51410ee062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530ae190b8db45f7a96f6ffee1624a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade52d9e5594a62f4b89e1eaa3862fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab9eb20ee62b055b4bb97e861b4d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958bd134ff8a59484bc537a9b1b8725133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0398a4e401e8e0c8927209e375f8c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f29e70be106c1655aa282a2a427492135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c600ba4855b52d565a259828b96e200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6870586413ce0c2c9e9110cb6292137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f0e172c655aed46b545ef536f573138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4a9ef4e43b810b0fb9153926e9b25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e7b60da5cc6b3ecbcf3a9a4b4c67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ca49361afced16258155db5d1596141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503fc78130884a0cacee0df82420f37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48211df64662986c45102c7b23c96c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892df606b57bf63c4f655b22d7c8aa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c0e8eb4ca66efbbc4ddd4b87cf9bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f31734461e718ad7b2c13d7f668ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e5aa8383fc68b7a3efddf9caaa69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87072657194e69f1fd35bb96290f71e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6fb78d7ee22cecd0fa1a5113383cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a7de003fd1332153f9506cd0f7ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327721d4bb0f7dd4ec07bfbf26de2ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa93602eafda494d3cb0db7722523e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd5214d30839cd48fb0eb69d7d207153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26aded5a4c7ea93f10c8204d2ca5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8124015832b44532b5eefe5dd748572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93aa4b5a29d2c01c020bfc0bba4f74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5699487071af30141ba695f4839ec77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e4be098a7789f481ff8dfe7ceea5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ae2085a4ac976b5739b540ab1c5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478f44895668943a763f3b15d74dd68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f935a14e7a79c7c54b0d9bcd267278161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ba03fcde1e96ff31c9c65b2030ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d315575c8c88026fc9d1e22f753663163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6523c433158c50a750a43b78c93971164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ac4bf5de78bb8aecd781fa2478d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a70d01f089e4c140dbb0c86c93c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288f3bd0f10d95aea5e3a2768fa7fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6ceb6bb7a1b7770d31b5a49866061168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598611c056c15dbc4cdfb9cd47478f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dab168114ad8a60c62feec20a8b2a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514d2cf680d2a0938c80e8383c33243171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448939f020aeb4ade452d5757573fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03219ce06738fccd925b693f84869173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eaff36b9f40a2163e4bcda30d5621174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ecc65e4ea4cbd18af9d2bea3f586175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551308c53238298ec9ac28df3aa3c0ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11967f30fa7cbc6895f9fd3da399a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0d01efbfbf03e20d2640bc6a8d358178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fae91242e280c95bb333bbbd7288179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2b25afeb96e55174fcde9c83a2877180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009374dc997d3668611b660ee23afb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7118201a598ec2047f3c79cf115dbdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252b03dd7947a1b2d0d87c39387ac43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1b9916af61161056da6bc2f3f9d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46db38ed59ab9e3ad6449b6ab21988185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62c649dcdea8f124a854ca2983aef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842468fa1aababf1083a27bb4375fa8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3638a028accf58be09cd11b1f342188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8371e43338a58566694e777bb72e144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c1b583df85670aace6a0585bc90d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88398062317eba367094cb5b6c249191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acf8e344e5880ba844f41d6eef163f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80c2e93d041a2c483f09d2d8d70ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35130c28331181da1038f8cb79e7a314194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56545db554da96016933626515581195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb23b6aaeaeb3aae59086de9b8fce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eaf34a751b674b3ee309e96391d27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf65a1a1460fc47c2a160af199b1a5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30538234cddc5b0da9ecc10b931c81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d157253ffdff27e2480b2f20b0c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a4e2d8034722a2d70310fe23d956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c25b5c3a9b16dd62b4c2a1702d7cdb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dc582f046f43e2ce99606123aae54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f5fa9aa878a49629e14797899d797204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa864916200d19cd8eb66b07fb205c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c087079666c22f11b50e0571fb66b24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d6f82e7326fc2543fac2cb9a495c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e5ec01788d7144a5bcb93aa469b43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db3afc4a4836f3660e6a7cb91e0630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ec5932ba2f9f80f5d71b412122a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c1eac929cbb00488fb32ae7069c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923333a8b7bb4e6d7c06ab7881394d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d45e76b71b6342183aa9eedd8c34c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91b4e7f274f6e680d0c1b34bbbf014214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfa5e0155dec10863ad77ef874b082215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4abb1f6c462fbb96515777d8d3199216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168bb611a2da744383538a76f7e989a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ab9a55508f634faf12b62dcb796d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeeab63a7e4baed995f4f3bce0fb6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf8c48bdd8c6e895838af3f7fda257220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cab5d457599aa622548534ce763a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15166dab93a8cd70a2be6bd86e657222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dcc696651f40d4941dedc3070e86c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194afcc83e168c3b358e606999a1b1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea532cca8cf4bc281a3c8c58263ebe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a4f444215a47b6b69d0f006c7b2c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d451bad5288e31e7aa85f1ca8bd99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b39ae79c1982c2fbe18e2ba70bcfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d02d04a0e3e78dc23f4ae927d88e10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5f55c14dc1ed138ed7b53c48a53cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f22b8b85ac6e11d39fe4cbeeb0351231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a7756b938c7560317fa4eab17fd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad2d385aeabefc2d8fecd943a42f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557293a489a10677539fa4689969c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188fb7fed638bb3b5c267bc099b58d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4a95a2cb1d2dd585d6ff7acaad86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075169514bfe5076f3bdaa49167318237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60614a550d7337a7370bd5e743459d40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91caceeae273ac8b2ca91b755e46904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e88219f720697d8885beba0825cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0758c9ef163397fbb27f16a3fad08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f0609c60d4f3816f9789dc6bf8470242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0acb4e597e614bc8ecd0596cf27c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b9f5cf03ff2d4632d59ce0a764733244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444b04a8dad7ba1275b3adf0a9a775245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29901631ec878786882cb2295aed1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef56962729a1f0d19840d3902ef45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625048c7f70402b2ececd8255a4b23ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c2985cbc5102865f2693cbb04b12a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1ffde992e6ddcfac9f86bd4bc7ed0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c34d7f078ab8c5b52c098706044bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1d4e69cf6c1c6301087801861d28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416754e4c32c45b52b667aefbad84fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb808c14771293682bf1a1bab750b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a1d32470e7f0cb40a06a47d7c7916255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc79b162891525f051f064ade5bef6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959bb9295e694e9d9be23687c9b3dbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48950399b46407e60931845ea0987e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbd099ac0f7bb91e56155624168adf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebafa71c673c1f8916c148464460956260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878b1a847b5c65c57dffcf8f77f50e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5f9cc7d55f9bda970abce21f86f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2febf5112596b166e0b9616cfcc6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9089d0550e26ebcfaef1d8918fd67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004a84b864ef7c8061aa349ac3eb2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3feea272fe7d3ac77efa9681152de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b2107f0a527f8c6d15ad7c09c5c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d9ebedc11b7e1369b3cc92efa5d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8986e9702c766d028fc0139f4910269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233341be5ed861c055277bdb592d15d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30793785fc9580e53a292d44de9a48a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484ddce95758f7a3aaf112e180b496c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f77b409f622723dd2a02bf37f402273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a0523c3f55abfe7a788c66f682fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3535ed2bc88814740b0af3d6f3ad5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8841cedff1ced775205aab4658f7b3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c2807af6cb5730aa21b7a293dacf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d065a498fc7310cd6e947ce22766278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87963cfe88dbbed3e0710dd3a4f3af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff2e190797ff08d3ba93e0a99bfcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c059e4c9760e747cbc807170aa835e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3e825a5642c7e706cd1084fcea3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b2472af4f7b87afec5144c032586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b139524d0ee89e60837af45862f3414284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b23fc96c9e927997bc6a6845b91b01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0f77dd05b3cc5823f76cd28876710286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d7d5cc92e064763d69ce013c3214e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aaa8bcf2f7504d04510a2bcdf8a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47039244c3e83aa2c90c325b2a21281289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e540e323f89f171f99bd17a167d9f30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774b97fe26d78bb5c603babe4f20063291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a05642ff2f0896935d606aba6e61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a29b09d153642992455e117af9b5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0674f71676c8f543677f9d83e64a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1658dd2cb99e3a06437dd19ac687295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59c9e45c4bcc7262b68ab55861013b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157996b5d02c7073a1c75437c356364d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787cba0ea584255cecbe8c72dc443f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c353d4484c560ddc2540f63c2c5c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868ce509d5e76579bb2a061e91512c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc52c4aac119ea224050f19bafa7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02689902cb5cebc004a4eb2bafcd9cb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff823594921460a1a23743e976db19cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ce7fec03c8db6bd7b41d77474dd66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b72987d8f01834cfe0c13217577448305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9274e23c78741d8ccf4bffc5334eb07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c7cea6d4ffbe3ef6317836e39c004307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7f565cf679b70571e37de92da238e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f6b0c82c732ca6a0e89381d0d280e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39844ca358f9dd7682cb591b5278b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d05cd4e2e532dfea59ef17f632e89d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d59ec5371af525a8b0b799af90a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bac4ca93dbcc24e4a0ee4df8483f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d8520773151cb9386c2585224cdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad04cc905a96de68a9ad475ccd0ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a29b01fafb7a6348a3486c4be000d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc0494f2df15cc86f741a7dacc530317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c0ff39acb2c754d5da65f23888e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5505c0db3f8a517f0c921f1023f4cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e8f0509e07f2330ac032674d42012320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3e4616552bbf8d6fa99f33325bcd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73adb70ac7c2c7ae9130d3a5c82044322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c5a5cd6d2ae97b64f80648fc8fe9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f4f8aecbfaeca64e593d127bd81a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618568c6ec48e3406c3a61b865cc20b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3f40be722afc1e65ab225bdd4d267326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c073827d690ced91474561c85d36b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030097de3afbcf9adcfee7b76be6075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfea139df07948b80221a7efef31a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fefd96deb448d99b87361e144035f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f10a608c3c66207732fa2326f5a0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e4ac2a1a41c8f07430ccab34a0940332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb8b45c48080af5655d7dbff040be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e34d89666932643701d3a6360361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeeed634fa2fd33e0f8c468bcd30d70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69648a7a0dd780cc9534699819d9b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb21338c9d04aa195af9a00c20f082d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4ad07a56a4a0e3f97750803798e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e753a695aff922a74f327dc0502d6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0068d9ce09660f7c689644d2fc08c96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094376f4a8003ade137bd2268ef35069341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d1d6ef6c5d9955474e3cdfb2d8c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d8b21e4239ab5a45c29d655ed6f93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35727b45144b8800a54d5467bee726f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62499b671aa4857aaf3eedb71b2ca48b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8621f361d8b8826aae27d788402669346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e75a50c99d9b407ee036f656a143f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac9537f37cf055f186441b7076c1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34def8343a09f6c752530bd7a510ba26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf132838af35ec843a557062cd0203350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bd55a287d9f9fee1d18808c97f029351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753bebdcb9f9842c418f5f8acafdbcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72334277bbbb6a26a7164a5cb5d51000353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98589e3596d4bbf914399b6157c87656354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfacdf5117f2cd36c1e79415ab59dba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6aea9ea5f7fb7e55f6f51c9bfb88e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1621b97bcf87fe43761284ab867d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f4157f36269e98ece5fb1bef64aa0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec344e451e3801457447bf0664def67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d5310f2a7e0616bfdd87a603f1759360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a38e04867dbf1abe76d0d80c12a0cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3240e74f111bf34a541f0b47347f26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1e848a8c722ab98805d86b6d8c9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae18bec3d33392ed933827e496d87f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969459509ed6cf6db39c384da60a71e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5758fb33f71129de9136b8e985faf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d53bcacab9e5186602e16ce538fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994740ac60036380cd5beb6a1cf8dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7193ad28ee2f280a711eb7fccde25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763249438ea4856e34e439f2deb8f09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d509c9d9b24cb10bd1e6c8304b5e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a986dfb82bd2e3abe6edfec1ffee463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e0ab73a9073c794cb63ce5f7eeac6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce890e23453569368ab24480c07f51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28c301a3b61e48e08f50f07dbe98d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de5ff3a4a5adfd0e9cc6b46e30e55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916526e1e94001a802f5d3fc0be55fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7c20b30338a4fc6477df201af3c5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe447bd9400f32f47e56ea76f9e4d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5889caffe6f060b9299b4b411e2c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55343207e7373c53d4f3cd5ceb131a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bce535c614a4463d6dc4ebd0e5026382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610e4cbd24b0202f121dfd697c3c74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b1db9449ee258bde8e7c801b22483384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceea102a5dabefc01570c0e4fa324e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20813affe9af6d3ab7ca5647a05e406386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41c3cf042469d1e579fd56b0ca1225387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb71866a8ae4189536c02b3e527ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133bc14cdb924433bddfb23d0d7b58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d58591c88edaa9571757a8dfa3a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8333dd9e3e65c5e811ae07a9795511391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8c1deaba751d51a66a7d55e992d6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465fe1e4f716ae9f637b1a3ec8d1798393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15cb2ee203a1d6c9cf8fd02e836dab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838670493bf848edbcffb4816057a65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb086eeb4f5d1bb79b25eb04efe515cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf04b3a8a1153314f630b7be63878e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc275fa11a4c30a8c051fe78a310a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342143535fbe6194f34981fbb54465399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889d673a52554b2b48f169e696fcc43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71824e94c9d8561bce8a0f78690cf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590172c467ac3253c333ed546735a5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400e8a4c34bc3fee43dda3f595f824403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290ae91c847454c817401baa19f6796404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc4a49713b86b3dcc830d79a35728405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df684fdcc9fb173a9817c3c86592eaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823daa326057af1b600f793200ff0dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081342ac2e6bc8579fd652285c1be1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b458f6da88315df0a5bc26204a09b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca288985bf2ecc682e2d155d34df7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d26ec3c06e2952f1c86e47f82afc16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801599ba3d1c93aeb6c373d19f551167412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54add96d45a97d3307bab10f0192e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a42ba855d41cfdcc7d2e6448e48f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdbf38c86a850604f13c1527b3ac6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a72db6648586778bd2469f47d8e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b30ba3e34f9fdb5f7e0d497d82ce7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d0a50a162a89d2438646b848e548418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa7fcab013f6c692bb0f38856fac9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3b04f0bfee83a5e85af3d4c228095420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668f7daf35a145626d3ecea1d542f49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e7f96f9c8e0269dcf3abafa31b90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c373fbe4c9aee35b22e259411e429423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f04286fea11049e463e6e946815f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779efd76dfb8f30942da0d0c8b2e614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41568107fdabdd78bd6e1057e07e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e672e024e712b07c1c7e41a417ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561f3f90cda73e77760efb6758cb5e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c6f452b8f2afe05aa91032856c2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0509061f306ff3045478fe004240f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88bf13f8cbf49f737f664adbdd443431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0040f115e0d17f94dae6189638cfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c173d8c3c9ab0179118b653c50b6f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609abb1a1469e8b1c1ce85b0956ae8ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72956f8e75953d2dd631b4f5cd34c414435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886b44b3d232627b78bd281d146fc12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39267cac4a2be2f5010dd0bb5718a236437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27de04e831ae97ed820008f1597557d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923a23de98f44dfff5b622f7b0739d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0731e4d2955871c62b3f6f923e6b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffcc814d1def7d46e1aa01a050128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ad7e4af7f13eb81c0a9dffd4d8a03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f982a59e7f2c8653224987aeafbcaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1040932b0f0046ba689aabfe09a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d25199f78dfb1fadcb80228865bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16d801876ab790d23cf6568f628758446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaeff03b54b0e2842308d255c19ccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3643d2f74c4af4e69d988716dd8ff0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9feab7d2fef14dabd5f5ce290c60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1ac1b787431197c6293fb33bddba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e208341bb053c5e63fb38830a1f7cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261903a9666221e686f3bd4252140fe7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac17c78af175e67726f58cabe9b1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52000a90d99b00e1614879e6374c9afe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd06542b0e4c418dc9ff7833a5dd6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad694380fe9fc9a0f358aff30036bdaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6685e6643a50392aec4b7bb7d99c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f78b52df40686482a7d6567189cae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058738697537a6695c2fdb926bbabeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b6d87ea115c70d4fa39958e8596f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc56d4c5435362d1e29dae75055718e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e917679b5b2d5f998ad0fd762849462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e529b4737d35c43eebab9d715b5b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7984b22473f06d7307bed8c475140f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e7cccc353cf688d3a4674739b9a23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bed85e555e0fab4387670aa14e620466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab88ecaeba858bb37012d1c1c35694467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e7e5d922d751b33b40515755ba941468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0afccf6773888edb661e82e2f0297469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4251441d5e69bc8222601c4a81b85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550089bcb2581f89a8ee95f50f3edbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795ed4aa38ee2e9e4af6e85fa6ec76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b9eb13b73db5ba15f5eb05c9f6157473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b217c27cd2cb6c4744f95d3057649474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c85658bd067ecee9356a4bf4cc0c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c814fe437fcb937f96e28a22ba386476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd005229f0d8d59bccfb971e1a2189477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf21c8dd61e0fe9c0b8fcc1fae5b77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90650e4e60f838bab4128ef2ef643b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a2389ad2af5635a14b5c9ee3b527480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d3385f1e2983ab79c5427d23bef5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4815a848827978744942e51753dd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd04f1a4185f4c6d40b9251490d68f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55824b31e749ffd935e5675b7c8449484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86471e7b5c8428316d02ae6248d340cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221215daa7144d6e8db57b075ad999a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf73514afd173353c2ee37d3cbd1ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684ba671790aa4a103747f57de778f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b1a27fe6804c371219de417205ee3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64af60d0694653d4a4f5fd9460c94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fe1490549f107b0c30fa6a55a26ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b0163b7e0db13605e8e60574244f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590dab58257df88a586b8acfafde00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3bfafcc7fb9e3bfa24859867d4ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65de5b425aaa90c879666abb4689327495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0e461c1cfac801f077d5a14806fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1597a7adc39cc5ae6b235477b7e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a888a7bb1c11a18441881d00ffa8fd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0294fbcd700df283c80f8203166a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b504498e8125bb9126d221e5b4887500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc4ce82df8458112063fcd84fc1ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4a0f981ce51a87b7fc8543a71afe2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1299008222034cc0330eddc560c2b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63fd3214155eca37be22f5b9fff833504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecfe9900a67dd99bfa194bc802ff74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81245df1b487f7930df49bbf629c09dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1c57af3de140e6818f20edc826a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba50e20d1ccb24aaac541d3f6cd962508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187ec5a56c48a94d590ebca9664cc7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a50867cab2707f87a821fd3a6f7ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec6d2653243609b62cdbd6bc85480f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bde4883ea374acff9f327940735cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a27120e0d6fea69678d4094beb028513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bce1ad2304d6a427a30af49f19ecc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c4c7f0a4bff8983164f1f7e2c0b39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660891987ca6677208ab0f2b1a11f99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093231d2d36c3ccf71e51134424b806517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca0babc763bee4b059e5f089c2bf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fe290b2ff04e196db9745f68cffcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4bf933cc2c95a56869f84c9daf7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec626e3617b6842864a49a65af6bcbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f80f8171a689c88a83626817f06cce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad339f489328affcb9e5226054f7276523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50952da7e6f2d919565eb81341e9914c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2165fe80e61fbcf05abc5b6d04610525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54720d5fbf69071622d835246577fafb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e736004eba23b52bfde5f75ee0b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729cb80d2fd2357733d3e775f4dd78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b907b7f89859656264ee1655488dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ddd11ad5ec6c7342a028448f0ae2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7574d9b36b54b01d74ac25a4be79c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2bd5d44d162bf4399da9ce2c61fa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1c9cf2355f6964c5ce0c6ad466044533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3628cf85ab636ab035faa3f765fa393534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f901a179ba4d66f6511d540c4537a74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd23be54836069aa3b6b10c679d39536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0cf96c58342d0e6ed701455ccfdf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd5285122152a90be0bd48875b04c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad55dac52f31e624ec64092687f8ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f00e443210769af6f85aab805c1745540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6177415234058bbf73a7941e2666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1e9dc99b4ef16da3861078ce2591542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cdd983e73318d679b8cd9bcbb4785543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a1abe7b0218ced61ff299503648ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2ea829d61fb686a6c3893969b2222545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7f0bc1db20cea2705e28c32b0fd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c58dbec076d3a45ae5b1527fdf08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3908230c1dd8c2c0b5d9f92ca202dc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f0b67337c61027e161a8252247f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c950c0e2133cb2e06cfce8083a1aa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fbbdf26630bf78884281eac30ee4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f21faa95b6b8b460bd8d4494c1f7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e91d9a02dfb089627a3e5f1f61ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628516a2686615a3ab1fc08e0d72c03e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83626e91ae4f8ac5e13cc183936100555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1ca96fada1b9c2f9f4551ea3060db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e65605dd6a515fcafcaee28fc8993557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ceb33b1788a5df26d4b6980390a3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4144625d9f7505dff1e34470dbd2bbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032472d017665437824e4b3341c358c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff62fc558371d86241a983e206655f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc896108890b62a780ec8af77117ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327f1f0880f0e279c9cc3ecfe7bc79c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0a6ceedf04665f92ff50479ca631564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033659bf856da5a1ab41e87c8bd75276565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9fa9256c12271f4028577f5af3e07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c70814b9ceb1edb5b2bea554458ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641447c58b9425d603ef6c3b37ed67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d3281fa5cdef02e99a671dbe14822569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc305bb981978bed8902cdf4a46072570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f940fb0da361806cd109f52b0d5761571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823ade06c46221632251d20f93c45b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4772b0844f9820675a4e00a28a60318573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655d399eab8ed2130d2c861f8b16051574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11460e6f5b6f6cc302592bc44e452b32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749d07f0f70274dc837c1bc6047c3d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d05b74ac33aeb54f2a5904bb0629dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189176a36dbbf201a05fb21943c81f5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef87e99524ce87e6d84e1aee2da44e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f188f4cc147ffa4ee8c9ff94bad714580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45b793c616ef752be00cf6b24da66b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edcb0aed5a05a260fdfce7049b95ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac5b81e231b4830c1e45ffb7dd94be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e907617d787e7e4a093bb7e54fa39c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4dfc7abe10aa0134e105c601afaa3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3e5bac8a6595b4e5af279dc22ea8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b1c2719b9da0e52e83c1de929287587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03518da15749ad555b4d880a10f4d99e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa561b715e7740ab0fe9742fe609a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf7c4bddf15b906cee6c4982d7ea3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65878a828a6d381658aeb045b3a5e61c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72442797a5f49b3ef438670a73a0bdb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a31f91c7afe7f1b26f95ceef60fbf2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d3bf764db281e0be49115118351bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c88a3c44942685961598d9280216595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ff2b209ba17dc127822d244a20b17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf324ab04a7319813b818a277fae8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4c7b10fd78f1b7d0b4d49d6e713ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5961cd6990254c535f417ef2ced57599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb0f7fc6413f3d27995b992d529b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8285c676161e0c1d57a4f2d6fba21bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dbe3e4a0e14684aa73607ea40d72c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecbf215baf00e647b30d124448ca9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9addcac5d248163b91696650719100e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8c69b71da61743dae4e993e81a204605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8788bfc5984f169c0f0bc6fbfe8250606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686b9f94599e3767cd205cd307b2fe4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b351bfb6edcddbfbafa3bfb4437a9f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764e130109243e65d8f6589308baea0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392ec509761d031a6011e1b13e9f9d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308361e87208f9d08977b77c4f0e8e8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed5e602cd58879d9eadd8e6d35d755612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e072e7f9fb3e3658af558cfeb755e0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d8140c7b44c621300bcbab43604f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068af7b5d673d2c3f364e9542ab286a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455781930777d95cf2dbbf3c63caf36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37a9aff5cab4cfb70623ec5e6bb2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ffcaae99c1a0f466f683715cfb204618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d2c3075445a69a26696c4c8946e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210b5db60e77928f9c4425a4f565020620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9825b55ecbdd44f3c17033c8acf02c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea826762215d1971428f0f0f1210903622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3c67be9fe6bb2445f1cb48ae3f01f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e3a0ad9758845a7892db35e6f0b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6019a6febbc37b8b9fdb447aef7e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ca121888c7d7c9191773d4b1d8b79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812359e9959ad9d9e082f634c4362b34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9932b62125f1162765609574ee90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02436265817f9876983f146acbf09c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbebf04cfb1e50ed5c908878bc4451630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee55dd1b56adc185e0b954dece627c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792f8727e4678b3292703a183f4dd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a097534f5c23b37a75f0555c3d45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adab5267767a816a74f8a57082cf69c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178f5a75a208de40e302d1c6f53957635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee1fc169b9dba8c70a072586d740b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eec3fcd670178dd9f37993ba3b6d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970becc5b3319a26dbfcbe01b405d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb2648513a9525f3d2a7b1048ea21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8fb89a866b9f99192834a82891669640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e41107d54ee4e3a65da293f24c431641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de340ca14f73152de12d94ff6033aea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c706c4c76e265a75b551b2be00f4ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95032de70ee04e52bc17590522227b8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca547dd5a7b1121837254866cc078e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b4e17034dbc39e7832f12c440036646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e18232d18d6467fac5c10e9d5eef5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c70f0bdd6c90c6f4921fe2f9ed4805648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff1be569d1d15514e96123553d640649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd14e7136d9c2763afb5fbb3470c36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020b970eee2337c0cbebd605339fc31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040804563a8d796528190ba0418c593652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae6f312e754c1f47b7157bf1c1298653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e93c0737ca783209017bca1d85ddd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f59fc1d5c540d754c98e7a4610d13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f91a3ba7ae3423ca754cc634afd7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cbe8135fa5642a0f613b49d81f368657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32cc65715aadbec712c880cc7ddd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f70eb7c81dcc25e7ad1793b6d8fd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76206a03e5b493e893fbd7136f5e3d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d2f3fe58679326d313bf5c2a8da6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cce810f1f674b9021c8730d21d617662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37881f234cabd6a06d045cec46299db5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39ff10ee6de12dcc99c76ce43bce77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a6f953a188d9653c2b67ac8b9200665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9101261b64c6cf568c90cfa865c69a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9da5d762cc50dc971a1745eb3be19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64b5497a455e84e69e5d3503c1fa6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49994ba4063a2d0fad96ee20102a9ba3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c35d7f6bc085168cc961b75bb0fdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961016ca76838c0269646f4ea1d5191b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd996da43113f016761adf681b3cb92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a7dd903976c1661b7a5a52790527e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80050d662c7bec48cd635999240df7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83cedf67aa50f2a31b409148f14bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83647d36dfa5ff4f3466251b4b94c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490fbeb7a2ad0e4de2aaed5f09bd41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cc55e427b94e28807c57ba5fca67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eadaf3a190d3975cbc695b3530530679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495c4d33ce2985863898e6310b38a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ca8e21923ba47e661a8883e8dab94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de39b36861a62ad76268c04bb8681682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f73a4c92cbf4f035a61907d81e934683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6e1746c4e136b9a19fe21419e0fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7de729d944137b44b949022a2c64b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef21a3daaa36a6c5b3941a953b5d337686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e86f3cc97b6f261e9c1196bb52db76687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144085fb00bd87da083735475215b83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76d5af49e2076086d9bb4127e86ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a3c5d8538c86dcb098e7f61f08ee8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87eedbef3039a3d9962d9c9abfff02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886fef96fbdff820cb605540017b855692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43205a3804b6a3faa21ed75e063c5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2a7b0d5df2cec67e493ec43f3f7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021a2d6caf232c606e575dc3a004d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4fb5c1e0fca01a8bae1e5f8ad2d2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50660ed1254526120c8dba13deca293e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dbeffdd70367bfb3c5c0f542cefc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7207078dc5cfc8e785ae9de9e480c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf639488f4be66f0118346e985ef7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ade7d3528cf05fe270252199c4acb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27982432deb4c650a7e45dfa91b1a7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af7f82340ffd6c4274d25f37a9aaf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70316d1a21dae03783256671c7a79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82c6eb09e21905145935b334e4eaf9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bebb32440207aacf4679604683cd7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8bf0a8f1701d4cbca0363d6c97b38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e544473c5cdf8f69c756ec778860d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4abc62cfaa3efe8826478ddcb0667d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e297af17070c273945e6a4d66f8e535710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a35a23b5c6e8f746549978794312b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913c39aee814b179f0a1023a92b4c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5c2546b1700dfa442a60d4418b62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364aa6440c14a6dcea47a2eb7f65e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec577c2d001b8aea7913b4eee2cc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd880f214f850603573a0199d892258716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce80478935ec1caa9f969a8dac46e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6dcc73c9ee5d49d16d7c4e4846b17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212351b47dbf14a6c9b4acd703b838719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f609077ba7f479045a9b3cc297653720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774dbc8e61f0a7d88471e513d9054d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc56b7ea55e01e50d3db4e95dab0b83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8a2412d9a1fbe72ffbc6acc8e199c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df43d2c741ab291d65c59e8a1651f44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28df1e70309aedb9d567b5a5f9dd2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0c6269cfd1dd23390d95a98cdb27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633822dd1d5b2b26829f582019d492727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c18768fc324bf401b18ee5e26ad389728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524889da6d93a8ceb91b94ae88ecfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc70a2fd0f4df53dd9879c5ef8e830730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e54994ab4b7efca8fc7fbe0f3fbe7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384e06220a182120a54122a972c8af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a89b8d29bef1ef1e6caf071b9bb09733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9b8e32222dfbcc6709b3ad474b8e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca66f9893d938c9ce791325acb315735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15607fbfb054b9fbba4786ae0fa0a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f932ae12b028edc95d151878fa400737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df41c7468d3c8ab52a00375e17525ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940086a107bbc7500a3e3e4af5b4f59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54cb756dad564543827fbb760ff9f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0127057547a0204efb6d190d9c0294741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928095d63ee9ff26e54ff427711fa74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d6cddd872ef0c679f4be82e64244c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd817de2aa0b2dde4fadab6ad1659c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082fa872b586e00fec3855c1eee579745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188c6aa9bb127d1821851e5d55a76a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2426958313b9ec436dec215dbb0b779747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f87d1dc56bf8fb4b9c80527493a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73b7c8e028c645de866e1c1431c1b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571c8c7d810e1b12cc9e9a1c96d73bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f017c7d8dca190d292f18541b4b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f23144e3c2ff739c9ed2bfde74a88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43088f32c807b25813aa951dce5308753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d32be9269d82bf8fac69cb269322754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b7fa7914ac09345d5d7bcb86dace7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b89dc588be0b80d75c7ba88c2b7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286963c424250296dd94e9f37e85ed0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fa42f1b9096e86bee4d25dd321925758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf09a2dfc4c1dc7063966988820e06759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97856a636030111e3e581a7f371a938760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138614a1c0fa280c12739a13b9ec57a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275169cdb49fe2712f67ff9886bbce0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b302895f2195752964a877980aa4023763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6803cba496aa08b9c6ccb5c0db305764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac0e57570014448d51cda1b0bca8a7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fff22fbb971582874ff519c9242c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44d6c4c72c06a14e857e337964aa6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb92c28fe6aed0df012f9a609113f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe0f43fcc87bdb72f56d8bacecf831769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0fbcb94b80318c06cf2b6fc5b305c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37963c51863057dd16ac1b13560e87771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851610176b2a93387279fc32bcbf1142772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6cdf61fbe798ccb39091216f56f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4a582dcc42d43ca6b948f268845a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0107eccef192176281736978be4d72775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10c07b050420392419fe7347fc7af2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14a6e23d18809aa68c1d2e8f204b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce25579e9af9c992bd70b758631fc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f43d2d9f6bf6c5fff4a4904280584779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb4cb573b2b9d10c6187d85a3b6cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005157f2eb17f26c2c5b56651a4e1f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138c7cbd3835993315c245ce6a7da9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b9c09c8dc889ca97b8a93f6454326783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69392a4ddfa284f9bcede647ec91ea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e664f28e3c4b6baf3222c253786846785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab284fb32c4cad331716d6e6112086786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec161b4fab040eb8fccfbcb11faf39a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b440bdc10c8fc6602625375fefeefe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb8699d5e334c723cfc073fdb57e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf6bd76b2e477bc3b0c978d42e1f1f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbf28964050e00fad76e12dbe114f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b67dc511f0c94fbaaaf5617dd084d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fa8dea4d2f4e3e010f462c4a76f0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eab38ef561ac61b0c7a30146fea4f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3677d3c4c60bf8626a680b2b31349795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af02c179c4041ca2b5c48b4c2875f6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5d7a9018612d10c1dc669a9e474c3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdb78ea1c28c568e8a499a23a356b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33933997a36c375cd0f48f6f25c6ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a8a54d7bb13037d0b26f3e5b08687800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1455c6b876173425564eacdc2ca3d0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d93b76c9d24dd232106b5d1daf84c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd97bafb9dd394faf72c37c50f0501803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ec4d8fdb99befc3d72c571494ef94804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae0af2a32426f9658db04144771207805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4fe151e5dea88d7b81b38a4b4ff59806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93459326d6366ab7c07298da4319d16b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4ec65624f94550150fc6a8012720808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9911c024f7e4a74a27a855946b9a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94690536f3997ae23af586af412fa955810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a567bcfcc83bc804dcbe19f28f762811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021091218e0c6a15c80000d5af8389f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbc4167cd7a5276b6c48f56044dbce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab1ec8a9bb0455f9ecd872ec4a0c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647ae64f3527e22c3a0f6fec0fbd83815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad5a8da09bf1c980c90b511a34bae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494f18010e01d390c82024dfa4cab6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6894ee46a33e5a90b2d3e7beb0e4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacdc348a8779c64ab1a3d49f6870fb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979049d4b4d2b014e576d482f73d280820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261b87266b34e284290e634cfe07eca821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ee124bbb8b7dd7415bdcf1bbd359822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92071f29559a92e4bbfe8523524b5f5a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd438379c6866b191dd91631433e3d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c66e98b3e54875a791b039e36569a9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304f6fa3dce82348d7b153894917e4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc819eb0b9bce46f571b13be589915827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89052e9f7b5d0dc610e6e76dc6738828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449ef37c65bc10f030fb432d8f6eebe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0e5136e587e3f57970c0771c630d8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969d2131e13d05fbc26c85700928525831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618465691a60c20137fc421763444d7c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b27572b2ea04b8d8eab3e4fcbb3a0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a972ceb381697f33771aaee055ed97a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cef5a6532caaa1bcb4d07da240f90835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd5b4b05fe7f03b2ca1450ab365fa9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d99c017c435e7f8eea91c866dd3f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464664e79d2c9810911e97e99711764838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2874363991911c85d0825e22bcee6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069de884cb764ed3a240db359f59c10840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd026a6694c2486fb28758299e099101841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e2c13b20896d6f028e49c0a85b083842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a4afafd9e7a52506b0cdd46cf514843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9a3e1d457bba523bd06983db88a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfab48d129c627a3a92f0401bde8762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098598936a94ec06162f967b32e598e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71841af3508eca65a83e568eb6ba53c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1d8097187113c65e99cd11115d4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9cedb1d558a383f8f5fcd9ad04736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2c5c70f10bf2d91cb837f32daa457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fa146424f0053da275bbff8cbddce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370cd12d907a8ac5d15678e257f8bde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826419c5d15f801ef83bc90538f91d4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1256b8fc51d37af4aaad62f7e032c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae717526b8e290917b22d5324cef0ef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6ccd9791a91cf76ddc9b38e38ccb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438df08e13f0f46aabb1dfaeb60757f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea1aec62f87fa131ef9c5e6197f6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fefe67eeca19fa580f0f03e456777616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b81a1768eeb0e317526331a59a4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0373c87a91086bb4196a7c57d65918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f810f4dd33ff816a2f892d6ceefdb6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73183ff158e089557638e1e208c1ab420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69237cf843dcb01e803fce8abfea63be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6200fd5e82e86465141bff7b1b7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5603bde68f205f174c53ecbb8826b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c02a3a6aac25f2155de15c2592d18224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ccf91c2ed999023dfbce5acd5358b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4b8cbc11bd747919ae5a8d4aaab026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379f5ed0f635978dbe1f9b24c2298b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49585374f8ddcb6ccd0264c4bdbc2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcfbc8feab9a1226ef0c1d5706fb2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bba92292a92edff8f5c0ef3640ccc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425ccd1e0765adb360093a9bc3b9be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f5a3b41cde5bf3200277bcebb91b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba724598ad5197182f7da82678028c7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656c71d4ddbf1626b0fd601edaf457234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34e5b58b13b8ac12e3b2eb52e3e9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff4b2902915ae7ac755b6df640041e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685cc6e8d68e7d6c0857106f0f6ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87986c20a924ed3df311409f0e6649d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ef424b5a8eb0b42212186745539739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d95923b1569c39e50c8949cbe5cb6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737bea84d36a695f7c8282fcdc2441941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257d814e81af6103aee978f796eacb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c327dad30452a32e6aaceeafbe3f1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb537fdfefb975f10e4558ecbb2b6d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a635e075fac9971a9527c787758145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10be6382aaf5c67b226e29c2a261646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e5c2fb576e57c560150356dd0b0ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bcf70cfd763011b256d2c72192dae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8868e710be696fc6c6560734fb6cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff75d5e387c3e6249a536dd94bef8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a7c71f8e1347f4bc426657ce8b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287457e2339cbf964738b21e447b9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4f9d706260476ae00325c964e72353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1574992a32cea4e92dbf68dcf96e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506365a5870827ce8038b27006da418855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcc6a8b2a49895be8abf607f2edff356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9bf9ff02b1eb77a1ec4a71c9f784557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050ecaca67fa08468fe910e802440c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a5ee45ac928047801448c8273b17359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38c28e072c3e2dcf24d6e41df5c84d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977dbcbf314e0c721600b7c7ae5b2bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be347c823b03c8d6a6f2fcded86a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9900bcd1a8189c0dce2c480e9d1c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3b101d6a7d46880d0d9ffb6a232f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7036af4a929b820d7f57917bc038765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b44b48d604260e7064e131e80b76666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b5718b5ffae79ba3179b9972c3f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba4c749c679fc92603b5ed3f0648a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa3ba9473c1a34d72204b276c1e2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0d360a918631d3ab897a9ab88692670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2685cbd080c43e208c947d5d5efc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6fb36c5e153df2495f67233053a0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e5042ed1928ad32e1027816d6e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b2efd561bc7c511c8b39be06eb47f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079ae80c83651bbf563b4847f4453f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f63f6537f6ab9772808febafa616776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa017a64aa4e5088197f04156727977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134065ac5186b5f7734f5fa79f101fe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8f694558ee9746238965fad7a998179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c976159138f6a9f56d24190dd8b3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887553adcb7600f8550b06bb0f90bf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d360102c596e742af0eb13d3a14c9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ccca7a69c82383c21c4354d8f65c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bca050e85309371139e9c1f73d3a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb5d7975cbd969fcc48f8aa71d6e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6299dd6f8333e44b0099672cb5050e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b170e316858fddd94a77762d3a9fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cd4fd3d270bca532990f649495e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64dac9baaecc33d4912484b5c6954889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e564f3d058988eb0e49cfa7fceda0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2332bdeda9800e356abfa02a00ab2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77913177696ee47156faf279d5c96592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81e86be42c19a9ee601b5ffbcedf7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c91205ac523e325d29b338c54f5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d58941a4e4302dda94074de28c01195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f19d117fd4ccdf56dc34d1754636b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107024ec553d49cb8562dc378b4f39497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037ffdb9e76d1bedb874fc1d0eef05598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0462da0d5610693f46fc767996470e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5222f63446b6cc3fd52200faaa3a895100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb1de8ce4f2acdd6511e91d97dc956101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0771b5fee2743ca19d7189fb455f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977011d7fea467897a4d6981048093b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45adf6a1e54ef2b1374cf737a5ca80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff531cc8ae4334dbc1686814e2cada9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16175d8d9216b63f0bc429c5943ee4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be558b18b75c8da36fc7b3dc397d44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b96ed5b06969a9f05d0ddc6c9dfd3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635898c96c6fad91f22405861aa2696e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f34a2a72724b142c45e10eb8ab776b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a1818e4f76084852c7c65b376a22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f552734b7598039431c4b41eac3ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8669d33bdb2940cef546d8aac29a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90563af471d695bd8233fbb6a737857114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09713abc4265d5139ebb2a0e77916f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e30768e2d207424845c68eef4f600116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9f0aff6e1a809a08214904a5d7da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d92abebc79bd931029309ffa1a3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ff142dfaa3640242932e9ab7615b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd93e6eb872145bd977b6d8f56a3b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d663ac453e35c925b8d70630c40dd80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9bfc14585124da846c8fc572b4e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436149ffd27776059ebf279c5f979c3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781288d34e928c4fd6bee7a26f6c54e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c821879a6c9f9e936bb6724444e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb83e787cf54faf45c79a748bb9707c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f2c1cbca80f278caed421bb38f90e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ef7e0dbc86835ecbf3c486166a2b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609015e6e03e46245529c2dc882ce6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af7fba70f1b560a54fa9f633261a96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c48b775b6d034596183ad5f2f6feda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51741e4d246325cfc6a96833dbc4897c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb38f0d33d5c4a5fb10c346c739f7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b8416bf50bbb9729b2b249affce3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79dae7ee2fabb4ef07d47e130f48c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dbd6c389c2f4b104212dbb55b6b5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8b835fcc2525f1c71158ee02a0917137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6561b2675bb874848bc6bed0ac6e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1539629100606860a26e171d37b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6a0f945d6cc9391926967c07f8d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43c0905f03c80d74aa2ec5bd1375ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4ed5bd0a1f827e38baf014b98967f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b30d4c51eb142c8310614403451d74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad7e675d907e1e46450d7b2114ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d4190e9c189970297a4e04bb69975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab941ce9fe11c666c953cc08edaf6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c04cb3f2ba7af40019b6db0186fa9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47771dc593dbbce0790e618000fdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf38574bd329679aa439e61070a1d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88374d14f049769792015bb8cc077b99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c206bef1133dc499c40b49e2a60e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf72256b11730e7ca3c0561265019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e85fa670310251505b852596fc78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d028b4e09a22310decc8df1f749840154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be0ed16b1347ecae8b3621d9de061155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbdb3fe1d01fe506463f5249ea72ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060d763a52bfaadfe1bb551cac182f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f5fcc46012b0abfe682b26445603158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90abc7e2d1cae95721ee84eb09f4e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d4e22eecf0be9cb971d874bda4c63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b689a88f969fb4b8db3dd0aadd298d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db2b375206c015944610f81455566b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bcec98ecbaa352ec007ab7fffc951163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78364a9ab44849865192e3351749dbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62701a6026df81e3113e9a7e2abc33da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fe58b73236605adae3a67efe35862166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce83310dda59c832cde1232716fb438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884aaed47473856b18ce61532b0c6c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7da9a31118c84f8dea18aae87cf46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b096f88de7fb823582681db97891e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb2f832d031fba6f34d82b7d51be3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5720f6f391bf5bc3c6800d506f01307172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea668e15169f5534525ac976511f89e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f78ec736f19197411afb9854143cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa65a0493c511f15939531fc175b06b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354be1ff71d473dfdc129ed02b82fbb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c3acde71972f0035d592bb322e2ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25ac639f73d2b6e8f427fdec42961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a253e09e2ef768942cc0276029dbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418021fc994e1d56350ac85c064f882180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5c26df314ba19e3719991b029c959181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8258350757ec1524cdf4b28476479182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca8be4dac6eeb46abb1566460c4762183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c259d6261d81407d4bb2a31bcdd2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df919af256f4755712c5e3979ca030185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ea3ea267c90f38fe08ecea76a1d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1e898d0eb079683da769964651d52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf67764a9cc7b42af06b403bd33e00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60aa8e6cb52455342589f719c2eff4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab8f6576501a8aa78d8540a3639ecc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c627780c4da7346493a49aea0b710191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996acf41ffcbd08ac85b266d5a702f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b8f9a0527f6e7a8d8082303eeb5cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc027af47904a7c85465a47ca738fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb54b5d0551e7bc2d929b9d06f26f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2374b80a6677465024f06b42c71b42d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352deca794a1b62879647920f72f58f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75667245b8a790d146f0421a1c4d4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8063094a3d743492d1a274439f574199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1598ade77d410c70d39ed0305dde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec878956b17e4ea08fa27558a3eefca0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4c3887cddf08a3fe640ae6e695807202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d69cafce43d3f8b4425af2e694cbff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73550c19d88b223c53108abd66454bc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52fdf07cdb29db5bdc71fecb229182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef98003cf9638f3be00a9f1e25f96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce4a2776dc67a020d630d73d9ecb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c948c5bd6566ef20e23ab3a494785208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ad81eeb5a4e119bd4684e0a21c037209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18bf6ae1a509a89bb97385eff0ab27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41272c9a36db8c67d4e2919fd7851e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68a6b2489b494c026a95e1352e722b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d103bafd2f181ebff3d80786ce56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62343f0e02986894323a7e9d70c4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d6bce94a4654462aabfdaa8ee7c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c95d02002fb2f3dae0911966e1038216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f8384506f315e07cfc51ae8aadcdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42bfbdabb5eab19a86c755f4c52c6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d1dc2ed3b54f9ea4e0b5dffde97bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c609ea4b7a2e5869b3393f111019cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d60e38075ef71cd741e358375768b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6dd0d6628fd3bf1f86c47cbc2243222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44cf3502f2f1baa56512a53c3aa9ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3137d099c359b8d9e831056ff6f1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c73c96094ce526adeb7c0ad1bd501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407cf6fffb0c4ce608991271070a82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4107a4b386e05402c1c63550fac1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e27ab62f969f81c25f15bdd781f78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617dfc7bd0bc1643cdd46aa4a2dbdf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249514d5acdd02ccf0ca9e9c48f333230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb5035557ca1b14c4ed9b11aa392b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff30859d14342d94ec543ab1824ffeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb434bd755b9ac330a5187e2b611b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1544c5681069d3002b91040d05746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306e0ae25c5c6136d263f7e3271279235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3cbc608901964b3f1bc98a344d83f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7f033e6ec42e0722c5f73b058d44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f50b1bfea72560b534815c6e93576238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2d679640d267d3022e7b4b910534239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a70ddbdec228b917e33daebaed3a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5def6f754994334abf3d2648b7987d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f5553eac86df3fd26ceb94f8ea12a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab47c79ea52a0e7f7a3fec6f2c6d39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86c1b1887e98bf2a5a40282708e92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e85e60779feb42eb87c3b096723e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a69d25c8bb9612ecc1b16e7a356a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f66b7ba2094fe3c38e235da007d861247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e122bed0ba0d2409ec259238c7d3ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16874461473d111dd9269a2c41bf16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa7b0468109c63cc18c0fafdbb451250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d50b162524a90881b911e7eb01b52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c472c6b31b2610d2d146a6ffe418f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc761a6fd4bf9dd0c8fb265ab69c277253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560d25dd24b258995d04cd56203ca1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89f03d93d0fc7b952db586ba80c5c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4629d234e924bd9bd8e78afe806c8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9f59da5bbba9ac9d4787b09c10ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdef5e6a0a17d8e7d2f24f1babda47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c5aafd93079ca22d3274067e1440259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41dfbe334d2065349bb436e813f1b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17138f0a9e1cf523b589df7df797fee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf8c8dbd7ac77d360a54908710532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a8b66ec0c8b659b82e24b7df1d32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ea87abbd26f04e92a5050836803d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1620469fb58baaf4af395582a1375265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008f61c24df28a5362befb8c633b4d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb3a07a96fead46ecc4bebd8176b23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefdf12716409c32745f0eabb1acafb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da984d89144b57298be96882d02b662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4186c532b3f348355a355685a2ef2c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac740d9368f3941428b770d470be99f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee19aaf5aa135da1300c8e43a5079f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4f38a994c93d9432e51500afd501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738a3dbf962cbbf12f32e7663b6b5ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f1aaa12b3dd7a18209a1c2479b356275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1196ceb3b59be2725a8799c4fe09b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cda8a972fb3052e34dd0a4f155b91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115abc145d5876367aed030c79c7d6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a70d8d4b90f14e592b83bbbfddcb59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b54019189bb2619228981304cf93280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116302cda5540c0ead63ec0abe65b003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeedb467d8138c1de858b741116a3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52699a403277557627c7eee504525084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc92cecdca932448d78a0a2efadbdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b644ba4bf47cb695a96a37fd4239f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e26e9dc5e85fe5c26b48d6195d22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37446c70ffba31a7fd16a4a13f90b1ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc739ef2e6eb4c747d2adbe1aec17c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27335e34dece3c85627a028622588c84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc906b4de6fde670abc5ffc2a2409ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129533ba15476d3fcd8af9d3950ffa07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512603b4fe0206cd549825bcd13186b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c219ff2f8b585438e4bce0554eed2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770498f7a77c3b103fb7a54ca5661a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d723e0be397683fcfe49509a3d43a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785c4195dfaf017d7d6d394d87bac1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe8a7e5f1f72aa16fd1a9eedcdbf82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac0b71d7a3b9bef7229147320f8a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17a72a4e9278878c742fd401f19275299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a5981aa7424151d3d96340d97d99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762cb0a9ee94b642aecfa5caa2e3dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1bbd92235581f36f24bcb2aa9407302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a0681729147f47610d30b4910b96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19408205898726ae0f002a62efc876eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342a57c95ceaddcc9fa54d2ef4ab3bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5f9992b42e288faa5abd3a2155d2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ad238fc5c65a6deb0b849d1caff97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328362a86ca0ceee5c983bd0c55ae7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463047916e4a85a0781f41ede36fe25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad009b49047cf6c01d8f08f69adf12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4deeb8287e81faada2f3eb810e0ed6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069850ff6ca23b04240857bdd4bf4fee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0486743da65e31a76847108805189e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81013f3b8c52442a866149ecb753d47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c81b782376a5ff0c64e5e9399d091315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f73e8bf80f4c14ba815a89dbc1c05e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bac66a9dd341eedafe168dbd5570f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102937ef97e358d5702ad00b9e0c245318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f56f79fed0ba42e8156bfa5a269253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c13d4bad0d6d3c88399c7865da8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b2ac596c857b8bce0ca6a7543adff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61591e55860d6d45265b2028974a2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d092c434505aed969b73e240f2517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa41ea86ab8c14fcaae8d9f569e839324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac228fb044be3f20eb61d00ee912db6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c4885998a0cda6ac6d4d281f33b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0568ec68e3b43fefebc9f45f599b640327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed7ec93db8ab7d005d7d063d73f6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5f7eee690528d4f8070833366cff8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba1a40d94108f5b9902c7ff12d3010330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3312df24c9dab7ac42fdf674d9643a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa7e7e87d4ffb02984f242b550d04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd3b87b2ba0a2ef95b213e939c6595333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc41741c7dcaf0a1e21a7d4291ae4b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b0b9def8071fdbe876dd35ef789a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21446698a7ab0d696e6345cbec3a2828336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b2e9895a856273e3589c575a510d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28838e2ab25b232240b1f42f639d6ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78ba0dba3ae8b89c272208350c06ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ca2ac6f59739c2a5fc80b29d65b8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ed1f246dd7937e01321c673ce6486341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eef0277b0ee8c55494530f4fe11d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862fd6d3eb52560c660110706a5975343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80567d0921438c8a25859a58c2d37d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea283d168083e46cca5a14813fd994345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8216a9492cf7c3fb3718d705a51237346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856032b29029fb1bfb4dbe8622ec405e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6732f8b981b74f7a0d5b938325ce07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3e62f5f90a8c5f166285cfcaac83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd72af9ac2ed9d3f69c23ef7a0f8ded350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536ca9d1bb843bc5a134eca4623c7e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26114a06e86b20b82c2807f91b343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb300e1a6e62b68c81a5f23ee9a179b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7e69c3c178dcb4775476c667bb7bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b59798f9ea5a6569d2b40c8f9da376355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3be016847a68f3a3db31a7b73dd9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4eb001505101fdb8136bf6f1fca1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edfe6c69e9935d054f1c20b3f6c6d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c08322945aa7d55b8eef09191e92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfafe3097079282a73664f0c5841fc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08021bbb3dd82c9a8b5b14149a3454361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a8482826682b1e2cf09b348131fb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe76e9f9d6df918584ffbed68774bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03982d4db11eee19046c8668c419a84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e4d8161ef363f32c805abf90c3958365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872334686cb05fba2af202aa9bda225366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a609692a2e3dfbb3963bd7f72a00d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d777913f459c86a0a1dd73aa59b20fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701983caa8b6de1b449fd4c33069f891369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179985240be876c3f7d2fac6278ea5ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b20aaac5a4d1ba11643375a375524371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d5beb4a1c2c08e3aa57a90ac0c7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d00cd7ab3c9cb0efedd0e90372298373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f399c3783ad659ddbd748cdc0e75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2547a072c6e4a7f2945140c7e2e918375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a21e547546ca42cd80cdad69b4f0cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92436243d0cdb59019b4dd41fef5ca39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06f2f66f9ad8976f3e33edbe3b13d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fee2578831682ed0e8a707de33820379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e082b2f37586e0da5091f8fded368380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ed0dc4afcaeddf5e0b5173f17161381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60b725c29552c262f47b7fc2645e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5984614d80b92f428a39c750cadac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ea06b65c910e03210b05b2961b5b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35ba8650a773619b7d8aefb145bdc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32c3b0c14089ab87982f93068b8ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e582aec3781c10857433f7377842417387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ef0a2df35acadb8fc8aeb7ee67f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e11b6f71f922a61f54fd76d72dae3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cdc2fb86dd46b387bacbe765227b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e0367992a8eb4048b650eb54b6bed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cb653c0199632a9aef021f11788cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139c067f38d4a0a8ace976706b8d54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08219517584d6beb72839975d33a398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eecc9ed5ed529d67ba17b4161a20e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea32d69269b0612272d1b0b545f5ee1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03730b63883f59e2eec97fbe19ac496c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cda5c723c1d3153f1981e98201690b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8aad94c160dcace09b5ed30c0981399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c9f9811d12034d40b3d2385f9060b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0cb9599514cee305d2cf42ef6f636401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d9305edc6b82e0bcb5fecc9c8149402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a82db3f34277ec2028cbd02d707c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d8a69116dccbf8a4d2802f25da67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd59d7c56193b4809d4e8627e186a37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e989f6967fd15d29cd1f3724d357dd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacbb13191792b32acac651eab95848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a014fcdcc5222511818c1bf83d3857408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25c39cfa56688ca5cadb3e8a5045fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ec8c42d93d83ef81d0e0288a72d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10426bbe205064f120e7fc1b1166b764411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62307d38ef1ea7c5bf40d74e52e4594412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051de88bda3b47e5ee782c0cd0c1f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6775ade7199f50fc33c198744b4b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2ac168fb3b9b531fea7ca357c202a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3351b7656f7d42b34744c03f9bdbf15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c83fcb352289ff07202ad6287a771417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266450b4d947117bccfc60d3a690bf80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90a092d5eee7dcbe7f3688ae53335419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb5050b8cd976bd155e39ab57edca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517acbd033b37cf528c1c5cbf5261e26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651e2e0e91aa2408bfd107972f22ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f5118277f3307a94b5cc4feffde44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24471ecb6817612c78b7a03d6774e6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b0f263b290fb24e8514659a4c12ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8d52adb38ae19a9b17caafdeb019426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5dace9ae30df73364b3f091eacefa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60b75006a8baac93a11d66feb63fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96a79dff942a560e55aacebe86fa5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68782d566280a837126659f4ab5487b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569e5e28c94f0dc64ef05a28951d16c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f447d9103205b9fce249172151414432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b777a548b669684918c07e24b14f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb22bfda90218193a582955af2d47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4daf124ea042fc012e8bf0bb2d6e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbda4d90d04ea5dc86827d18379282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4b1df95db85ec5fd2cfff9c270861437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6de04489ca39be7be68a63d2a622f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc42f3d02287c2e17e657c0533d14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b6ab973484081c9bd15d1f8c0aabc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3c427a2b0d66d00e6f1e198d9b62f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2c8a0f9134ffee8dbdc46db5c52f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf35502f54cbdf47270c9bc46bcbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01985cb53f535cbdb37f0615eb020b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4d2c2d4ae2313eb77c8654ab563ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2bbf7f2a2fbb988e2a8b61d9ef5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd850ce2fda65c36e8550d6a2d6f7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260adc35b764cf386e2214d4fb954f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5c84dc361fa3bc02ea9efe5646296449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243eeaebb44ded2871449f92877d292450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04010badf5f4a4e13540d1786104db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117dbe1601f1647cc580f7078a4a571452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be02f67f6426b8e4877229a0d7bcb78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f63ef4ccdaaa76c492b16cd32af163454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff654474dd23db67dd7914063dbb1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543e0b7e4d6655c5d88045802dd098456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba3f557d9306565bcb5f282afe9d3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5abb3d5ca58ca5f9b8873502915add458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e30b641a4d1d0635327f7de3e96a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11df54080ca3650a4cb28036cc77aa3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be913d00747c38d4a15a398782454161461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b7045eaabe22eb48fbe3cf9a4bb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac305fdf1fb2c45f5c141702fdbfba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c38f8cefccc52446bd1af85bc4cd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102d6595966469669175416eb5d25d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c92b68fc037888c14a04690c166e78466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b9c23a56e5b816d17e3e4815cee04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa196030702a3710d04defe73e13d7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839ea6f855dae4e4486d7bffe5dbe5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2ba93d1ac077f7d0442d793f6371e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9d1f5124e9dd3eb752e52ad825ef6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e979f73eb2d64d8f4fb5c2479ea4bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6967f73126f9205ac8a1d25d4324473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c75d673dad0dfb2b979ca8093d72ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec012266639b35d88b9a17a2b53b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f267a83e15f7d06374f6620e938481476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4995b9746aba9f7406e9d01e055c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeed1916ea96da85024e8093dc580c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d615d32045b612feb49209665bc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f02c3dfc522f4e03df220a0249e79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5a489ca4483f7e2f3652d9004b9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9b0b43e98d6a50efacf0d3d59fb7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e111595aa78b2378b20555d09579483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f34112aff77938d4176e5964c848484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41ee20576defe554ca4e09cd6a79c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c0e1b6d78fee130ae30bf7a7a025486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec72b9d2bfe63d649a3044ceb874de9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c62824f6b02ee1c2070e96a29281488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112edc758c01e767efef519cdc9c6c94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0adfd2e00e3a4ae4eadf8a6aef2158490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2724caf9a07152b146a014cc6143f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e392f6004f4a85d2f022a98449208492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ea50136e06409882f43d5a50c3ed1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7e95666088ccbdaba9f380f0b9b08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feb41314be20d18ee391361bb2b153495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab77f6a8df9feafb361ad22b1d81f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1593e2bdc62b4fc67403d78288e31b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba60f7ef85785b5c424fbc66b26c0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349dbfd4e094fbdccc242d6634f76f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ecf8c57ca942e02b345c70a700b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439b8be69d86992b82f325765a84c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277de86d82b0763b6acce7c00218d3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b6cd0301b71635f063e8a894280fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97595261ee59ca85744fd99db7b3ee26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c02792604dcc3d1c5c986a23cb8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6abd43a26176d5be3fe51c05eed6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546355d67d048f19af87ad5ecc0d14cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d0d5ff822bd6c08e309527eb1ed7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1a4fe0e31ec88ffa0c2eafe8345f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a43bdcb13150117897fe22a35aabc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc61a3d8e6baea87d819575b1d0c7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790029f9537e6a902dca9ea0e3c027512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726514318d073f40e6f0f736b99eb681513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1d113d1ab00023cce1e1e278225c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38697112e321f4f3cf2bf1c1ce258f84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1ba02e4f962de7743a5f21a54234b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d9ee4c783bd0a78d40495b28ee5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b14779d411cf849192fe67692d3805518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c348564717cae1d307c96fc55fb456519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bb193ccd69c48358f040f1c46bd81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba026e29454200ba6c301fd8b3e8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3339d4dbd59a29b7e4c97f35df7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347061d0cefe21e8e2da3c4a9d44fe06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea9dbbb8ce7d0182984cb643c4bb0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd76857e5e0f1349c4e1fef9b0d8e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d47b88f4921948c027411719a9ef3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e64909f3aee9882b858a112d45b30c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f6e2724aeaa473cf7bb34a93d9588528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3cdb6bfe28130524ddfd4b3f78465529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c2f9e894e3266dd3c30c425bf2e22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5daec009f0db29f8c1193c48546d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b33c096a2d0732f163772c310bf5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b34f702ddcbb59cdae956a54aa63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6623a5731e4db82b9dd0ab7596b86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de533a531d18f0fd9a52cac57cda08e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b142ba6b63871f0bb6b4b5595c0a997536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce760df5f577ebde0589a2df3dd822537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ce9c9e6e0a728badab7c1f584a55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba109b0b8c7f29c98f87730e9591017539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00465017ea90ca4dd49919a68ca9f3a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504224d31307741f903a62b038bd9514541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee343db72243071f162b192f9e3f32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182770efd21ec94c9b73a1b11f3b4e11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb49e86b62b27a938185f2000e9597b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b31d7dc0a42acf8410ecaf502b8d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc90a34fc0d9e6281dac160a418db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66adfbb1e7ca4b3baeb9a0624bf501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a0ba1d126675276af7f521c558ce6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6122e38dc419cad6b38f6d01dc919c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a72cfc1fe5a46adf61fed2c1c5ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae749c58c3e4eb1e3069612e81949d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a55c30c2ac4f3c20afd4ed88b36b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009783e28d939eb75d88264054ded00b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb1f66e56ca187d7eb4d11a0936c8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae94dafcac096cea885b02b815956555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1bee2a9843e637c81a345d0a35f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093239de99f71bc1afaab2f70d0ed23557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac52fe4920d2714f5ebc137bfd0aa00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de26c30715173db49a59d1c8c3bce05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683de2ebecea6298002b291bcbe10e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b90eee742e1643cb83ee0018b3346561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16f1b97e1124f482fb0d7d6096085562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c2f90a6652141ea67e0f7b55b2bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb38623fb2f4c4938576d988b6d17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed07be81294c882352e23976c4863565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77588af28e7bac30ea2c994e50e2b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79296914707b6f87b958c18e7d43bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a65dbd12edd05adf25178c6104da1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd991b8e81d6931b3c62c14815c59b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3419d63741540642b0904a08a1ba2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aa85c7a4383f7c20d1e6539d7ef2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe32410fe00b9800620bea56fe15115572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf242d9101141af4a1bd9bff4446827573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72ff44cfe94cea9fbba5376ef0286f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380fd557420e356d3f751d1bb047945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d720d9f53cfd988131805ae05b2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fe86e39c928264d34d3a878b7b847577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c413ecf492a2d63989dc117ac48e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785628f4777cebc6444a4917739c2ac1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca091a755752f99e68c3e4f1696b89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0adf07ae89fedd0722d32c62162fca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603aa6b8b9927f60086bcbb8d5e4b13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f1f4c9f36e9fa7833a752330b4c67583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e1f9a0fe6115888e4391db55aa1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d287ae9cb7548d413b800686b01d76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96010e6eb731707d7f9d2ed1171a35a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08080a929c0ab4be6126bbb878a077a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f205dfed7e32b42f59ae2cc1645abb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b4481d5f62e80e822ec1333fb5be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be5cfc36e1081670d75503c4e985d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4c53f78d51da092ed92936cf1fef6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb6e4377163b0be183ccc73ffdabb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190947459bf42cd7cc25816a5cb0666593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d63e40536a1e7a4a88755777d821594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c727bbf72a4f401c6a8a14c0ca02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b4f40dc76e88d6a0da19f90479a2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7556339899e1846ed1df02fdd56761597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d908d78b9a0de7ab7dced7ba057e68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb02ba715dd41e896cfe18ab89e2b3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8da00823eb1e8b133984f19a7c564600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3498ef5535803891573df3671d5e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04f820fd4f043780d99b24a7241e01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b266a7a327ed3d0c30c8b4c6328158603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802393d7207e0c59a009d4dacf0516604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec2e78aaaed67daff7e6cc8330319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd292fa81fea902ca7ba3d104d61e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc291abb7e32fbfd11c9561fdf44e7de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00f6106f706a490f4f6cec619fa3cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa84e6c5a9c4ab5b66ff79bce798c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0c72b9ec5dfef795ae8232d7b20a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9c7ab1c42487c20474a427f011ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64253ba9a46c42473030cfd3df04af75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1800338d6a83788b052c7869787471613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4353f4085c60765b56031ef8a07b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b73e4b55a2c33fc50f596118e8f17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07cc3ce423b69faa08bb1e7ccd2977616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f016968c4721d07e9d3020f7763c74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06405097d590e85b514d37425066a66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663cbc13297c3dc3f3fec13d4b396a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fb1bc01332d9bc0d13b6e5abfe465620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f3a4325f54ce436ffaab5d0e0e852621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a321c50c29449be5f9cf679e4c40f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b0dca1f9de5351e9732ee0a9eb7ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a4f82d91694cb8aa7c701f551db2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448940dfd2bae81c83e1a3d27b3a92e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8175f5e2d5f7c763cd3baf2b459e322626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68469434479fd34af1fd9487982b1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eaca44623ca94158898cab9ec5ae0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d1c0022b7ed478f137991f1cfa513629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec5fbd4b29d06224dc3dc0f276bcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14af036d84e08cc5a2c8f758e50480631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e1c28ec63f52cdef2f4dc127c127632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa02216de521a5e91f25cc25e786ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f730c44ef32f4321c332b42b6f4d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20798c57bfe75ea1dc69f9b5ce432635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f437c1c2be7803492e2b0cb6d265636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575d88b9b1e4da9d066eb0adaf749dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8d289cbf79fa813785c499c8f0c73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2d2d38056a03a5a9748a5bd02865b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06663ff0904ac05e353f87932f269285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfcbae9e4d15ef379571ae9c42d60c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019909df46fcabefb05a2e89be6be4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490c47358447e9217677e49df0dd63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb1373e490d2ded8dbb6934fb44908644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4739a860daa213289f3dfcea02380645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a49d87f6207d77d9d4013cedffea7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fec2715c3c50b1271d20dcc0ccecb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42285c6a96decefa2fd00de018f28b78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb5db461fd4842a63dbef21adf0b82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69007595f2d0f41793d074a2049856650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c11ca4babd52119dc125f31c3b43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327bc5d3ceaca989ce53a73d2c7dd4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894beced6f8f21d496b037fa7791d6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7e4292f00949d83b40f8de8d57b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afb530f476f3111013ff4cfe46a38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3662acfaae2620d3707eec8b882d12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7289bdc49e4b147063b1330025807657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fd9c507a16810aa54af9f2ef8fc90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ddf20b1089618227ffa5701c92a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146320b9f3fedcb6479ec298ab2f402660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063bf6b644f8472e6ba8f25a113b76d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c737a0d048e080f6cb3f2e2e05e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e1ec324d8bf3a1b9bf07c61380f55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09e3d69daa5da904d083efbc2ba74e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a63af1faaf6652c1f7b5254f939332665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92d9db12525a25506fe2dce98a99ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34aa735ea73bec686c41abd15cbe0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667dd5da945c88ba370d28667abbf1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e48e1cdc93e8ac28075122b756e9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb634b5a2c4e69b095178669f56ff0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d79486a5f325ac81b9d2347df0b84d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f4a9ba926bd744e74382c17ab1267672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfaeb1712bd5f7457ce9cd95fea1b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826f75964ca202d977ed52f4fc666fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d473e7e900fa632d5d8d38cbb696e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b09ce14801c6d15f92139f580965b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efe48c5a6c4c63d808a2659a8c339677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4762a56de501c0ad9d92a7dfae99826678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cc78f02629d6569daf09f14632a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d704bc309ae7b53a4d8a31969751c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9475f4d6e50f309733a7a532df84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc5b5109a69aa5dba2bb9ba5be427682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfafa58938bfd048f2b290e0ce00052683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87926688ba4037bf6f184d1ad7f4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9f4c0758227ea790d0df706cf30b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc352fbbef7b2567e2712f5bc4a4e505686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf86d42b2d38d5817a00671142d46e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2c1eaceba971ad8fd1d8d25cdf32b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3593e1431a94481863aba30aba7d63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8b3523a6d9736a798ba25f9fb6519690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ad701ec5534f7a7f5f0e8ff6c4da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f9a782c7f3ffe80e72dc903df90a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a50fa2f5d452f2b6cd253b28141ceb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d991d3fd156bbdd568b6dc14a2d1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6388fb2c43af2d2eaeaecad641ab5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c336340663a5267ff76ed9c553820696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6412693f909cc32a77eb72b4e119d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf470d2b651043bd0c4f679b9208a81f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94758a4a33976a6234a0998f78ffb0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012650350f737acbd3c4b5126455aacc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccf4574ac5d344d4d8bee5d06d9e43701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3c3101a08592c8789a33e294a3d35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afb7b68ba8bf4609662b0736765369703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70781f18ce2b89975df69c4dcb4e69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341b692b7a7bd226097707fb1575255705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b0534bd95146188deb49ebb301ff6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19496e3aaef2098b80e251505337c15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28fb6cca2a170a8057875759da0c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff90ac45da8f7c48d11c665d6ec2407709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159d2bb080cbaf272f46c671180a5de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f2777c28d410ec15b4ba195c9639e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e6b29e739100a0559183116c1f7e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f4591fd51265c5213f0a8ba22b38e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b10c75ce6cd69a76176b67e6b49b9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d5362428ca801281b5fc9ed41108f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58744dafef9c328fa7f66e5997de76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07dd34eea746b6cce1dd8b312e4d41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407bc25f447c38df259f5e491ec2171718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207152b7557a0e512792d01f2434cf5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc526aab2bc00102acd310ee77edc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d441d3891ee6254012a322456e561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5af895dd78921e4b4261b399ffe40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d9c4b3383e1e9bd158a15853e549e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdecf2ee791e3992d4749ed227e2a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90155ce82c25267f3c3bd09f31129d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b26eb334e711f0b92a2fee8bca275726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86927f8ee307fb5e9739c1246de5db1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1fb253bea273102f76e8dc826d2f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41c87a7f53ca6797600f8291a402e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad75aeae47a7b49e12ab0f595eacc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caa3af43213e21a6d67ef101e50c64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03a333de5839b79fb5ee0484d51157732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b856e64244aff3ce7d4362bb00fcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa379489561d14848afc2776f5f04b58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee6dbe29328b11734303c124a1b41c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1747b93caef6c90410fab8a84b971736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd60634487c4081046f0e670fccb6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae87ba8628f5864733ea632f5b2272738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156f3853bc5752c49b5ea25ece3571739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393031fab9781e0a2c829b4ad8e8cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bbfeae4038cd0109d9579bc1c16a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9769bad6a4c6cee5d302c63d99d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975221094dbc8fafd539681eb9a03ecd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d0cb3ded265bdc9a019249cd8c407744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a381d1a1d0e020d18da0a40b85ea5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb38cdd59081b249e63885bf737d45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acfb0c5757c316b1ab9ab813f5c7e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742933163a55e713a2fa0d913ba98bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1533853142900a11f51e4e244b860749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e44e097a25ed75d66378c0365a75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba64b8d21b3f4cbe83b03fbc4fda0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343ea3788d7802b2dfe0de5aaa46261752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effe2fe499def39998ef6c8d1b64291753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eee204a13311b5cd5b7daf62b9665754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b92299acefb03820c82db7924458755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d138137b741a93d2a3cb3ad9c9a59d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c8250f0e9d88f98c23ec86c88b5db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec70caadd1400309280725d01fe29f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396bcb8e2d5d617e18745f1ac00dc9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108917468b53cfb754fdc82def6cd195760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe3c3efed3233dbdee8a71fe54eff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269630d726b519ed37b7adf0f20d445762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f641fb026f9f43e8040b1e5f969cfb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa2733e0056895bfddee3f571555f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a377985fa58bdc47d2036e0cd72e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3bbc67d4d3e4a07335cba3cf09d33766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a89f8df3095698905ca8caf225ecb5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>