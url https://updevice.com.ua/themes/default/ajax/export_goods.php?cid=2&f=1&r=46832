--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92a30ae1e4d5d566aa2e2dee1b05c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c41536b3d076c927ca027f8cd71222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f4eaa20579b1217723d301b95f093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f051a00298ce487b91a1546fb6bad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69038bb109fff0b7675d7140ec04bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef281108fa2581ac02b4a9b0770d2236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593adc4604bfe31c6b34a373f55809297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820921a8b3700d92bae361e117d31e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac802b891158a8d8693e2ee6d65ced59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73650ccdf78fc7db12f79080f57ac8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cc8e058dbbbbbaee9193e57f89f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9435898be8a348910acd9bef76dd9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46421d55fad0a0304586691565ed513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e8dde0bc3e5ca1ae6fa34f715c1be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3df6c6be3dce7fe5acf6ffefaee1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92e4f3df33a3a3ac9b90ed90381c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c59a62eb69dd3f1415a61334466017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40761d7e69a92da075ee70400a2ff618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168fb663e00661bac3239617db963c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf38f830905f1f12d3e8eb4461bc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164576328b31f1937a8b083fd47ee03d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a1457abf833693be5c49b8f00290c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6855874782df8bd9e7fcc1596b02823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3730dfb3a8060da7119d7cedccc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fa756cbf61ff19ef063922a06c00c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd77938b1a917c10d859372ff6635226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a367ff057bb59481dfd07dabb73d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f42f595c175ab86c7a14d73c9ebb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667a8eb0b1a1d3aaadfe398d5afb17c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a830da44ac7c0b6eef5ef81691a3f7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6a032657925a93d9d0e4ab9775a5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039eab7c539a1cb3035d676f35d383d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea8c16248d1f704a038b7a748af3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6b84c0ec1527deced3a66b70bbdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174edd704fef8300f56135fff8681635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047180893a94c903497743d8cdb94b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0b21838547e7d296dc8b07133b1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd156d3a81ec0c846d05420fb0536d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f850e749297bcf7492b9b73da3dd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4290fbea0c2c6d9833ee5daf1cb8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628dd79c91f91bd02877bd1477ce9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c88ac564908a179bf75f7a84d273742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73221b6a5f5a71e71940ca11ea305f9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6086a0ab89bdd9d04731cd34b81f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029cd9bc6841e8769d6fd0fb869371545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53603644e80685eaa8cb05e7d2cdddb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adea80efa377b71780e8f135f8681f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0a2e97dc4fec3f61815df2fa1faa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09682177fb9024a3c7f2dd351e52ce249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274200eae394a3d7560bcd221471ecf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049d1f97ed04b06eaabc56b98d70a3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753be5951c933231ad4601d6a67fe2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00634c453f50692b64d15dc0066f6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c42dd2836d0e0a60e4f8953d751754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498804081b78af571cccc203e50b0a9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bfa190a2b7e85636b0ba735b9024556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63319560f6bd0b876eed50ecd825e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903abce6250edb8ccb6d8edbb21a5c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197139c5e17084b5382b29269f15a2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69c0382bcf4abbca74e74f5ebc9a3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094807f4ab05eb2ee9862da7f9a1645961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a2001e6ef258008816a461e16c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9dc6bc0094a4633ee9f101a8d7eab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b854fab6ec84f52e2e94b04a8a6b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de1a21a4ad180474eea6e18b1368565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a646dc1bea53207809a7d8342d1c43b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745363be2b7e89a9bdcbc70efcfe38df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835122c24628af79d4cee532bda3edff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b1b1348e09617bae3620471bf1a0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a150f80074a68fdc7ff8b1aefed092670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222dec66bd25e68cecaf151b5d1baf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c40ff043598ef43a223d8b56405f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c3a694c972a76dabece1ee48d21173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa48348c44fdb8a8705ca61b08d363d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737f2e0d2c578bfa693f53f5b30d0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41eb26bfc9284e988216efe54facd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8452cb185498c3140714dc45ce755877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0d170debc77203e9fd870920e4baf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737216c6442f8d4471eefaa8407faac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec888568818b92d6a1224394003c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715305f6e81290f16493f5d88a5333781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3283a26789c8d80f431857d331de4d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027159f0dc24d30c17dcada44f2d96783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1148128ac988a28e9d74226c2e52b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67717b7aa16732cb3e47b6d9dc3edd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edca446fcd82b2ae2d7d304cc583986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be635162f003867d8e74b9dd5be96bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda02e1243e342d07f122eb85b9c31988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6fef4f97abcd80ebd8429f98712e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffaf363502a7b8ee6c7f42dc494d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684d07ad1cffc0934f92e98105f8f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c7a5c0d099ea4c36bfec53fd719a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d31394d390f98c672f21f6ab92c6b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003978f2c5440330750944b21c0a28594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930a28b5cd77a9d61d1bfc72ed3088695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d7b35f9a987665a3b1f6fc528e97c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2dd3e6e590c40ff1e5a335d78c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea116d34f311287121a859e4b048c8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a1d08b95ef70ea14c5d2c970e9ef899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f75fda681554e7ee32260b9abfea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c4dde140599c650a52283ba61cb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0c01ca7b77dcb5beba01ed176ef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa91e2d143a9872f69f4f24d5ea0cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55832f7f2d097bc31f2bf39c069546e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2f8394c0db57fa4e4e9c9a244305105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a683b99bf3ae56ea0b85ba95e0de0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fac503490886dca0f45928645e897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c146008ae7c48a3d0ab87cff734eb0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057040ae47d495280eb2cdd2b979cdc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753675797ae5ad0351ce67e3f8622906110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e52e1a4bfef61ad86fcceaaf3259e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e2c01517598ab595941987baf5aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0dc146dee11deab3432c60ce12128113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b5c3c093622d7fe9f10d7f6526a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cd856743fb9671d6274b2ce46cde3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c8fa092f56ec76cbbd1242a42755116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345310e574c4df2b2ec9c7801b558d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28327fe818939ca67817a3fd7ec6b64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad95026624d77beb7c8392f85e2f18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41173e60d77b7e69d87f01e28abf0702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f988b31c5872206ecf0462e398460db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f0445007e66448fee2abaf902fd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b94d602b3832cd4701ac7df969c08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481bf97550dbc32c81befbd582f822124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3a01830995c2f0746be5de684a891125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6892314030952075422bf905bcc0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d3894985c80d8ab46a7bef7dc812127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bd8ceaf2a5d07e31cb0e8261ac209128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5cc594092999f7abf14b228b6d595129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95a7b6923c09fed4699a6666a1ae6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6e3db8a1b3acda8c69511e369dc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c92a539082bfdd29dd3c9d8e81bb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ab07b56d47cf434e9ec56fc8d3bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56fdded070d5e8525a32bf126a91a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d5de0aa27785d150144028c48337135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba05722ed33c8913e704630e3bdfab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f6065b73736289d6711132a1359e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a84dfff0cef86076168e0967cfb2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b1286b5641ea1530c6cbe636f3511139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb696d57ae8a1c73175137ea107aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb9526e135359aa6b562c875ef544141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd0f0a5d9008681340914ccd26822d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b0d75bf220ee112daa6f11a39239c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae99b40b0ed0fefab47e3445b5a5704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62d959b3e6399c0dd8ae0538ab843a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45973e8b4e33db465d10ca1665d352146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8bd1adeac2e8bc3a264f40f51113f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b77b4b022d82cd7d7aba5eaa1d14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a608d233b489bd32636d0a3e9f80ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907b07a0d1407df8d651aec3a38c67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54b2016a2bb594d907522b0dea7a8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf371eeb22f058a7ab639d52cc61309152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ba50300e72897802a2eef1c20236153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6441c959b783d2b895fc4aee65ddc36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c0d6b7f02f59a40837618bf24648b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95eb4f91f7579e14eb142dda8ec2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0569e4184c062a019db887ef04084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa768642c3bc468d902ec22bd0c4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71140548c0587a97d1849733dfb3b0f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cfb476d5ed0c870ab38ff5a4e39b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4483a11bc9ef37dc86be0d7e8efb3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6707c98cbe9b6125569a52ba0f9cb0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79b7d8c35b8ae52aa2c78d12a7f45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d547c489155f099118ed4dcfd7efe7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5824cde85537d0598f214099a78c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06cecbcbc9937dac68a407365ac068166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdff52ef6e7f6d8c4ec337bdf50a75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e160b234e8ca53d27e845e2f1f4f15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb20fb25ea55a2ebd5c924c87abf6ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eba591c420c448499147d570d6206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9e523b2a5771b701b86436df04ded171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fd47051829d2bad307c585039485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e05163ad92646c02327eb3b55763173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88759f5a85a43c166f814b98cd8e66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717691604c6596ca6199ab8cefe942fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ac37db2d43638516c0a29bab3ab1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e1645be290d161fb1d880b54b401177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386cccd4133abab4b7f357a5e2a5d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3293d01cfadff116641252f8c5e0e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f2aa14b48d02af96a7bbe0f6d3256180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80c9a2ca609a55c7df6081d857231f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2bbcb453bbf2a63a2e953cf1af5e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce3f7f9956ebc5a2904e8a643156d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c95f7466308ca771ee416f13fb826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690662880b5ad0473294e9f14ae3254185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87559255c190c255eb40caf9044dd9f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7b2db09fff19f986f86191358c4e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44444ccd168021ff80e78e5b8a4e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21509bc34aa813a8d3dde2b4a331bf10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58020a4499932ca2c5ac5e3b9aaf1cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc4c13efe258b4b26cc5f3fdda1b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60d80c8ca85b5a56c8cf20400aad7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0475632aa12062415d1482244c427193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839611825528d047e7c4d6871488d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e733a49f02ad91e519677c56b17d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7702605e5d55ad05301446f45e8c8b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1b3b00ad4efc9356349ada26b9875197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dd114fd2ba6c65064367b03ec820d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb27ae77069a8b64fd77be496f2c0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968bad4ee83d29b93c8be46e6c4dde0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a899780212fd818e772faa8cf1a842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a981c49c75a4121b61f9f14f4ec5a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed5454510fd69d8438aa15de2926f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ef177e941aabbe036b85bafd3c33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9bc592437d5b5f23e3f87e3f9a437205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c9e32d69117059926ce77a814d80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73183646008062d620aef577856f35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f0de4dc9862da0da97cb61c77eea8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266fe83bd962d82e332eeba8a86b139209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a6616495a464c32e184c600b1bc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b19f2133668f6cd4cda9bbbc2fae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660bdd2a84093cf15663088f7b5aadc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e6cf64484979a73e572861e6f4c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721e858a9950e93efa448ad6d7aa00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c29c2d8e02d237e45ac5dd9fa9b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa9bf7ddd1fe094f29a5564814395c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fae829d355d43bf0e46b621c169d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f34b3166efe81f8f9da77f770abe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7416e134252c55462551ec6efaff1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf15b04b17c358b2716ff7d545d903220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c94e96015265b748df25c167738db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b1fd726c732bdfbcf954e3d70ee0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd82e812486d660a3ccb60d213dbb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf88782e50d0c25e92b52c4b6a3bf73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2996fd151cc391fbf02b83419523d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02fffcd04473d1044f7b5a80e771c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35b86dbad5973ddd29e63f12bd8f8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677d9d80e69c388645aec78933d686f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e30be5bee6bc05d2c2e3f380b14249229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557da7875c8e19794580c4435fde1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a4fdf7c8ead5be215719d713c7c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8c8c3858b9b02c2d29ff80cb58eab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b364693a6c7f1d7de5317bb87c6675233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1347611ae1a211b67d443b34215fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71beb39cd28b16a27de451cc9ce623f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e201ad36917773c0c63f757fba71e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608ad599288adefde9e608335023de8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196b9643ab04f82c406564bb19a4563238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a58043d3b18119c1b518afbde0a7d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c111c9bafb0b82af6319e0bcc90c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a19be4f10a83b21e8146255484c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27936bdf798077c39e13f82f6c8eac19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ffe2b181d9cd1629b3974ff2e255d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e82400e78b5677b0818e7ac7adaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a14ae6eb519c7a986c2c0df2b78ed4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ecf8634dc73510cc7c08935bba7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c5433e09baf57cd2db96f88cfcac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25704f4a29e3e50b0c4bd21dad3f30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe344f3c28247b2c452b09cfeb2087d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976afb352fc11ea9b201abf9200280d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3be432cfd7a6a12e717378f4919ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9105cf3d20e49b5bea068beeeb5c69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c7de8744b0b71fa41baebff06980253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824115c2a1a87493d81cd0eaeb1ca70a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47242ae532ad8f38545b7efae739b91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163410752de94596d395a3a0c7b05ff7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff39156ec32cd7d179229350ba5336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99172e1f5e9ac4a6e5cf3c213fccd78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ef9b57161614eb62eb80302416d2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c097545937609ce40f4ac31614cc49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce69bd4be5284bf534b2f18be0a85c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce165973699e419edf1d9f104604a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce6c6e66db55071dfa604e16951709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f49d907bdaf43d0ccbd473890f35a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b70f70ad9392da659595b7cd8862265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfceb4722a8fded8abbb7cf2e800eac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596b9a14daf82c21455676405397f1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331925854f31b9cbdfb50f60820d59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1188c3559729c6ce9ef5ecc57b140269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cee12691d4b56c0edd35d318381a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d58171266f07bf8450829eb7bd47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc71273b99afa6d843f5edafd1fe39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614e55f73d9e44c829366f5409251f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8b82cd3316786fa0978186a1ad49f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74886c5a4468c5b4da223a4174621d47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085042a4daa8bf0d465510cc121227276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37eec6b864c43b998f02ed50ec3512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9fe8c0275ef873a29ba112503ae63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68d7129f2d51675c8e9df00a212f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648248331c6caf46df01cabe08333eb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f5ab0e84919a012aef46367980eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034816b07dbe6bdd47678a102f0652a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171810771a7231513cb3ad923caa25b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6586d8c08170ed751f70a614cdcacb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea052336418e4c135604316ebf74d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafa95fbabe830430c4fc4a0313097286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51247cbfd5b425c2df53e7b1754ffd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dd6b98c25641c9862b5f71a4af77d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87410d3f59f2dbccdabc6abaf235a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c5f9941e64c804d08eef1bcfc74f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30740e19318cbb4b31d5bde58ea7312291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e2e600924b35c1644d44eb2d80ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1decda3f120877a107a9e1cfc28e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88460932a57675748701b0b91018126d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b95f7e5f10d4e6cb0d700b9622a58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f749e1368239d09296ec4cfe813c10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e728c630c6e8185b50e40e0b41faf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083129bbb7280a13dccedbf05843b788298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748c1063e21445eb97b8e44b141fb74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37871c71663cdb92d8ea26a59db7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0efb2ec6470ce072e70b27f25ddcfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b662af0eef0bbf4916e2d4ef66b9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb802693d7128ec7a363ec2ccb84968303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bec311a20f5d58b0cec85bb624af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ec46d51e1f0c2a632d66edf8afd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dccfde49a957a82d9d8a32c920a6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397783f8d73b49039a25f996b7fffc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9e0c7a197f94d27a4f9d6304572e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443bac27c86a0898e20a4b18e43035309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b08d5c9286e31e1ac2dfeb546c5304310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc523f6cf74493ac669a0b603e10881311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc9d4ed5c3741a07f547d6924c4bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d49e6d58797be841cca19e0f7f705f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6080b7ed2970b432e30b841e553a52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba67d7acc1602154884f9b7ea7fe81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0d200affe418e60f7b9d15dfabe47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12274bc6609b37be75047d712cb3a8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d4a1823b2c76f49bf80d5f7445ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c476279215983ed4b666a8ff8b142319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218ddb35816215a1747e70537ff50ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67439de00027289b4555f94d746a80a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de05755d4530ac52f0d5f0b74ef3d5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868453b320eb0a7b6b1480380f4eb70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1b140b2cff43ff97440084966712e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df1476b976b7adea25da331f99d657325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4404973df32c9325090ce97532f08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604d5bc18f40cc9042dd242922d62e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64993223896d6249069377813c58ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588f92b1ac54f986356aadbad4308d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98600fcd8f2dc67b9bfdb96d6d6fef51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a74e6abf68b2165fc9084a87671d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c607d2e0f57669feda2da8317ab0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433413b524c45cfcae91e864dd65a91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752df564cd6cb3bf4ad8b597447b9fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea359bbdeeb9928e4bd7cda8ead7905335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de689519a1a79b0efe1b1cdc3d9dee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c1ced2612bddbc9cc894621a434cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd15311b249eef6a5492c476806b23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b203354ca5e730724a92078b9c433339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54990c759d9834fba9f76af1b3433e6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72732ea4ad1f630ae796a343db4090b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cae38965f1b7dd3e2cda3efd2d7ace342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c55b38fc33eef3a81e3ff07df8eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a972d726301e6b8d923cdb2b4e4984d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d55af7276c13cbf60cf6644e8354345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519efac9d56a00760ca595f37d46d97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af04bd93ca9058e5f159d1ab84bd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a0136644f6ac02ba71cc654c8fa2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ce120c645f035ac5786ccfbb6a74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9f3255a1feb0cc6c20514123c040350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaf84939a443acc824fc4856ac4e8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db99baf7ee888d561cbca374c68b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84651c01a5eb61aa4c19dc3e5b2741a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c5526da0b0e56350f70796f9d60b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393afd065420a8e9c24c1ee3ad609b1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac645895d53e169d8270fcf826a37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c497bd82fb3e5456fc5b4611528340357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d949697f961351b728155c17300a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea05a68e1996680393c149c4e29bc85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b9cb3c58252b060a05d8d87aaed95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47c768156c5799a2daf3f3a0aa8d87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09991072c1d06dedc023073ddf101362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb90762bbd82b110cfa3ea1f8bc525363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57f5d6ffd9977c988705ea882e770f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8513000330cb8d2ffe1adb2cdbbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e19744a05d86e9b6bcf2c5963049ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c304cdd25eaa7e39a956ea9300948367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db52de1f632fe444ca729f02654a534368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107cb2a55a1935b03b501de0f87244f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824d79563a1748a0e8fbd2f5294948370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a03a91cd9583f177216ebd9a575cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd86a46fc7ba65610b44b3e1c8b944372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60069223c689bc6a1db1ff1b4bf91f80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3eaaa40aa59012bda7f01f03dac90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796376e5c60bc441bf02e97e359cd6fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02c1fe034bad2ebf151cefc578181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30bdf7a754c889c1e8d57c92c9ebb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f7cc5405368550a729241b9be784378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f587858ffdd90d03ce1f4095223e22d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c406c0b0f09eaa213a93393a285d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f9734e9087a635f3dcc8505365eb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410987472ca92241276c96dbf19ec44c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ea88e04b189c42cda430fb36783c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889cb401039d0777244f2011d8f9c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b94234da6360986d710d815c7b5f5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ccc967571cb134888ba176907e7e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228ba6d5998fd1c49bc4b6cdda5564387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9465d41a5584af258804a2cfa778388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1425e9fa7cdba0e10c204c72f517188389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc47c8dcf2e376dfb588f537cd323390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd32cf9faf61f43963d6dec84094bf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7fabe95fc1cfc32c36b02907e3c2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3e0cea0911ccfcbe183e366682e7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cf32da14db753816b6aa946dcc28d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944a715d92d6bb69adf17dbaceef321395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2757f1eb5f376893b59dfef1a5981bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79ec22eb1484a9b37b9a9d6428dc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5518cd0e96f508981828c4682d592398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff7f8c98e3f5787366e2a600b27aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb5b228a6e9810bd4007a51f6f320b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846c4e2df2066ac02712e438047465f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034524083d8153f0b1a89284a8de75d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539fb510602713109fef587a94918a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87499f3bf678dc8d91b89cb73136081f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efded0e433d072fea17894a74daef0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c55b28150bb82c97f07a7b01ae69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e6a77ae94c72f01d6bd6d8b6ecf59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a575ef5207e43e0e4e60ac14ee10fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52938582bfe3f7bbfeb9d07e5f845d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9439bacce8b86a41c1bb8104a439410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb74883481c313afe68dee50348ccd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d27ccc8fdbc78efa25c6be3cc88b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6106e56024679c428272c1eaf903e0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a926448ddaf738da786d280dab7ef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e7320d61dc741a22ef84188a28a30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c13c145ee5e4aa470cfd0fe00ba4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60d55da5b3ec5103f4f85c6d3e1919417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a3059a742322bc1d2ebe5620dfaed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de55fd41077293a6f6613f338ffb4ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da0fedb0600a29198a47fe1160edb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eb40566258596faa938337529f312421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc498c4b2262a5455a5075a514db32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50016b7285adc998536a39f4fda91016423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5574320c93e65920e1beaf4f4c9e8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a0a836005ec79aacaf59982b549fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90100c5674c343dea0e7f6781dd676426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a4e97cbf732c228cc709ea8b94ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337553f8740bf73371af2b794cb26e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aedbea96af488a78f02b5aa5d753d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34af0a9ba2cf43597223aea361f80b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ddbde51985f559304a84f62e643e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f3b93c088f4ce4601e8e4bef45e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202d8a180ebb3ca381956b557d47fc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dd4c7212177f2d2d652bbd8bc63d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d93cd879ea07c24aadd69df65c0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914cee45487171c2b2e1338f6c6b6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7ee9a0582246b921587b2d80390f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ddbc3cb172ca1014961525f27da68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3035d19353e00696d5af7535a203a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f76b25104a4d79ff48f93d5a902f1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176403a03bd55147b0d4c0f47309a4ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86da49cad16e600218cae97e968e5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a43fe8f48daef7681e13ce4eaf7fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab01a0914ee544ad6eeb19710080ed9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1efc6b5ebcc18fd12ef96d3aa072cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357ab064c0a6257a094385bba0ddede446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941865e3afae35e0c3c49df6501f78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d13ec159c576330bae55f15b559c80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef526027f49a4e313435c749cf1bd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8ec6e793a4e004194ac13b41f0639450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab35d820c6cd221ad10ddb01049c08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a924debc960f2887a387b711f6b6079452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d2851d24ee912ccc120692abb3649453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9216b1eaa7735e6b61ed41ec4f45d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fe82c199c3376df884c9762722246455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410117dad108a9538e2fc47bd0aa2ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05911ae4d2e15be1409aabd8ec28fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68310aab4e10076146e48d42ff8c6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d487da33483375e736246d442d2fcce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb66d7f1d825005b17369c25e41872460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a6e2b334584ba6a9127b91cb41833461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e2059cddab7c7bd2d572020aee6b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e34757b2da822206476b8f4775d44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d258e3426901d5e17893e7c105f0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46772eccaf7faae8007b32e0b94f61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d5fb4f33027cc9a9541c2717f429b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65396ec4fbcd3c90615312eaf7ea6bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09251bf1856394ec82f1a55d025cf90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d51755cc571d6d002306f03b880b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231bf6262e46e31bc31e197608b8e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0822f17af7e271ee9bcb36f4c6e048471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442d6c29d23f46f2868bfd2015e709472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ac270c81bb0f09422907e94bea3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509904a20190319f2777a781c03676474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3e4ef9fbfaa5716ebc2117b3961eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e96d2f2d4d06ff7e5153fbb0f372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a466d617429a3d85c2ee18d8c9b7018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40ea2f1ed945bb55c78328127241e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff69e7ce136b21a04db86750453f64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ca7dd88c3651a89c10d59e1b407f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d227c9a4d78832ff5f6c43a1088e5ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75f1c59dfc36d45870471195f85f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa7502bd5a79c9cc88630f13a671f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9a06eb8bc5a3dca7e5dbeeb1f914484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80136068dec1364c9dbed5d20aa1c6d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d9767726af5b443dd0914182a8ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebd58c74a051c11d8bff55957932fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99312338134c40d75aaf72638cd3419488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6113aef32432f9a11ddb0f96fae5591489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3916244a1f446f5ab13ab6dc899811490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d77e22aada9852333b1805f924b5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bb76bf98c96f9d6eea0e0f5ff9475492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135973bb8e95a760a9320aad47ac5e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219760dd358e56f8a154a7409d105d0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a28b05ce4579ad42f93dc2798c8c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ee5e5c29afac8dc2bc4bfa64e07a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0915710c09a176a1cee046c319fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f4923b8ff7212cf3d2b6e3404b41e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76f61e1183b9733ce8d48a8c5645fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47afc045dbddbdba13179971da879500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa061a9fcca9f1c874cdbc40c10d948501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de021b70181239a3ae5cb489dd2c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736737f6e92a6c3e6296a24a95709a12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b46e0eeb0eda823704b7ac16a36b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3fe062568c80b2f094eede7e71715505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceeead61da2ad7c57354284fdd637d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80418dfe58073c6f2c1e4a9588c2ff69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c32764d1b92f9d29852ba685eb080508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26658e4bd9189fac1a8fb02377bab92f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da396aeaa4f6bbd05eb2cff3d5b2156e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625887df7de6de41f98e4a9c3e524fcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351332f06e734a9f51cb0957134e4c53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458c465d9cc4d9613889b5d9842cfd1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f2f36ba733d0dbbcd2a586dc6aad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2b645be87001e90743d6bd7f6c6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c890129460ccbeb1817168f869c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59763de3beaada1f2235e3e8e11c7eb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe83e07a892288d1f2ab920e5a4ba1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a3666889df95ccef765d0ef4e3cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4a680e30b8bcb3fdf0b465414fcb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8cebc9299d4e485c964888ae9852521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86800f162ac85aa662e687f88b484d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49cbf53c97867918b74fcc898d7dbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606a9197579c2790ef194a8c38122a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c17e0d1e9fe60b233b920dfd762d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26116e5cf96eacdf15e6bd07e0632c92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058388ae5334e9267bc8d799ba34b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4648bf3ada72dd0a9615974795b4e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46056ad0ff3c28f6c05afc27203105529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e80affa86128eb6b624dd9253bf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a9d0f39440819ad97e91beaa2678531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9d5362d1d6b290d9473fe09456a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ee5079ecc59dd85031d48f12e7660533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c3603ebe00dee39bc6b54b54bc95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1702c641bf9364c7a2d450ae54b01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7921e08275b0fa15fdfb9e08fbc8424536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e787dc76444e5f7546da7691f6ff92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf8ee33a9e73d4a301cc3f889584cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3db6233e36eb4787ab7d27f1ca0b40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f9bc3ee9032153e66f2e5a2cccc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa7aa0198c62595b2a54b11392944b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c19b1669ebb330ed86f8773ba669542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291c620eb2adcda6935cf13fd9193e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b262c7c14a5972635d5154d1d3cd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550080edbab2c15656fa91ec79fee74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93ecd07570b7b20fa89aa1c1eddd06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7fabb66b5c1a85d1ee0ddce5b01e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60179dcb9dcc69e21d0ca08f61c5fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdeffe1b516fdd96e1de8209785b5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5a6b0778516007c7957bc2d7de67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea039e2080d9152d667ab20fded8bf2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e01b870f33915da33f3ca7174608552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd47b6943767a248d35b60d1b78da10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09daa7b957cba3caf3af1c66588e3b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e06688304128b170bdfe9ed96ad4f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54046efc6ef8f932e151628f3e65b9fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bce3fa8c2b8aa4defd23637a8f64c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f225c4b60b2bea0db54e572e47c21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ecf2b2341cfb04cb7426e00f98ca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e0c507d770df89bce5396e33ab0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d739f4502bd31e314b8ebd092877b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a570b50acd1e978c5d57a6696fdc9b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401adaf6bd44909a1589d201544334d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b33e23e084a5a6792ad20329227a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b410de2c3a20f6f3941e16f4a74eb35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f4b8bf6eb2da3834955f6be4f5cae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513bc7be3cadc4c1530f933df4ca414567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc33b2285739c016efb3edc5e27f2c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4779c4b7b5f7c4fc22fca6e23b4954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dee6ba37b39b5bc4642ceda3742379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7938c6ac20fbd70f85b673ec5b36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adf7b7790b7ad003d8957d98ed7634572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39aa5244dc940789ee36674a85b6c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802038a964aa16599123b27b9fe29570574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efda78d0c7343d0ec8af442eff22d67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f000f97617209bbc2c34a92485473576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a5349a7a3b10caeae8f5a1b5be7f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97affa60aeaab9d0f200777eb8dd62578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7378fa43243e5be0b0ce04ef5b3d878579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c67425fd3f7ffa344680e6f7a85693580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee305991b939fa8c2df2f5cec26ba3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479722ced0bf4717dfdf0c685c737f84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd3194a9e0cc1f6d3f09ded05b9d68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9867320b0e1ce8db2027eb1d54b46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a21116a7f0f0173b0451441854aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee903c0ab08165d54f1b245498df248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bfb18c6e3904d5f89d4d5ff29d92d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc424051487a0e122f7a99d7f8a30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ee8fe98c11e79bfc7d7dffafdde0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e3bc511f347439a227f8b3b1fc39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ffb7c78fef58b67de5fc9b6155805591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c69d7f79d23e98b7af1765b115ee9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b888e2537ed496b984e13e1d6d85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d41116d8a128fb715278e9b6b7ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a255ff66f5c3bca37bd29e122c6bc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528acff0671f2ee3d2ed111ee9c6e86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd40f72b3536c6b506a19df7adb67c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ea76117f03d621fa79e1ad89ac9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee69fc513709618512fb7b3db88aa1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e289e4a43ecd0a94d471fefc0737da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bba2622edcff78da206aab77ad541c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b87fb6ebbb16b54e20eaae15aa74b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df775fa3ecbffe6556b2a4aae41a5f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889fbb0ad2482c704e5c5dea1989457604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346325c2fc1a614001e6d1c52c051d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38193b44ba8a8d6258a8e00f8e065096606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37be36db55d872ffeec92d3063fef1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc28f456308b9da7acf89e75554449608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb0a4ed12c75a78e867e3fac6666e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824bf1133f72c7759c8fa0c2a765725610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e7d060a3d8beccbe53234fc3f8411611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa29f48a9c8ae3c0e8ed3b0e9f1d701612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810a6ba812ee6ece79067e4ca52dda9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda76b4d71e6e236bb9b7e669ec3660614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61efea43fe2026297b9bf39b1ca0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e20d43249b147c4dda5151a887c4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d1fe2903510d1bd61433e5f018ae5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b44c8c4513ad58913cd6c1c1bb1290618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84014b0798b155499a0d968bc2d4d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a37bbce56c859effef522f6384450620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd333da97a34e87e952d1a8af456c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04402e04bebf93fe70a1dbda5580a066622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d7b2165a9a69601c6a17aefbc726623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6588c6b78a076b5746187c94536faae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260baf6d0bbc0568fb86759bbb3bf0de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf357c3834494d2b5b3450d4c6b4609a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5bda57e4c2b71d7443313fa25d0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73e7be6c9e6e4ff2649ae8928ef17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed193d215c8d00d5e1a01ef51672737d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845d423271466f1cc133e35dbc92435630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9119744510cfd48979a0f187f12c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f96dc2035d97945aa0e1805831aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba97e666031bd669a4ff8bd4101901633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e010033e15bdc0d4c20f6035b853634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb493904bb0fb23fe7b1740bc7897635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372653cfda08439bfac90533672356b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aae03ea304aee52de80ce3842a1de9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb629a65bdbd7a5df1d4429cb3ee366d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b68dd47593ec8d7a7ad657de74b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac985296fb8046d293249966634c8bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091882631e4bb8de2626906a0ffba91c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db91e84608463169eba7c5ba801a1bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc6b9f79a30bb1ec1b4b492936be9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ba197b6603ef1d50362de51cf9f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f1de7bbae98b0b56abed662cd8d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7169c707f5adb172b7de42a584b99a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358f56c7f9e490c60bbe6f2b31255bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19daa175e8aaa7c31ffe258a07b2662648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39328546f5cf7ad331d0fa08b82ee8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ffdbfd6af644d01a5a4990c8e386650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392febcba2359a649b84751fb2556c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576c9dca404c20a7fd9d0c0ceb761ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6b054b6cec6c9b2ff8ba85ff578a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418197f2284dde0df4a950ebd97a1f34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec43541494d631a579802c3f0959d74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244158e298020a45ec0a94380e805b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd9e3ef72a92357fddba9e25140bbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5594e547adcfdab18fe21feb5c28d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b819aa3960c8315c611a8b67f6171659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4f24f622c9009c70e294e37adbabb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d09837fa0de566d32c836907035b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273bcf5592e3cc9bcb9ca65c035f823662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5010ea721b8109cb0c6323ed82089bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9749a7f3797791e4a6a4f6921660c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75ba123c0f01527e2dc7de73b909d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769125222106992ecf71e909bad3f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf5528d50ddbd64e157d5dd5f5e82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b717edd5c5670e49f47c5b90ee5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba25ef1a02519f185e0bf9ebcc2c53e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181b3c772241f41f14b91c6966bfe5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867d5a1caac70727d4bb12964a7ddbb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc389e72b846ea8554473856f41348672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2d55bcbd8dfdd42f68c7d3c845d7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4a5696ac881b5f4ecf9311ef3238674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4e4a7799b892fbe12c459156d37d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fa1d93a2bda8f46e2fd6b0e63f623676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4aecbb2c599e9069ad711bf9dd3ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9733c22ed78fc562c55cdca56af6c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ffd3c96f9cb6e6d504c00b19e02bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a3ab92671d70a6ddd0d91a0fe058f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddeb56289b4c1afa266e61de9c775c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4e1307b924bc60b9f9d0fc475836682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354cb3ff2d6ff896449a767f4ba1f0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044e6c6bb07c74c762b75efd8a64f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210400ac0d12b2141b99952b8d516a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47dd8005d2aaf64bbc7ba02add26f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79635189e8f6309b62d1012bb54a72ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad839a9a3aa6b25f361380eb3ba06a0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ea80c54326c978e44053cebcd945689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1678912f067dec1789a4744dfe1c31d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc88d47c0f6ad55d119232b75f2a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d053ccbb3e10ee7d8e9582952b3a15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21101e3853a9a283315cb319efa45ceb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81a8ee84cee49c118af0eb9de769e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6328c2ad982086673e25868d89fde19695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815923cf63bc68d9d9057491a7e2f7b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c237aa1f32867191cd6e9433a9fe6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5c66faad062e1f6b1a20d9de2ce8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a42400011be336bcebf505dbee65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace6c86a1ce10a3e590710953490fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309091e0a2d6adc1d1f91127fc3b8fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148adcd18d111b49abf67387ee35da55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba8ff9f1db8c1b2080d0265c929dfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51560950b5b8451a714ec2b596ab037e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1043ffd6b8e730e98f34a050b23285705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242ef5d07941daa6158082e88be92d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7955f809f72a62bdd5132d81bef9c93707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ab5e9e37d11a6281c1abd2ae4272708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd057c5923c0216340d36f0a69590d9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dbffc02dcc517183e3214e81b3de2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11c8b8a0e9c919534ebe65093b2ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92811ef2ef3b7c74ffe23f47ebf9c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f881e34e920faf9520ba1c9539965713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf99281b2287c5d583c42315bd210a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca6cb9def9bd17af8614f30ad2970715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1725a5419cd36f55bdf955636abe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6647a883804f01da7949038da81cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f397e5cc4c87999c56880a617e6e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a43562a75eba0294bab80a3bc2b39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae450a96fb525c5e7f1267055c67e871720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5f5ee6feae39baf8d6252b9aaf140721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65bcecfeef3338cef5cb9a2083825722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc420c4221299a7088c74dc6c90f9b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cba00018f5933b83e16eaea18c425724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f623629217da58cf324e11314b2350725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70901be7052446bf43b67598405c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8d017f263a40f1bc923afa7350ca8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063cc5db6a5fb00cc4124b8867c31d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c79ec5b5b0f4705fb3dbc75c590629729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cfaea05e4289569206f8831b460e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf0bad09e75ec0ebc6060c8378246731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba34668f058894610be5c4fc7e267f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb98e6f3e80ee201362b5833d12cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed020094e3a5aefadbdd7a738645f71e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf5e2f4b310ee5dda14d3cb06d06c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394c6d39d8fad03b632ca2fff25b1fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6847cd4ee2c070d0c9fa0c30fa36ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91dfb3661ccfc85b9b1bd968667367738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592d6c701aef75f5f1cb30af9a8e2ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4bd53a9e0fb4821b2a441a2446507740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ba677e93e27a151f3a3707af2fac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabb82914fcabdc062389f5f144b7e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec65d3a3e185e0d3b384f6288fae8f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3647848646eb021603ee4b1bac4645744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555fa994d7215cd194aca2f23caa30f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449b1263275b191e28d6d3d960c3f2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3923068082b4f72385a191984d4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df2646dd0e55de8a640000c1f9ee6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca54980c38967f8f07ffc5f45721c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4252ca6703ca0e44ff46bad6a739ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729473786d5aea2e7a513b76d26b253751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf367157cafbb8123c7b32936f9c01a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6656291403bb46f4146f97954a098a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4a39662932007115682de3bbabd0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2451ffd110d002e8d12c4293d75c15c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d0706e7a0b43404cf027ebdd1d62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899833c29033390cd34aaf1ed1cb2318757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa1ff550feeb3384ff9c7b7d2029a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8327d984f88625c062eebfa5e172759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5251afeafae75ce5eca5a923f6347b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113afba0a0720ef3a364abb8a828c4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ed9b76fb0fe1d12c9358c1c14dda4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586341d7441a5b7979d8d4a7e7ecbb9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c98157872e8ace7b30dd09a1e66d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd129069257e14a5cff3bfc98d77bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626edbcf4c57a7c351cccc79da806196766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fe2a365e2c9a7eec63b075782509b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d587a512359cf9622abc4415e31a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6ec6e075e934e1de459a7aa25fd7f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5d97e005364f6cfe2d20840c8b13770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a248827621103292c6ce2ae5f07f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a20d1b8e8c16784e91f2ca31f463772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050d482dca0a89caa51550303102b5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab514330d203edc4d0a93bd12a6c76ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b849467897d39e8e3a2b1e83117c85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5dd393aa85ea302be9e32246af2c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d93bfba6be8a8a4ece21b0e917a0f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be94e035f3436f254f5767e587926778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714094712215bc744f5edf2494a44c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f90f65397155f20a7ec4a59a53947c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c3d6d9aaef78cd7ce2007185d2c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a336333481299400d5dcce96ebbc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b4a839b075d8502e291d8bf666af783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3c8c0a7ced8b6d562355b69ec82c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149785ce1da7f9a63dc6d9e06b3d173785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a94d8cba1ae5e6cd2e4393000db62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072531e6d34d8421ee25d7cb39f924fd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ef9f2a5c06adff8df9c04a6f73148788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc330b5d8331a5d4f38001a1db64a6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8aca719f79df48b8d6418f7f54572790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a93fec89cfb98f91ac8747cd1bfe23791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7120f32faf40b486befdc6c0c4497792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b504fa8424cf5cfd3dcf4cf941f06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2840701d57973e644feb871c23fbaa1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ddcbcfa70766627c495394adecf8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b5e7267656fe69c0883d90d83642e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741cca5c70cfd97754fd66ea065a99e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c8eee299ac4fe7cdd8475928ed76798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286c36d6a8ff9db645a9b562ca91661799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34038292e21cc2c72bf021e0976879c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea021e8d64e36de8bf5feafc992c2c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcff875a6fb08f1609f2e84cb47f9e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3ad42d044d46aafed39901ddb694803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fe11d2174d98b9d63a374a2932d84804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b310215f41b2f03af1c8264f02de3e6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a479f54f556a53a4bd191666c0bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b5ff9dc7d6f4783ab68671e29b70807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd94d644e474c5ca2e212d4e8c202808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d987c5c55d287fcfb33049c1bfa31f3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019e6da00f1c53884fea6fcbd363146810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922e78afedb2fa1b5ba83e2c5c6a56811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671ad9107e24d53c8c4ef5363956da812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caffb8e73b4edf64bad72866c70262a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd2fc197aa0338913e22408b07ad3a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd241838f28574759342632b37c80afc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce111214475b9673d94b43199229d52816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2cd1ce00df9874e3c98b6e8493124817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ebed8a2e65705d13aa92485e18663818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c01c3dd9eaefbb1183fed9d98ed19e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cc69f4d54a6b19be102a6801a599a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49bf2fbdc805e75051caa1603c4a87821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4c113eae98e88dd17c540d687c7e4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf7fa34786fb6c55d3c0028ad3c7a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f18f3e3ce0aaa5a2a325759a7f6f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b6253b0bf780fe4600a6cfbe36d4e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a3616e9ec2e39ba8d2c90b1a126c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480c6f8a8f70444ade7daaebb390a46827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253eac62aed5d1f955bce23d4f8b853828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273d4fee9d185735049ed49ef97d9a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb76709a709f67efde2957a549d1fe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c8c4aad250f433749f102ad9c9c59831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7077939eecffb3bb17310a25ad2ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c309682b86e6a937002375687fa5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca885321a41033227dbad39eb177a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074a4cf997105783d34d7c99e268c29835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06091bf60a7a4c1403789111210d0a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490afd41dd3751bac9a483741c3ba57d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf015bfd56453e76d0ba12b08d54774838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90abe796afeee84fb8202af70c4824839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270331a2f316eeb897bc81eb4f230b8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b0512e9e82de1e48c7f11e4b75b1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563d14d79c5100a59d370b3fe14eb9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db8dc75c4b8acd7e2b04fc42fcd75843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026751bb1cb20ee69326c30783afc6201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca24998c71e4ada14a461768f33eb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de01c79b5f03af3bab11609e4ceb3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015dc788eadab702f40ae5634dacfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8730e55d94ab9fb833aa173e0b61f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b4a1433b977da4ebde5804c7987b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791c3939821bf711d505c6329483d437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd29dc78c301fbb6eb87a64801b6828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7faf92f3cde15d05a68e3a19f25f879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386e2d463bb58e0f2d1fde6870560810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0819f753f491431548421c63553ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db81eb31424a51dd8bf30c46b9af3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf786bf0c3b0e5eb033c4d9fa9ff5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc195317894627fb6d0f5373dd976fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5d01a2e4b36e1c5391a857e3ab43715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91306ed236df168fa8b61b61dcfbfbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a82e18a672dbd3fb03439fbb7eec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3df73edc8c83434e651682eafaf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7ace6484452f33945d6964d0fc52f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113955c098a16dbe01e409ad03a8c8c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b946b8a041171f45b47116ecff9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45b8bc545cba5e6c139c699f730ca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10fa2c1dcde27bc4f903d5ea57ea2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1c8eb87fbb5d7ed1ca76039f4c58824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0dbcaa100e8e0a2f2a229899f5b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd96b7ca776a3a8b36d6ad308dcae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671215632b8488bf6d41f551e6b8e7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a979b2b22374cdc12e86cd8c0ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd256b5803efca970d65625dfe8763c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe64d6de9fc281b46c323a682fafdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117f348329dfa6a5aeb489e479f20f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2100de279a0626587e56ffdda0a3b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b57abe509b1eb5caab270f924525833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54426358a1985aa7c23fab574dd41b6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4848a5201d2e212acd4868875731df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5a4bf6852105bc9974d905f056f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f89a40f0f9c58a12764906a47ec57437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ac2f9a73cced4db57b0eeb6c2e81238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7446639431322e5fae421b98e7c0be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa409d7e0d85e4b642762f7218313b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49164461a05a11fe040b66029706ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85fc12c415dab2a2cac75aa7617c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737456e5853abded118cc99fce6a813343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8e88722e6c350e51600116add3c7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11611cb5515f9e8ec204f79a22d1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a19474eddd8e77865129dca467c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9751bac20ef261de08af550e305d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0ec73a4f8b0ef65d713a4e53ab7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf8aca56008b66bc2cfedaa0f77a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a29410a91438aa5e6258fa4c1b9e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ea84b31980ce42796f11dd8229cd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194da0171110380222eaa456a699d5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7484b36db666a50e5c58ff45f99fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d39f74364448fa5719624accf09d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b45a301ed99f42a9de2e94ae72638755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6514e88a8b3c314a85f722b75581a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393211665dfd5fe082d4963a87e24757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd2369aa4c0fd0b0d6e20248bf2e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941e9fa24a7eadda13090e20851fd8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bff24c8e624f585fdcac3c838ac13460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef374574f96e4d7c450853bfaa935f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3565947e1717b63139ce59b3e1606662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd5c7221e0d9cdcd5cab5b2884426f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9835fbcb82ac3414e5d298f772ff164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363363ef13cdfe4e468492227d49f82065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7c57f68653e70244493f10b09af2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a9bb61a4b6b4e69ddd7561d0f927367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00930b6ceb1e713007a4623f244cbe968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c165e31ecbd0fb3a3cebed853a5de8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af107ccbe72ec4cbe6359fbe88cbe770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979a027a825200ee9e437eea333d09c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e420077bf16b77e88696efa710e3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d941e0bafb6629747f48a662927573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbedabd6971ffff1c651347955dd3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b433bdb0111d569598c43c744c2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81dfc14884c46b3be37ebccaf2af6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05a3c8763c851e5e321fb10a876e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a88f4d6b7770cfa28c5942d595df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a4f57fce1d2409f7b87e868d374979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3760d07c76b911b4dd4db65001d58d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cba07f358243c9365cf6b3138a355d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3385d0acc1f314d7e4aa8c4d78a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f3b6e65a33fce22d3ae9ecc69b4e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254294a4025c7d7b5a2a0740dcff1afa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990875493d88c6484280de4b726dbfa185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d8fdb55216a55b33ce93f62b310f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434083b2297ad55ba83d2e4a0eb647287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26bb107592276a91dde546ca0d565588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e31953d56deae1dd5eaa52967c20a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423a29db5b1ff6c923139d7aa0d87390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c6e86aa98834fd0c56bef4989f8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d101cd37ed04ef989f63a30a14c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010e62f73801b76188a869278afbde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7615cc9a593270c7095796cfc178894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c9355e94a07179447120d465d4ffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f73b769dcbd07720f3ab4bf61320b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aee931477454adc8509ec5b4db0d7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e684ec63f00543023289bb191f8c3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1307416d7acb4f405666a18f3976199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f17dfd81cc24b5f1ac5178ed9bef6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7f2f48e96c8199a7d16aa7a5194cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed624851dd1ad6e8b0ab191ecfd8f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53815e3d98eb3372dc03acf6ec7d47a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98a9e9e18b7e270cee59d964bae3d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362d9edeafc7254124a5ea07be5faf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c10305fcf3734e6bf3ca653d73a81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b2dc0575015947b5a729e4c46271107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e8f71fede67b8c8ae2f143d3801b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad4c2aadb4f673bfef9d7fa5b38a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e71f669f531c9eb350b1cf9cfb542110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacde887116871bf9764262aae9a377a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65acd02ebbb2d45e392e30b05b93fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41483078dae05f81485563256092a3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae570e289ef73cf23c6767354978c94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af1584e50fc3075c25e2aeded9332115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb463a801d38ee1fd467502de83e0a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f22acc40f4479590d6e162abec7c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de86bfe058f3eaea4af9cd336df3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06881f9cd8c04bae58ba9ba4ccf63ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93375dd9e8fae023fa39a99f560bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b47059fb0d34e02b851be5b0a816f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5afc6378f8c7dc606fe6131f65607122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502cb412fd66fc43f0d037c4a2bcccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c037040b006f2ddbbbb0b6920fe974124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0536be2f9a092431054bdce0253cde5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3de3b2cb4e6b9fe891d40ef1b072f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973499a0f745aa0fc31093825e2fb650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0423cf22eda5f52a19a34bd788f95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490e2e360a6175976573b01c1621667129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75d0bdd113f9773bbd693e0ea20d4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68645c63accdd4e0a96458f136df32e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e230618096b06f2c6bafd837cf264132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6cc6fb49364b81f148d66b18da0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de44e3344b887362a6b34909348aff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ab3a9ef569ba21c264829d5e076e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b35bab7e5ac450000cfb260edee752136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac077cb13731530a56a039211f9332d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0baddc6170c00eb4b1eb6f5f3b9791138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700afed09e7a91566a3d110bf630d54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f981c22f82e9b10811ecb204e997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838bdd8207f7de05be48082251d619141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcc0629d05f793b3d398ab8daf55a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0817ba29520aeb64faf3a8441c02b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee389f8c66307ddc7c8e7a94185a30c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b143f6c9dd6ba81a8eaef3e3f9cd1f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345dbc06970ee33e537d9bd97d8432146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c04f47690ebe71cc30482307e30bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779191268070ff6bdad5c0ebfd3a17af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893a680a74fdbc2a55ba8fb174a782d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749270ec7378fed3fd73f7bad05b89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b12ab524ee989920b2feef6f3caf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa6621d3de91d29134b04311114a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc40dda1fcabba346e2999970d42a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c11d76ba6eca72473a8bcc1b4ff5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144749acbacee4b248ec7afad44e14b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c50ef48bacb7455c9513fcee03d16d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673290a1d457e73eaef56fe72d395989157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a00b07950ff50f628d0eb936efc61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455a2b12ad2ab154b33063df9a2ea1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d92cf458ca72d151ab13fc1edba4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd4c169c26267d96b83a56d5cd9c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aecccf052dd268c942787ffbf4fa22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cc3476da4c31c87b1863efbc6dd91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198f3b8950d055091b2b6427ca17255164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0d0f33b3a3d71114fb2dd4352c7d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1cfefd32b91ff839564ce43086cb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb5f042e82bd1e42832420ffc8d9a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd661e10a6c1264e0aaca8cc025407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505727f1dd47bd3f6a1d521d853cdab4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c0a1300cb908f280910d6832da453170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0b75be864c2b7ad8d0237eacdf89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bea8b859936e3cd17a6403f1a49f65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc69a6cc497a8e5327f7594c4056b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8df7be968da9ad4b622c19edb6137174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f9e11bea3db894176bea555538c11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f9a8d23afe81ad04688fa147aacb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb11fa9ca1fb216fc78e57635d6c9c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf21a37db306dcfa659ac056b9b43b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac83f0a74663f55e526ad32af13102179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b07ce3b183eb61db67150a56384b1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb358f7d58149e9dca569b35228547181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346967e1eb7d51d8c89285172974e59e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939722c63fc19698ae80018ba86c248183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d0306d57e1d7e64c4bb67d8ff51c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa555bb6a6d60dfab6f1e661603986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc22680fe07759fb8948d68e10cd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff585cebd1293a9dd87104d04bc7ab01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ab611005020886dbffef88f56d75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d34d08927c31ebdb79a3cd7942577189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d341b707b0ba33fc24d1a850a50c50c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e5a0fae9a2609acdb9de09ae91b61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0230d06134ef928c620ff602a256192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699df18e5bb463854fb6dda9a74b8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142fa37a8f2ac7a691cda204cbb90ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0aacbda841e1b91104f7272fabcc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e8f22c9e667e32571e320074e60c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e926bd5a2ad7d3524af102a0c5a15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b08bdd0ce5a9c565c184b26516bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e190c7ceebce4730f7cb76c04cfe17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe1daae685231553b79d5739b2d34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be43e4775174ecebcfa0b61f7f7af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac628d9d6f4e2e3dd9e791879beb20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f6145c0fc8b58c19c47fef7f6d745203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f238c0aadc2ddb96b5843a772f6fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af60f86d09716faea81594396aa6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc4749d1c79a283b5bccf7faa7271e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b3e1f83ae5a94a48590405c15f8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547144ce06e3dc7b76adab330b3d90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5f296c7e7f9cec47db88527d8127209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb47b37110496e2da8fe522d77e5307210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b70541ec7a5474668dc1781169086211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c014a5f0c9bc7fa6c8c4551a362a79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e5b8dddea5e9f4b378dee394f55e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a1c6ac1516f16fdabaf25a412c8e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3465a01da793e8fb1cdf9e5f498ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882858f52fc11882dafcd31900cfb333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d099a2370bfcd0ec03092ba14f3fa7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21d04ff84c193db60d661c3fa22508218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934023214096b5a351fc5ef02451835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28384272b9fd5a80fa4e2dc366d2d10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce1b3079f729716faefb6c9d18adc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693cae74fdf1474ad8e3880e5350ce8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e7ce7dd287a7ebd9f1d4b537a4b64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fab79b52bca786a54c9fa181e5d9b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc88da67de0d5fae577a15f622fdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4de5d15064b6f0414c7521d027f06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa82d15f3a32709996486de230585f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23dfca7a684bd275aef0a2a071b920228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb947ffc734d6ccc92c5c9b3ca9b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e9e62c96cc5df071b33656cb8d74b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53965ff4a03f2927be3dd0c7daad78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a39a7dddbca1b9b848d2c43f35cf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a6d98fdd97f39c024851f7f00b98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016746feff266fff7458d56d777191de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b62f559bb69c86c3affd27a5f3c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49562b4790a425c5affd73b863ecfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2cf3ab4a4118f29ab11fdb5a8fba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92903938f4cc43a0c2c79413477146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dcfccb4774e241456f047a0c694f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d902034686c3cd8f13009ef8ae671240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fcf138051a4499333c91351f718ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62a83b2100155358917bc795bdabd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a8ca9aac7aa7907a322ac3a8f48c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d9f9c133481a8c6727a594789f26e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a47d466c0479a4372548826c4e58245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa43f9fc4618e05ea60d309254e743246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6edb736a63f3557bb41a42fc393ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e6e27db4ce352bbd2679e15d7d730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7bb87449e7b271b03f005a4de5bdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c00fa886f925346245aaa87d0a2d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25314614ab47a25ce12b4d381dceb9ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55c2a90a7fdca978436d37cc78d75e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790a5d33acb937d2d011b43659aa58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b402b679f8ef202bc7424d7f2e898c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9b6db437f44cedba5b97ff23745d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a88e20d0a30a5ede76e8ec4cb2604256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44475cb59ede37d1edeb7ee23b3d0501257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd6d97dad59b6678c9d8869e8a16e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc11fa8e8d66cd648f960993beea92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219c01084f9b0f7427138ac318e974b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9483574fa9d89f4f1399ea0cb140b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f006e354a0e2087efa06e08a707cfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf534ea8667f159ee2b0901901909379263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f30dd2a133c90884347757088e62e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97939633795d8c34be6c7bd01e5fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b11a7f843a2e5352bb4cde76c829c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a29788f0da6e0421146c72a7dc982267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709c37f76ebc93ccc97b0ca02a4a98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531fe3f4263da47230cb4fd139ae4a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f723413f3a47f6a4ae2395ec9ce19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36269355bc48de1d29a1df4a150b29a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c10739c0e718b4460fb494b6e20d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce7b7c23569e73b9799478e56d3ceb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de4af142f0711bb9f9a7a425587dad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32aadfe442143ba906f40331a820f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a75d8c62e5b7b08177010cb1a697d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffde3d924da68e93a281c4453fb174c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1d57b2b389055d2c7e0f3ed39b67f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bccc0a72cd92052776e2fd6ff04c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd6ece9f88c939dd3f42251d74ab3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e12108bd7794c10b500068d7fe056281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743d3b8d70cb8a9a99a68cd6ddf53b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c329ec3ebe0c7b32d42d26dc3fd43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf28a800407b02db94614d8019b057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558662ca007481eba3c1b4fb05f0d63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46cc42d85c97935426265500d66e37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a19f764508fa2c220d89d26ab1e5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d38a471260f453dcdf0154cd32faf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd528f89032416e0553e4418ea606289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1aeb41495c152995af74efef2df4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aff4074261fc0140be540770d31928291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138651bf34711a5aa4bed2967cae8f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a36a425549d45246f2317ad4054d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cce503af666d72e825d8bad8a75ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e9628d49c6f771f12d3dac0ea8db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ba765ce2c8ab32fca026e16b83ecb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da4cedd074636c97445d44903a76f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741567ee3124a9d71febce11ef5d6b75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf7bce0c4aa5f88a280d73355ce696299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2ae26cf36de5784031253e9324af1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18d041de1793c754cca5ca6796bb11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57151304a9e0ece216535f6a4c3f1a6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16ae22e5fb95775befb023865bbc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472c4ec91a4be648c1aba3bdc5f82a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f583058df0133d2ade9d3d6f8251337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2c3a1ecf2f5d185436274d566667306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a265d725f47419f0a5e98ca3a3f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210f29e9d8dde74136f7d8cba0b7553308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f54267ef3e10362b310aeffe71e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135216f7238ca0168aa9f741e65a197310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68dc3e5c8f5c660350ec51b77ea49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff312739139214cab96ef343070f4ac6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d4261a8a3dd78f1e9bf17c227696313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442adcbf855fff63554b274ade5eed9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793604903e727e5e362f8938f8304898315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1948c2c2ace24e6e55578cf502d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b1fac0571ee5de9e2eae8eac177f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c509556dfda2bea683c68dc29ffd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea8e3638f9d33b365c926d686d9f38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46b7097bf20976f21ed70796b83d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8080fde98d460d3b47dd8f85f3124c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba822f9753f5fd9c08719aed260880322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a07a5df1090be7a625bc39ffc6b82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c3bfa90f8a7aac35fa618fde5ea5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff29470659e4e1b9a97be6a2cd6aa7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704534e32bc37770985ec192ed91782326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce916ed7bd22627256fdd83a57854e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6f4df45473690610a538f7caffce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc8d775b1ea3262721844802bcb326329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc63d7c3307f9052127f9cd6f337c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd929ea8549746c49b26ad22b4ccb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323fe5a3f426334b2bed3f8f9e1d38e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e18296eb4e39a40afab22bae6be76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4265b95e5080ef0ffb42a5f5b98ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a41fb276494d1d5e1c5d7bee4f8cbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2c9a94752402ccd0488a6865d879336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83158f99a96b3cacabe4c0e07e437336337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20c4bf87ef94f8b8d4dffdb500a86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e43e571314083503875eefdf4081339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57234debc08501ae45dae538067c194340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002270492dca57b61ad8e9c0d5396e26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201137205def6d0e3e88f6ab0e4da628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b1917f341fa5ebc1ffa7a30313246343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9501095a04fc50ea0857591c7a372344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed34418c96d9405872330f5a9ab04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33cb727d9543a50bc5453bcf2ecbb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46959bbbf65a99f0d532b016705db4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115221f4d35e0dddf922e7ab95bba22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf662e60280eccdc78bcf7ed1122eca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34f70ca0c9b3d074efa434d92edd71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6da94f3bb9c75ccb57193bf12778ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e409af69a671ee6b70ebbfc7d71d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8057efe07bdff02c051b14ab863e5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858a85ffea60145e58d419e9bcf233354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9502d6e1c1ced9024ab7c7bdd20da5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3c67208a6a0e9c52602f251769450356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119aa3d68ffede282a5370681aa55f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e5a5c63922ed5f908fd2f18b7439358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105d99fd1c3e66f3d2e7003432d5550359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd375ee094a5bc5bfbbc83af87358ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a945b87b3147bfe997f0983e8302361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4a928e9265332b982663e6dad7c29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be297581ee4fd11d590e1ee212c131363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1eee88cf2436768ec515348c001fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fe3a8d64c2e2ccfb82953a0f38e90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d758745f0cf705139ddcca23cba143b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15395f21a67d5ab0ab3b7416497f91fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c244f87fdb50c09beb70a5646764368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33cfe1ee8fe37e1302c2c7fa80df46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c3a1d2a4d915d5dd0512cc338f126370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499cfa0a2f1d0f5bc31f744956d9b1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510155f765ffdabae92fc7e0c5bb5da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713b593098068ddedb6c73fc77399f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a678128196d8ec529da715eb8e4563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381015d929ba1d5f78401ba897921413375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e32f108ccd6c282e0ae54e0dad183376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5af07e77322a8000f1defd28dd6d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c40b0de1f53c135be34c49906a9a32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00612ebb2a973ffd294c55faf15127a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b07f55fcd67e0d75be9d127e9a3f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578f8b7a836e0df988047127d497808381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a355301659eca7ea853caced180f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621bbffcbf16482ccc1fe99646c19d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6937941b4379cc21a63df3aa3a6f88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3aa4c6238ae783d8f00eb34bb51fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53619aec3701e720782bda175d4ec6ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113de94869e99476933c225fc5debd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0407a884ca5c979a4524e94cb4f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f030bf0c6d17745b038fe20eb7594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d62be23c3a6f077e95ec14449350a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18107ab3f363cdfb9b1c20a7dfb1aa8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de2916dc35a4812defad8c1fdd3662392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01534a5992b32615b6c5335331d686a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979b23ad2a3c7126ebb6e64f5d0aeea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1e4c93ee281c1c3d5f866dd84352c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f6b09b2dec532c436e008d828fff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ce9617840a3871c9759d5320cd2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52011b541ff341aa5a9fcc8695855a96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d007457988037eb049282b4a5b9dec8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa12772d9c5779caaf391255c59f5b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec4426e4ef2082ce4dd783cf90cc73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bb25e8bd11e67cd9321a2bc2a22bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348508375a8164ccc8e6f0ad1975f697403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b582f14e114578fd88607696568f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda37ea4a610b6f60624be524f82f56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81a92406c5eacad97b0344f17de6f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ec27bab7124b6e2df2b5b66f9e70e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab305e262251cbda2a2335b8485a249408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edfe1133e0f296f892224544241e76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c9348186494a379342babb6cf5b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c0b6f70a9c36076414291e634fb1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63db604ba41e3f5900a82055cf3c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb14c8a27e61144f15a5629f93d40d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2935217f4b16395577c45a92bc9d75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3cdaa5eac1d895c7d7ca4164bc8d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58184e7493334783e01ed431b5f9c917416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528aecaf10d78754835c0feb5012b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b3423e208a9664fe656519eb8583418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed937417ad55923411bd16c248442c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fda84adc9b2e8aefe3efef49177d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e55dd7654186e67f2288e80106dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba7313a06bd61c885959cfb067db6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca42d6dd4217b467b9401ecbd96cbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f18b734d84e3030fbcf095e8657eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c630e3368750d36ae3ed0c2ac8b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96677a3c1a5b2ddc5395b6e68ed04e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f807d01f1cb705445c4a8f6f2677e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b3147652cf8d845fcb3b3da238a23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe525b47bb0c275545badb99e0f4cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a63d0bd0866674fdd231d6b15be44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb546f001ba2bed6e3df0a4e4368194431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72d1153f7e0664111c6d291b73aff0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc3920843da8c55bb82782b38a172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc74109f03b7e210f682a3840778e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e93118695e1d0102cf30fdb3e4b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30276d8ea2683cc0a4fc522d7320f927436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2ed1e195bb8686777b78198ea4d30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70966aff85872cbf8db5ddf6ed525bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be44b22aba8162f58bd38b8743deb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f28e30c686e0cddc8a214aeff80ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f47035978410a8726684cd0a962351441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa935a2f72fb446c1485f4fbfbffb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49b559a09e7a6020159ed4eef789b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04334c8744516d05c577a88b126fc866444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd04f4b2a0313ff571c84744e948efc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a59ac7dbaacccd12cb6ce9388757a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff45974afc9e46c9ab98f4f45eda9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866de069afdec929076ec7f522943d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375854209d5c9f85aad19e2e15228553449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4796ed4988e798e9570229c6f767450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddeff5074fbe36e18a76a40aa79800451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db51875d8ee777ebc8714075b1697452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618ac22cf4781ad7396ff3f3785bc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a78d1b570da1b078d534035d4bec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308abd053b65402ed0b8eb43a8f39dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c11cdf2a7f3fec71fe8d89db173c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd369afc0c7822b0ec0ee2431dbcd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58e44f01e1a16d7eb076dfab84a72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeafdac6e98f507d4e61fee5f83e9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1fddedb66361052b39de048b8dd4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6b99ab0ec139dbd2e4c32e8ed0bac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f90aa459c87b5c86e4690fabe8fec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975323f134738158121d15631b1e19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e3228050cdef529ae9fcac65aee87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab25adb2ca77e1fb924541f913b5d39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb49364ebc50798728c2d9fd74918b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007026c9fedc48d0fadafb290bc33c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bcf1a34240c705bb22b066269fc7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547829500ed25b154a94d5d35a69021d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5b44ec57650532118a5b13ebad23c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a80a9ee364ab2eb840222665136f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44af3f39d8919ede1be3f9cb4c3f53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0e29f8f102d62eff12b88947309b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf099f958ecdd1b36f6a532223c03f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6341720b3f25475d67c3d24dc8880475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076cbdfb3347a2ea5ef91727405b53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c02855bfcff36487693c77421e7409477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85171976d76d02a30b42e86edde6bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b108b64458212bb004ed5b1be17251479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca329eb58588139b49657377666cfe3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a3cd7270c4d746833cf26633c9ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1017f0d72a9ba22c2671723a8f180482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d249a59095813e6dfb04315182576483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486541f048964748637b88d34cfb1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f446b781673ecefc73406496a0f85a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c9006dd382360dad7a957949432d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9a5e4cd4ed6ded0cac257d9c261ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b3834f9450eb95c45534a20caa8d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf233b05ec5d1c4c22205e77a860588489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c7095e431fa7fe01c6b8ba0acdf1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaabc4f04397e14e23f9d1bb79c8840491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ca63a403bdd0ffbbaad42db9f085492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36fc9d985ba1ffcfe16228ed8463d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5df03cb70e9beb8aba0ce30e6ab70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6200e5bf01496e695d3a673a075b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c17b689e651d46022368a0e382880496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deaddf051fef14ec685b5e7d2ad2e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eace88e5b8b1bfeaf4c0dd0f7a5daa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63634c74b8ff8e8ae2f7b5bd8d17676499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad656ef5941329d9e578a51a2a1955500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eba4b9ca0b4ade86d5e27a6a7036c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239389943d42840e48f77e2cc10fe80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf51e8208c162eb49c4b7fd0bdb1932503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823870d5265ac40f2dd67801e14b81e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d979010c371129fccdb420c79ec1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c0302ad7173a26be67189b675301506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e25156c9e6f76e42cfd6ebbf5527507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53df61d3ed8e92063b2fc4008ce5cc5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44b651c394c20a5021fc7a1f52f8f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaddd72d6ce479435c523408f957cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6ea2396083f3b82b01a1333e848f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2b2a0943ef9bd7b8987b6c9503242512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f968f465dfae51c0eb946509857ae87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc7cbe3ec2f775294f3e2275a25c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe73b6787f26bae631c1282b3eb085515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fb159c823da56130cdca2b703c060516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5366cccc4a13cf24bc6f7102c4f6fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28051b41a9633c3af56301e709824836518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084d23e62254dad1b3d957f91ccebb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6e011d6be8e5ac68b9e219e5e9ab2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcc87932dd69309ec81c1424adcb65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893e008ce6b52e2e26ae2d04b71e862522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752c8862f5b6091da6ceece0c7ee4f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e20f2cef5c12c886598420f1d805524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955301e4a2a6f744f935adfbe0d69b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef9fd5904eceadcd06794e0c4309f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a66915cc9dc77c7aa39cc2d11b75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be9bc8e2456cab6a36f9f875d057a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c6efe5b2ac51c63dfcfff6b0e326529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e55a28cb9bd1829d71027a86b20d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae840743cdec88ad8377a33dadea5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9108e2553525d4ac5bbeebc7eac6b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95391edc02a0f94f210d292f83165cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d675d4bc976946d2f7e64165fe18b4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89696718b923e5aae851047d50bc4c2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d3aa48c056cf9f412a9c0f102552536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2f166ff0332e12adf96898bf4cc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970df2578d822a9a7672ab696d190668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017c09c5ff9af20cff3b1b4d6dcafaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaefe2590c4102f6e9d2419cb1455bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b29860a04e4b56e9c0252828cf5c79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad935bb80985811154577a83e6a63e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324f9d5690289aa5bddff9e66edf70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e55aca9310267240246f7f149f5856544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251753efba6fdc30ebd508d3769366e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850c4e4e5dd4e1c1c122c4ce48b31a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392fc2624647c21c31c9d5a83b6a90e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca25322ee89d9a2eb7d74bc83beb4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6c0351aa5bb3de4ddfd6154c55e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbeca30b353d3b2573b9b969f19d33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb28a8f83e2843c47abdb7cef9bf13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580010ddb9de23a624cae9dac8e52804552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ecbadee912d88ec58f203b368efbc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58aae291c7308cc5365c644caf3ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e9cf543a2b816c4a585f3aac87b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91ce163accf58c942d4b09cdeb4283556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880c91fec4e5c9927e25e36d5ce44e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f25734235570a158e8d3b5cc714ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab63d0934e48318a2d6cbc90274d1a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4881a8a1ca3ae4f5c8dd42308821d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6d01ee8946a32644c731b8be1002561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166de8b953932283234e4e301db9d01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114789925c6728b5fc3a7cf251e02f53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd68ae1cf442c1554b45b9964274091564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e09c0d6afe20eea57e081920e5f88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4678087c45dfdd2d7fa7568ddc80f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879da0c5782bdc07586c83dc1ec706567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fba7ebeb72f1c7221bba93f7e2a50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67324a8e7cf4bae20253055c42c58a54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63b3c6249b9b3e5289f2b760783e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b178ceea1c3cda4fb1e33a1b4d53c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b544c86badec6f01ee015469ee6d63a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2cffed5c868a5484e407361cba9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c39742d5bbc67234720bcc7416daf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941a1bdc9c97c63df108ae9cd63f4d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606594b22635bcee6927ec5dfdea432f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da8ae3677e169d467bba2ea2f0e3d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982479a7cb66c889ce6494accb5e0d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e14f2d65de24d199e48773afc93d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604adafc38d2b599be38ffe6dcbad1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dfc36a99352e5acc87fc60163a394581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d386bc2745249d03710b894d3cab4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cd279c1e50ce0e1c2b7184e8b3084583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ca51f157b6f98ce74564b6dd92c54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f8fac2623dea018a63544812472d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71bafb9af73dab19d496e29dfb81e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09575b08f4f420958b84606cf57334d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55c5e5a0c84990ecbe475e5ac4127588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d9d84993d5908b73dd2b6486e38c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b542949409c8b441db0708a894014b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903249923971145908d21c0adbb5bab3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5afc61ef253f082595e05ca8dc594592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c4457018f0f09bd0a93f4c555e3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52e4da52305ff7fb21f10753502774594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8c890c05599a8af95a7b8228d30a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045870ca928039c0c0b369e8606a3fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a6c3a03f63798316ee8f271604682597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c917672517a267dad6da07ec482acc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b20293f199bfba4d333249a63cd3c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47db13d636cd8e69fe73a8cd1ea5a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bcf36dd64b118cbd3963e4f68226c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eae3d3d9cb289effaeecaebfd093c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d828ea0d7e2eb50b4aa9acb9e39ee7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9c7c21c21ad5888ed22992f7058a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74707e395f7d7fd9d9608dcd796e3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf8f45fb5f63f7d16bf0f27674172d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649d78412390551a54f9612f102825f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c6ed7fcc60ffa9e648805b4ead27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f2f5caa1646c5e7d485e930a6eaa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764c715e18fecc1f96240b6c1934c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb9671a307ca2ea3b4aceaae599032611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5ce5493310650bab3c2808bfd5bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092d38f552023a8f226e4e20832e9e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592b9f77e361d7882c8fc654032ef8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac6a87a2625a13a1d05395a5c2c216615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a905862203d58b020c044f88d68cb4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1972b37eb2486b12eb84c4ac903a9ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa952669cbca7e1cc1db5053e1a64b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a1862efd8743386d3364ae1f0a7a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13ec681dec53d776b90ae7f9d3d62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55bd050184f78e27cf06c4ec6a37f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712278afdf439ceee21699feffe777d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1187d01d41e8baf83eecb96e7b84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c8bd821b29df13e864eb560b1d212624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9342c2344f5aa858ccfc10b616a0bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a3c1761002b544140aa4d5290c3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c236852bb04e6044c1cb45df9a5cd18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060da6a666623107015180c053ea32d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e64aa503e89f59549804dcb09642629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587f78bcd470a6783c9009555770e3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9005c91e7cc9d630f37547afabd8978631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbaeb3fc7f0fb4becc5db7b0db07b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8bc55268001b2b02a7a4093c2304d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac06aa2b0e5b4467f29c31aed82e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180e51e5f59e95939208cda8e2355a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32d774198f0fdba97139aaab2322dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0ab9d6df0d981265203949d18dd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac216870fabdfa78f17f3ec43a45d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756851a91b99ba933b9200fe30658c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf6c225b9c15bc0b116109067b14d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6169d69a4eaf1da46aef4e7ac4a4c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3cd8b9f84fc5fafd97f296520cb5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538edbcc5a86ef0dabbe574ac0600f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983304c47852254e604169c15a385dec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e484bfacbdd05663b9f59cda699ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f66495fc4b1489170bb0ccc1b13845646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f384d7bec08777e257f72f6f8be04c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599be989e97caab37e369e96fef4443648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c937ae3ea26641efe305fed99a0a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5673337f215b9a95c65eb285fe407c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c163a3e4939a1209f6dc00e71c42f21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d646293d29c310a659e4458eb249277652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb080d2dc4789074239e9ea64717a2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff09f25d8eacead6d51e8fde6a864654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df5efece543c4da8fc17304fe8db3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe53fcd989aba1aa973fcc935ffc84a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe56e579ca9f1d4146340bd0f25959d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765f5ce807e8baa9523fb9355491c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e06a67a2af75e5d0324bc282a59a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a73b00b9dc852248165f805eff02de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f910a956c4bf73ca8f86be4edd2bf4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2ff6dd7155c6dbdc164036071a59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b916e48e179abb54b727f689ec99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692746947984c5879dc9fa663e37024664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26815f315e0aceb56a6dde14fc8a2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b454f6701647043a355a996048c5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260717b09935148060bc6ba23e0806c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b778e635cb725337e732907a18742668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9976a64d923e2c891dc2b3f685ae89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861d8ee17d56085fe83e3bfd722c3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace06e32188b7cfb579ce05365cd926f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10355d4e0be4257e1c673ba645062526672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5f708b5eaef95545cea9b6b2c3fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c1a70309479c30354686c57fa7535674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e061684d2d1f8b706953a4e4c4521675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda097f88911c73352fa51ca3a73229676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d7f74a87cc3fcf83657169a5ebaad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969e9563f935ac42746df0cdc32b622678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d43c6babc09cbdbf5909684fa1e83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d41aedebce1c94c5fcb0c5d9033a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9145bf512aae7a888a933a81019db8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8f7ac10b98094a6f6b90e19ebea9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f688e2c36166e7d62f437d64f2f969683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f568d1a996099078e3818c67a48325e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da89490b1a23b439fe03df0899e4f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f35b5727911131389d6efb7fb915e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109901e4606ebf63e5c92cc1223d4b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cebeaf4f0f17aaf5f3bad2c5490de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04987eafe650a77132949fc62267d315689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7159a5155740930ebcbe16af8742a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a7e71164a148076e14a5879f9132691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435122588041bface37bd30f93172cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc6f16e8495808788148df8ebb200693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783918dfa41ee63ba8cd546bd23c19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583caf1726160059732c5a52edfaf9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9ca21b7e8b2f131b8b26c877d914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d5201db2ac1a82f265868aac3313f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ff62cc2285d3fef2bff856b9af395698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b46585f965a925f5ba7f4e6e8c11d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3333948536fd36f0e95afddb68084d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99a941eba7c30c3050f5bfa3748eb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618718704d7721a4ecbe0a35837741d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d2043e07419144934d0e8db3204cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4bc36e18e3b061ac43b4405419556704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c1cfb18c51e3194356bf0a1b16e9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c98a0076e4045ddb096dba6a20d87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21ae6e312f9eb71f16163b61a94ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab779433aac295d6ba66e8e9557151f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80986ea6a75b709af02c38637dc0f1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada41ff6b88b8898adfca195b89413710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795a04c5b5506e64c5b0dc8156e959a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c73ed5a000bbc21a7b83bc50f82bf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9e3d7767ce71139f00ffa038e19b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be5da8550c1989fa8276eab8d3833e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee4aa695e68b1f32ba64d14e6e915715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9f4c41941c6de4e72c12a6c7e663716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20719fdb865e897463b74c6af9153d93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c70e20074e3d3572ac19bd6ff912c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab9296dea90e511ff532567c142a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4199989dcb003921d725f9382b5e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3503fdf521106e322bd45d3b5de5b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebb7875328bdbc2752a87772ad7ac5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008bfe12da974c134abf590e9fa9959723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a7b551d311abffbabd4ffc1e7293724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2fcbed98936d32fb2e10c456acfbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf52f162bfa82c26da61d3da87c1c00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea24f8c1e9addb237603cde5efb191727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e23e88ae5d62105d9387d0b663e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e9ce2d2801482c9b318ccdaa7cb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddd347553c4a24ad54fd44d688f00a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280eaef773d3d95801f424932a817a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf990b3e8eb1d17b0c880d32c431e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb731abf97ae6c144a20ef0bcfa75d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9daad4b431e80a32ea1955a518c1c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8a83e0dc617634441e84e8e439db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bb9e1f5a6b750748fb708966a86a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320be1b24f9ded8299d37e8d0162e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d1c375f3ba5f29ab5d9c7adcd25f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a4044adc39842c2e45a1efeef726739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6f8b5a13ad6f8e77e9c35d7d3eca1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7630bb9ea8dbf2a7ad5766effaa86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed62c61ff11db6a8c94dd3c216dee6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e261dac55072eeea346f9bc74b18651743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331bac540bd6b90238620b78132143744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb421f6fff5a21c8efd5fab3d2ad363b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f56b0afc7743c11ecdd308cc77b02f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466a423846c27ea3e2d5fa41cb0cfab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b15d61d5e0a9974b51f164a9f1fe5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f980644fd8e94f3507af6c7e203df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72459bcd85711bf47d83c418d3be1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a28b0b5ceb0894145945adb1334703751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7005f49017e0ff84a93d6ce5382bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1df26ef4528fac836b564059d5b72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f7d3468df9323c48b8a89eec127d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40484dd8bd902f33ce44e8426be195c3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6be751e3b085e29de32560a086cb40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0600aa6221bf0b058eb71a862aeba1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f40b2bd839c33d12e260c3ac35fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c01b2e7aefc6b0f6af0cd80baf3c20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d44ef72f07b28e1ea662ec34ac958760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5195812e99cdef2bc4e2535c478c442761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa89aad6311530e6a186f3e86d1dfa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dacda635f7655b30e969d70a4e7f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d724654092d5156f0a6fe3da0b25764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0bcd6cb910d846ce8dcea16f200d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccb103b84b9d97b0c91d94c75bfde5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c344d99ada665da9b5963d89331c7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>