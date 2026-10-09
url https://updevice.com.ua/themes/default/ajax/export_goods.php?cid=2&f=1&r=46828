--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbeed0a2dcf3ff4816e036c70bafb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee9fdf6f3215607538171e63cfd2b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a5f5cd4571fad0b65b70f406d345c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86004458406befd38fc4cddce6088f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9be059d51a6926ec454d4c577639d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accc485ad8cfa4ab558e3dc8e2d59766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b5bdd033fbd872e694f07ace6c54f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0981b4922f860f17ab71e21497b2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b27f6cb25bcc12cbb6ce78a7fd71939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3472fdd523d99bac9e82a916c2c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc05fc003bb09b867c2fcdb10f954f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b17feb9ab5f5469f88daadb679916412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f841d3a55e8e13dab801c8e3d721413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3977411f71ade1a4007f283678c30a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bf09f903c4788d1f7498f6144b7cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee05cc4733e5e1376b81b521be4bbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eda4009991e36c30f304e65149c7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf17264a355290e546a88239f7a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf05a6138ceaf9eb06159f1503605f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58505b7cbe59f8b96bb13481c21904c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd944067807dc86e6e6c652e591a1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ee48851856dd7555ce082e91b55622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995667dca1d9590e2de8bbb447e9acf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef635d546ee16e683d324ddd979f2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66a2a0b683e373ceb10fedd23b1a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb16aa51751048ba09705ef7ef3bdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212ce896bacecff86a6e588dfc61f4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a5e7ea8104f48ad48af569c28c08228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594aa33d82530240ca535682a36296729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be7b8eb0764b314b303b3f6615f9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025419f733ebaa300d59248b0cd50a9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce61d19b8fd4a208f88ea2c8a9c96f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af639c3475a4ab31c3e6cdc6133badd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d97339382646a31025edf734cd37c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c06cc2239791f6d706b4adc812223635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac28f48766a2e540c136e3929419136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aca61e100dfe18b180d30d6a757cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e3d3d4a2b3d1bf4eb3d5d7d2d6e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d25b922caaf8d0186b641ec0b084839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab0163eeda0137fa12d8226960f2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c9a5b88783da052c59040c566aa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a56459ddde1b66adc3dbceab79c7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef007081b9b76e0db72b6fdaf59a0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03933eaf1729958c11f846be0cca7b1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa19fb9c67e1e9b2c88039aa7c0dc0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73790e0e703c61146ad642a8405833546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcee7d591c41a6b17024da36276b44947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca57ecac60d7ce565aa45b9b8566848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bef83086ab077bde388da1a2c089249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2b145cd8c3bf5638810c57fdc40750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efb4cc7733d99c5fd832e8e554be3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8439def3d90804cf28ddb1842518ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e67095d7c924c2161d7b6e8df1e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f68ddeb0193944e0609f33fed53854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec742c3c5b9c7311fc587f822a59c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3626e2dbeaa5b0677ec219d46b606f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd730b73ff8f91d24b411fbb648e777b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748e594f61eee7575b5be7e4d46c3e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf94f91b7521ad9203d81ae0bfcf28959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5310215ef3ff151df8b0868593c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc186ac21e0d3868e06bb89b0f5aebfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3aa580a808c29389a95af2cb0f7d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ffaa1614fcd113c1b2fee758e226763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469c5701b698c8987d2e2f9b6b6777164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19888f99ef8dc413ca7c534180b032fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f54edae5b55fdb7a83f30d4ead66566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cdc6a2a834605a505d3ff4a98cbf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0e044472acff048eaec9a677b660068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b62cb55134a96b8253c9c5f14d02769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9082744e7aeefae29c362588910d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba95d73fa50569c515c480719d09d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b4e0f6fbc60e2dd383c16fde69f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e4e18c2306a0d234821bba121eec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f5b968d65eba5dabe858c78e76aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e7010739b2af764f2f7f3d47b6e2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d64e5f9068db4f5c07f32c9c3df1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140268e5954aa139c90394e7402e8aa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fabeb2a8e0fb9ca44810f77fdc75b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe958446f63ecf0a60b56db577336579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b98ddcb8e6635ca564b7716b2cfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45be8b784e9a32a34c6a2adc7e1cf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a6d99b5a04755b1807a18a545307882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53bbbabd55cddae0781f5c01dd9afa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1053268d7dfd9f1940efb1b783fec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d275f75b01ef751a3d3fd61c2eed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f2de6280533aacb0f924666f1dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8c207126f12b9ec81e5fad58029687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f1a4f05eaac2f66853e9601ba2b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a0d74f130a7ca1dbd3613f5f143a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714616cbf3af169753f4c5d917f595290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6be703955f8ddccb51d9c3a762cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eaa5bed212ea9b4c391ae443e1a9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b665d727a572ea224ad1cab8b30d2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f272ba6a3ef5513056ac1bbd33a37494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25b3e23951dc604ddc0f1571efe0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a8b8d58259caf0c6be5d997f91fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ac8284c36f3cdf30c1d3c861109f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c65a31fdf412c94b3ff942559776a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025879e90999f1dcc67a1b86ec4b41b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98dd72aa7d4e53f356a2a75b47fdfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e48897257125b3784f80e21a93514101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32149b5c48e72d0f308f45e6fb22dce9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636b0abe0211fd733d8d321b08fcb46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1a4528787e9ae5ed92c0686789b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe9552057b8f5d78b1bbd9364c69cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d33002432cf9fab1e697fb364c47e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e96630aacb541b554666696b71d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65444be3c13c2d8a1f6c842c03a441108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd283c3078c1e1cfeb2e7a6f0d5cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f1287aca370d99273bf82ebea57a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f338765919b8915f73b70b0934940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ae5cef0e674011ee7e55c0ba05d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c29037ad193360a5dcf9534fa6f80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca7f8b60b8e2529588841b54807f01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be54453a7b2699f5f152d611c3640115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07109c246b8d7c29422d18621d9f3136116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5881c67b60f6e8f66c73252b6bdda0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce377324c89520b6b7b91d329468679118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490b35fda544e91b8c8bb144f92ec8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2157ea3dd15fa72a613d870e3e620120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b25e0eaea7c6b6b4ff42a1cd2cd6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104382c6a8cf18dbb11ae04e664934a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab51704b96db62cdf4f2a1d7f957059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9de3cd8f607ef871d9c9f396a57be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d67bb5d2952472f89c1aaeba4c3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025784a8c4f1f08e73a2cb6f7d66c1db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abe7e977de2d212f61bf7175c8396127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87990e090043ee9bfd59df9775584a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044a435d9ff8a829552e0ea5cc9cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e456c336256fb06663adac288acb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b25d816aba1b970b7ac8357c4a5fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f734046b2fab0bbaa4299aac36a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa486060536559251ca819bd3b8fd39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925dbf4a87c19729f438c89b2ac559134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d16941ce39903e2219180227b7b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6825a47bf5d06499a8351e95d54e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816879dff127870a96f9af205d6b73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e109767bd5a892c4150d760dd1d324138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328c2ce68d43595a770524340a424a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b142a0ccad776addabbb592df8b5b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4e5a62e1884ee559595e5b13cb7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b6b885ae7a62b226ec7570fabfa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbca615ea6887609da68fbea4a8dd15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc4d2f5f5878fa57a64236757faa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8da42ebac2ae065738b18e3dc162145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63311161f70e14eaf4c448a60c358a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9473444367cc57c67ce973cda1082147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb8ef8a04694673cd264f261628555148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ff9a6d67ec5e0bf46cd091e4cd53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26dd4a65250efe4d67070386b2e085150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19c35f57d53f6f5ca2c8e2e4082d45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb66875e8dde855aad1399fda8c9df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b14b9ab0b6c6f39fb1215bf836aed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae275bf24ae08bd3876e3ebf6e48b7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5167bdf10444acf7d12e83a07bd64aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8413d473dac4deebe4e7699fc8b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7f2d79b7249f0ca36c89f3dbdd91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c268e2f6e66673bd350ca59328a123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8103e4ab77e3b1d5682040824512159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86e0da4ddde0831506370dc3330676160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef28d7bbec2da2a8384456b5161b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0f8fb51b84382ad7935bb5a1a5d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bda14d0469e07ae39aeba97c1ea64c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58716c3950ee1be07e2bc8c417f0f79f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8538d5163b9549e93dcc77c916b7eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845941753a43041e18a76dbac1e4844b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d74b541c9ebe23b4202d2d3ef29842167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719f5c81e344b6475c81cc8c66f4f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547d241051ddbb18b50b1a8941ae3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6426a6f6bcee426464b32695d104a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea92eeb4c5bdcf8bbb53bffe2654a93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86853951f143305fd4588c957e5a1101172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0892f901e13538ecc079e25970413173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda4e6da8edfd6e2d8dc5432b22a48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd1a86e351168d256ed0c8227ffece175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c944758f5f742a07a2e652af49d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b4c05a30dad62f49504aee7f535f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc34f83573a9ff422beeb6303320e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d1917288a9bb55973de84dc655e33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03790ed8517d811a552e0671abb74e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8ad11a2629f0072242b39ec48fdaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bd34ed169351874633b04cf48f86d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b1d3655a74edbc367e94eb61defdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee89ed57438a45151f7fe007b9f3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cfa2295bbe1b06767a20d965bd471185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eaed971874fa2b718ed9989dd0750186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f20eb6ca4b07fe4015b17e36f629187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24d652426a667a4f88491535cdab8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcdc2ba6240d484da85ca869a45190189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bffc3b61b13bfa800ca1c8b496d53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a917d3072b0316ea8595ecec9a43a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf07ffb889db8a5a981ef644c1b24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961265148f1d057b533999e9252ed61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd97cb829550ff931ebf98341d206bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba72bf15d38e67c5a26122538fbaaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7567f46568859e4a6e822b8809b26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5fdf28dd58df02390c519069e5c56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63110dbbcf025739b8486b2506e945a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e235c137367fbd3ec7060d1450f7104199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e1a2c4a84c42cee0e581fa87790b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c3a90cb9d93d0b44d3ba2769d99a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88a3f1bf6efed34dd13dcd08758a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff2a761f4a78f7a347b0d80794657203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffcacca90034161de5d28c1c7dec7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dea9e7f3a378cf84b7d935c884881205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab491551bb144045276cf43e63d336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c578fd8f149b1a6453d7605f2603dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bed3493b831a0045993a59fe7ceda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570822d89c3e7592a8984fd3dbf68285209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189242bc774de9b6c141db0560d0f43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899c303f4751ef6486948ae58587b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8801e05bd38903dd308f272de02a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39e2e0c298a99fc4aa91bc764d5848213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ea4dace952954e2466ea70e69193a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941316170f6c358617dac344ca7e83f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95bcf0bbf8b46bba020bc555291bd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86258369b2d7a91f7f1d66c8fdf1286217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57f28074218f909a0418c9f86c9ae6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261227d9df6e52a839935a5ebafc08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6a797464c24c9847caea32747e3e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3256f80649b9e99e2c93a488961400a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d8fdffee0ff37e3e473d7025aa16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675517186140ae787f9e8f3b1404bbf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4df5ef8c3a577be51f4aeb2a57bb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415542d150df3ed53c8866aaa82a4b78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f855171077b5c9db80991951bb6f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294afa99db4f4774dea89d5d063dfbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56cd00903d2266251c42627c2b8cb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176a5dce9b6f29559c4d7a632fed85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3207b8aa76f40fc0bf7c87d8be9260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390a484d77f58e90d0f808a9c49fa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52196dd14e162634a3a87959c077b718232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeefdcf0a1c8822343ebb9209fbe44d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53adcd5a0b9958609ed6983b2507b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ae2792350efd18c2b5eb68905ad4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0adc26fa97e426b67d8c92df9cc7c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b05591bef67f4f2952cfae175687237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798405ff927f847a1792b8dd37944a30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fe6e196ca72e588151b069561560239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d3682e8cb575141c3da94aa518c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e95be57f0618242ccc36c2a589ca5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc636f964a22b4f37cbc49a5b63713242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a84825d39ddc15b4faaa43e163fa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dff64f8d7bb076f23f5333e931424244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc310667125d7cdd29d05068b433e20d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334235d06d8c7270556d54291182f6c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d91b87e821e9774387bae4f6e1b5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0473b3b7da66242d5a621e08229e01e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d82cd29bca39d267ee8ff39b90c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fe15462eb2af7dba77d662389de0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9549739f77ff6f1ed6bac78f3ba320251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31af527fe9e663861f49e66ed04985252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed74578fa1c82fe40a46845cbeb179253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692e3ba291984660b7f179f2af7f8d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77f8889fce4dbfbc441154322be428255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0de1b9e1702ec313c0fc1abad7567256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b587b8cc38608c88e240b1a8f9c0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20a92142e42cb44fdd43360bb1c2ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c25711b6c0d66cc5df303ea38a733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23444d78a27dc516921400ef58e6f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8936abb58f87e88c79a34a507b92f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a96bb195b4c12c2a9cde1666f737262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5468e2ba4fb31f3600c55ac24d233263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3f3c4f08dde5e29fab58906e374c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e3377c4a9276e2a4726689b0be5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ec371a5bbe7580d5f5f1db75e463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c314d7862849b49e7e35c34f30bf20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43226fe87d03d355a35c839c902cf92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc18680917a170ec287583fd42c573269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207be6284691984f871dd78e0a48ca7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c7920220052f21bd7ebe50dbdbc8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5eb292b825a7188827fddba5e3ca1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9887e129a33abd9ae7ce037acd93a8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5604b95b59f69679a2f3010d034f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cfb1b7a3f7e7dd9f0c98cf7140163275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e5f36a06550e059dc6f274eca072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8979b0698f99999c73bb9dd892b97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40367357eee33b65e3056dd4967ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f34352b90c8cf09c7a508bdc5bf89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ba19dc2b384ea26b944bda2a4e322280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a629ecc33b82d7d8820be93a16075cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d259d38f91c8b56b5b2811b7582998282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce676592418446cb1027cef39a4bdd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dac210a9af499573ac34a7e4034e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf1dc7edced652825677a809000357285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d20c298cacd9d54a94e8a2b12f1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0cffff32cfe93095448a50365cc5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf277f066c113913bb0bc1656ff705288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2183b2057fb85fc67bc1a416533db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ee312a434da26e3e09e1a324a658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de0d9cc4598a49f4211fd2d3b8cf42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ddb4af26cac74aef8a511e5e458e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d353e9b2989d2881e40ea0559bc2227293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630fdfeb26656b4dee08eadd969397a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb1817ade6bfb06bad05d4e928f86b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289278b4f0c079451b5081e11913b14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752701195f918aba265974ff6f447d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01e0a91bdc8d4335da3acee27cbf07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249834bee878782b7c309a4614b3a1c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd7ac3dadb170513c719bd4c9f1d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0e6672e8b9bb0aa640a596b29a3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8152f7f607e83badeceffb751c08b2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd9e5661afb8c8112e920bc2ddbc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed66e196f1483b6d97b7225a6dd157304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514793f77c0bf0bd6167163245386515305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e199475f396522cb6b1f9770e178e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20787c2d0ead63f779c944cf5e79535307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa86af93261fe6104cbb1dc5cc8e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f74c4e8893896eeefd9ed5c4aec594309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1052d62664440df88bb58ed54b05b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bdabb746619fd34dcd9c4ac549d69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51a8d5aec31b91fca8115b0802b49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5110d4226cc7c08056f78cee152651313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cf7f116b0c59aef823dea4f5895e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef134f3b50831bf0714c50981af76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef095882fb83746582bce39620c3b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd036c72dd18dd7b750604b4b6368317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de79ef19ff344134f710e59e94671318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047399d3666f8bf6c250825f530a6009319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319dfe52741ae42df4ee692a26c03f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51031d1f88e0d73a8c27f2c53a7e5a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abf8eac534a22a0cde53ab6ad65b1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e10c4c63282eb69a1333563e185f28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12865245c629c889c50cf3f9a7605cd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6211442dea952d74c297ef9a9a7068325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a77f76b0198406057d53f84b3910d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf7afbe9766bf7e9c0e9e94064be3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c72452b57544c30777a8dafe836b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea154a98ecec64da89b4404e1886f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3134f4e26c8bd7eab03c9c4604c860330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9ebf83a714ac62e3cf6997331e369331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4c7c51bc14c09adeb3486485b258332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bc63055cb26933adf5fe8bf2215eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b05e16b2c93c222e327e818dae5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ba394c691548f0e6238f9068fe2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a71cf296880251ef85111a2fb7f0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87080171b3dde6d29d26d6e25170be15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db509760d8113c0625a0e508384c6364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ffe96e84b994f835c81f54fcdb669339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc9213a2a4302c05037464bfb06f4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70998db53b25615dfbc5d93f99a5f804341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa54a772fcb4f583ad14af8843980342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f09be4b345aa3c2508afa79cea9f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bea69232e2112726b06f5faecb7424344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca0e9a6616ab0209a22ce9ecfe88c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ba74f6b7b8ebeeb80c2358f8abb7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3997ae5d81af64edb809b90f2daf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a0f15256f0940e2be87ad2b075da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebe7d09209ab7c0fb1749902f4e47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7553c508ca1bc84761e5e481d684350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee331b5a0505cdcc233f23b3734e1db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f1a49c846e671a29d7d4c76c6f42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71370eec6d16ee24b7b10ec181179233353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5ac8804ecff512d21981a1b0a05c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae07c66e23fafbfbca3d6ada1fce2d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7965802c4de6ece8e89a768fcdfa8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d6a35df9251cf9f0ad6b0f7318c8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fca21aa536f3d777f941fa8a4126f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302ed1575850f9ae5d4e01372f8c45e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60fd64e9a49a13bb1af28775f66063360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa8d053b66ddfc8808d5b42965064361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4e750126fbf234b5be2281258502362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56d0103e06fc19c2f1213ce0961bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb54b024372c47300b8234a2a437223364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843c4614f009212ce37eeb31d08604365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba59bc88357fbe3d3f2263ed85a820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2284111d0214499f3909dc9b7ce9a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3349319b9f51fc61a17fd515791f45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00188edd7b92ddb2efc20538fab437e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967c701a72270430a41ac0bb41ab0ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370020e3aea321e8fa205248a7a2c9d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45586c5193514027381dc918c165efb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8bff3225a11d5c42d7bc1e7976c43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4f199de190c3098e01cbd93d64a3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad32efd71380a11fb0eacb96155eaba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0f8947e7e2b175b4f6ddcd10c73c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652617fe971b5c01b81acf982a7c55a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313863916eb24cfb7a8d33dbc733e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2fdbfc34b03c5afd5c40c241c20cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59713ae127b1036e6ddcf08726b46432380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e75de84cbf4bf7d4d50be22f7506c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f55f6833e8effc45bff52378a7ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d389fdcd3a59db8c692656bb999e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a75ab17a30a7de70138252c9446a36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b0ca337c32a99cd6938b1e319d5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb90ae72a7d3a67e550ed30fa80ecf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0153b72156fa018993b2fa5ed1d0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f7746cd5b5f78f5a6f8e099aaeeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e1111a56a322e848a549ce254a008389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000fdf262bde4a3a1b288cb275687e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaef546fcf2dd1b0158c78f38b4970391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1898a5f0a6b022855d0710f33bac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42bc66dfdba3404a07ad6aef3b778393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34529b16e4d249d395df40402092402394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6369f37e7d072652c90c51dc3148395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe8308b5779c3a22e4ab91932933e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9e3276b7fb00fa6311585c972c51d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f9911ad8410fe22f15d3ed90b7919398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb145e0a91bbcc81a25fb083d3ca09c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ebdca1dd8be4b43a4382cc98577e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6784d7dd33fc940983a49af832962c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d59dcf6a3c77f7cf9c9fb83fcf85ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9d448582d54eae031f97749ab0ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f88e765d3f1f9c9ad8e943eaa42d76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc7089996973976301d69f6544449405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7af059ca6c1360cc0c886915ca649406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110f098842b42156b14c2e3db7e694c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667535fbc213fc78f1505fbfec235527408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d12b712eb58939b93e1afdf5fe70b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40a49ed927a1458bf71029d940f02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b5d028cbaef6f09fec5fb1b59bab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db66fbc3868bb4bc6f20eb0b16922412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c571b13d8bc26cedc2545234e4654413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70590cd88cd55aa16c5e881685bf8e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fda8d17446276d2674cd626b5f7f7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c813f0f279f5d2069f917d009f41f8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d2148ded40196bca2336214816428417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fcccc4994d83e9c7e4512f58ab440418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd02cf9b53f308916ac5a61c818af8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9f37832a5fa193d2ff5aab76903a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fdb69e4eec58aa73351a70ae4350f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c7157292711a4a5d67cf6e14d1886422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c34d728705cffb74bb8d5cc5bd66d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c379f5f1a0f7d8bed0a09634b1f407f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d65f5c3c8ed6f20b246f4176363992425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17e08cb8498e88974f9ab96eacccfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d89e6e8c5b45f4f073a5681a7f121427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1da3699814045587d9ee9bcb18992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d822b9d9464f2b6caeedff7be68150429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a514fca7ceb6462cc266ef1d55adca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b41e3c0f6ce6e3e2b8093166fd10c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9d1170aee866241f15fd880861406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e384fdde309fc51f7d5207b66396ce0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4024253c84098da4a678a805fd69727434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e9be9c48edbcf1903c82fa544f30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b08d9bccb509bfd846f297059a2e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919347420cbe6e82a218f227871a261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4016017556e47556ffbaa18883b29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26644aac3c41f0b59703a0d037377df6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1c9b0124c69a0d5fe692ddad9368440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f6683acf68ca5a2c246bb69b9265441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aab6cdac187a7ada466377a4c29b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dc6fd38a0406b602aca2fd494b357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d4b03f0f54c7b6fa89495a673aef9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e0b499b651aea4897adad0e5a37f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc12f2d075b14388f4f717d9af165d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cacfc2256bde1958232a0f4616315447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51551d26b4e952e772e41ec7388b6a7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42231ce53ea6befd0d576e7d0506bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3abd77015911068c19100551a2dc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e370404180ebad4ce48dd87db2792451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ff5599f1ced652926d3ac549bf59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eacab4e0bdbaca35bd6c60ce1406f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d68326f062208de0c18e0aef4702454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043fa5e5a68f550d5c7904e60d9219455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad122484869221668f62ac60b197f1e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099d7b3f813280fdc6e1cd1bfb922ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d1c58fbc52a835104d631d4296d9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650554a8a6bce38df822c6cdb87f6cd2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46f24418dd4231fc1b7e224eaef9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134691d07970d4939ca7acfc7b2137461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67a31d03725b77b2bf50bdedc044d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180dd6935ee79f9032e169fc1bf2bf4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550e75d02ffea9da51daef7b79bb855464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf5d4c88f433970cd512070eb5bcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290003ced7e9c60e2373ad47b1de6731466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac9894a98c618e3f4b687aebb3110d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e91995a7db05cd4e60d55f422f9c1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ead4d96043bcfc390c4d9eb1d22b88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc35c95f54a3a8091007d93c939eae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4957d16e9fab3c50409f807c123ab54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6e856f82226167c6fa3d8e64f3665472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace9d08f4d7754b152a0c3048381dac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90798a6e385017cfa5d9e33c315bf31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f6284491a061b5d99280f7d6303e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb6c082b2eba9b76d31b0fc049a2b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4851dc05b29658b4449e2e13149033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8be37f1dd108754e822930426bc3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6373b6d2ac7850beddaebc1db654e2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d257b92fee63051e871b204ef97bf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d0e58440f8632b6570927a0a0b88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99fb0c7d38bda2dc048a1cfc0c76f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ca249ae030149eed725a67b8701d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fac0dc19673bb28b5c176567aad4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8b0d535f8f9f79ac9e4131a4552ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ecf4439804ebc9090df4758c10529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9359379b66b1919a7fed588ef42fb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1084c09cb96a66610193fe14974dc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886897c72b9b37713c9e2ec06c10917e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f620cfdeca76c798a1c0b96875e4800490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db8a5d45316f97864b7f6d88ff5956491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4880bfd6ed132f3a3db1df4ab75e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b012171c4adaad877c695a2ae94e020493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279306601d395d741d8dca23d9392001494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13685b605d3d0c59a4c1085ed7694e27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8562c9761fcbea1f845830bfe8036496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ecff46fc613f601669e0243041a1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b5884abfacb87f53d12d3d328a9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43a26c5491ab8ce2cbd38dcb3be771499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891532c137fc32273c02e6d5716be247500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a06451c113c6bb77e699f65918b07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a6fd6c80160ae5495b2dcf7840da0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dfa2a978753941369d24be78f03fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3479777e8f4337c8ede45a60a0502d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5620f2b2a3d001bfc44df4fd22389505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee05134a31d8ec11a4da2616dec50d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29cc1744e4904f8e1d895ee3de3ca0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60bc0485080dfc26c1678507bad72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ccb5d8e5966211ecc8fd543a512c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b6127aaa082177841d43b8c0e7771510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa672f2a031352c6f35775efb6ac98fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756ba754ea18ce3e3906a63c55f276c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62f6c700802328c95890d6fdfbfdc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1bfafe372494a4dee1790b996a3c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f2f8aec60f47ca3459479ee884d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cac42e6938308387b42640dcf627a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6b1369a232e637994f49f88d49b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bd4c90e46abb234f3eaf49b4eb35e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9f1ccc6a98c407af1536eeecc882519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c84e90c5fcd0d424a4f9c8836ca00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eed3eb385f138e065ab44ec48afb4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bd35a3a8a872364c2a6732f2cc015522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c52bbf52f3efd87e4628e9713b46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e565d5b073e79f126acb7b709e94edd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7033123acc48d63678f9b06bd79fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36cb47e2b5f9d3078634562843bee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c168f25c5e487caba7026cef5d2c1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17740af31c76ba8243add93dbce3c1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b14b042997f06b2312ffcbc16653eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976f3ee2ddc8ab5d0a7e1b0ce98c04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2baba70cbf2774b05eae604d502623531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598802f4611fdbb2012b65a01f57beb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda0cfdb64f5e77f225a23c5ee66459533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab67ffeac215f1de0a0d2c5c2460074534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b63fe2abd233f84821441fb6a6c2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2e579bad8ca8aa2644cf361b4b7c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8012de93be02a82050ebe78d3dd9d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eebe2d5aed2fca97877f811b7bb64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79428de4901bf4db4ab94be02cd085539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398822e918f9a73fc674c20317a4dde0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739662dcd76fc0f4bd03b3609b01644b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9b9eb37f2c95224fc9a56c80dcb2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6db0f213805bbba6c9c733f5047fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7d58729200d7413c982e0e76dfd19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612bb792ab0333651aa187aa738f338545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e56ef4eb4187c95808d851a45b26d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851fe34d369a2b418d40a782f9ae380547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e52bf4aea01cf3061fe59064e61f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191032b0939e14e9eefb76f5e77fdce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532442d84f57649c1afdad2a41e1e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e668d6167d771a8de14e2b45e52b10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f34f596ee57a45e472cb8654e8e1ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71de1b09f8296f61f16091cdf9e4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e5a8e9e34b330ace7236c2d8d30d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275310625154e5b7b1988202b45e87c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dd98bd3fcb0c1d79623d478c361b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3bd4dbdb3eda7f5e32f7e3505227b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c576d0abee83f3fee34e607af819d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fe9e054f237230ac2d61d093d0039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391df4c6c71a25adb3f11b8d25d733d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ee387bc809860fb9fbceac64e9c4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c0b7ab135c33657bac5b266d5bde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15000c3e111906abf2e1763892f3d8c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4f4302a2f29bd2837e6e7f09f4635564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc852250abab2bca0bca59c19a102d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6138f53fe2a7ad9fb14728e3bd327566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f6edae07ac9b1a78adea1c9614e8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d02a6c373c5de51a57e0023bbb20b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a855f56bed8080b94be919c8e645b1f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f3c722540d3cf3981ff66c6169e3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ce5be46531bad7ec0219eed206d2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429430055226ed8bae57fa5947758ab6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e688a4fbd08691f5a75a6161459954573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1659d4f5df05bac19f55c22c496ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35141b0f13e121cd07c1d3d3e47e1616575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b495e25779fa6335bb0d700ff7d19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f993a760443a3401908476cc02e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb76dbe4aad1d97e08003c5a1d69ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bab099b31ee51c19df7365abc7632c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b2dbeb3621cf9e4fe33cd3974676580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf88134367e2dd787a4465e79310044581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454aa422050b42a6eeebc7ea3c436b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d9735ed2642e8753f4d10e76376fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29056595fd339c01e617f94753fa60a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bd065f4f10a8b262e4783323d753e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad4fa96395e61b74020274e88a1a3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb228399331736b145d29aebba9e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04a548379ca9e48508b266cc7ada35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc1f9fb6510851b75866c629aadb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2135065d46b2cac99757e87ef9d1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c19baf5dd6367d254a09082487d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb6f79cb9da3cb732520fc09b584e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a89dbb6e8612e9d75ac15c9a5400a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb324ac350c323d24d1c99e82c268b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a1e12ac43f306eb714ebae817a95b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f46d16ec4a633e4dcc98b2e0b6ea3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79fd7cc05575293a1b58a09f12f270597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d1fd10768a329ab19837a7d17336598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ebfee1e244e794ced5af06d5a208599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb6f89c811ed35043bfaf12e9b2b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb37a83d890b03566bc87d286698a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a6b4715ad33241073607a09b8fab3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97dda2a1e7a63bdd0bc403eed8f485603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017eb948324693ce9599d2e93adde13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc996a5cbeeb529c68948a505e85a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157251e9412a4497b2d40e78e94c2ab6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e500999bc0f510c7f66d7ebdf5ab7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff231af467de88c05d74434799482608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff559d9b6d95bec6425caa06844fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41043c93b80d76ea2a4fe4e9412abaa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fb37d1d75981b42357927824ee9c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6bdb6c8f9e316baaf1f4239a7e168612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb727163aa2d068dd8a53f55f5ac7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd9c4a36d40214452f705d05ade91c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f163329cc264c8a8415f095c7127414615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c36de84564e205691c88060ae0de81616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb2ba69b0181701514e08acf59f8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f756ea2b1ef615a9f2cfc5d6f4dce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec8555a4894fea85d2436395f16496619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c424eaa9e763b614b92a2e2576735620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedbf78b3499a843fb5373142a2b654621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e76178be2699950e2d0181001e6d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a7e5fefc529842a0789e6d38b8fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee71dc8bd34dff8dd2504412cacd82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a449d156029f80a03235ce53ce2cd97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8592c5667bca3e8b81741e9496e0250626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17748d0d9c5c1050b1d76320979c8db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870e71914b269654d52aa9069992515628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a39e74be1a98f8da3a53649ea33e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b20d502c9ed7892cbe53e00ec64c6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4f28051ea6ec2a54d31e0ae5c1011631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999caf139a908d637e978aef067058d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5d41faafb03a2a6115d83c204db2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7e48f7f0be4eb394ff207deac64df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f1d144c56a1f3358bcf08b80fbf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad95016cad485d770f24237ade998a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fae0efef745cb1c01b320e7b9f1c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3f600c76b358afbcf9ade4f6cf494638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25754da2a7c7a3bbbe0ccd2759d00d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53d252932b9abd938a7b979aebeba2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e1ef44d39b0a7395d2468bdf22c89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a885a148cdb21efc6408f014df34f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9ac61972c34411d890c831314e34d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff770f27d92178c136834cc8a29209c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec6b8f12d6431723b01296b2dd1e32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ae81376b6d56463c333f76c47e54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7640ed409e4a8d9adb06be06e83e23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686d7ad95d64afff37f9c897d373ab5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f479b910e213a0541b7f320080203649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92766dcb85da7053aae81a22b62bfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29767f56ec28cbd48167e08bf7f806651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700734f291a52116c48486f17633bc4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d299248029a0ce56ce8494b81c87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29479fbb1b4c921134e05a294998da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95d5d87f9012e48642a6548ce8e09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cda72d9f821c962dd2bd80adb07f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fafd5083cfd4cb1a1613053d6ba7e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb76e7225f493192feb95eb865a85d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eba78e588330d0061ff89df92becd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e79390625233bb911619e53c8c4ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f2cb67e3c051137caf6524231f032661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0a6c5f9d1acb7b30918363cae3628662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d080b4d95a1a1cbf1d3a0f988cfa7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f2eced74f4780ea91405cdd60424e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d299c8280fae8cdc9f9a33d5e2010665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39729562e44ce07f23c436004d1a44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d242412e57cdeef66b743f00f376d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640e16c9abbc79d1e8630a2408b531668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91966a040019e22f28920d65fc72f18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b43cfab5aea9c6af0758fde28811670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019cc43214403122a8fce21833c90f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf2d812f437d760187e9b59fe26c05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03505cf8da0eb3fe79b494473dd602dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539f796fb849327ae1d1a6b5b3ddb10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee016902ca347ce0c597a7428aea1f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aad4e34d762d41b5d6d65d504d358676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b46c5657b424223b2d2b8d0adec98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7515c1d5435e75718cfb55bd3c234678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b618709d556c32b1588d24b65e06912679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95de8994a181409360c67fcb2f1e0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfbec5cadbf682fadb98504070d6f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291ca741ce1b5740283d626af519669682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079bb0c47c4c6e468510a0d0db0a10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e61a936c9838500aa59eb443111fdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796622a2f872ffa5efc5d42822b99e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c56bc9c325db71c52b725114e96a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93906d512d43c034f73505e53f0f26b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc365141273a4e891b7ba57e4a43d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320694e86ffd82ae184800a88a90805689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8392a57dd988b83afd762c73237a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c84450222f8c54f32f15112a5e107691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429030b757fbb935d4a337f91575d262692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed61165fc25e43c89f48923000c7db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b62d5e70ff1a986f3e19d84b48c3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc3f2d69e6c7e4cc2628f86ab86ece695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858167c6685011c737d24db93678c32a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891dfcf4fb65ea71d147e24fc85d6d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08f71d1cb8c0e4ba8ab6e14bc23584698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194806862aa9dd57acaaebd2574b4c4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bedc3dcdfe4940a5766b60e27d118700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fb55a13ec35c63ed4d59d7b691dab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6b04121ab04870273955652e1e853702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5be50c9729792134f861dd89436146703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ddddf9c90cf5c82e2e2b72b349a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67d801784701a4ea7803443215f1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf06a33b3afe2517c39244fbe2e07a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab6c287ccdb6ae0bae015c433b022707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364e9097087888a2065c2a3e016ce75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8afee1999870cc62b446be4693177709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bdb1fbbf4253333c2781f1672179d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35f3c3e67272f1a9918000c23d580b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446fa6745d205934680140d7d1d7815712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870912772911ede2ce22d019022229713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9c8fc793a0e57008529da8b242c91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3edb6bbca2afc67b695d8db86692a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edec967559446bd58729ee6697bb7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70edbd25cb1e13fa2c2552c2ed6bd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b7e40d2eee13072b4b4a1b178af07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f921a9b10e00e3956fb30ecdd84a7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a91c2811478c7cd33a7cd73678f28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994850837aee4a4b6dbc07034981c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ca6a9f2783fc278c9f9e194840f55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e524133c3a06b7d5e58d51b9ce54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69a1a12536619b82de1ebb124bfc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406819cc23c4637347ab00e607481140725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636de0fc742ef267ae6f6421430fd8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17881bdfe9845df302c8a059a4bb23be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d3ee3a963e08f2b0ad31ff7e684d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfd25edcfa1504a32c23dd95e44d2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb5be516f5f5c5e789c7ec2a005473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46160a1d6bb393f23a63ef95d50248731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a8ee871f9598595906ababf0f05e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782bda1ca16d7fc7dbff32818e83370733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a02d59384b26c86dd5ce7f6f29e723734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821193cf2bee52ff16b79dbcc2882a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece5554f935f31d7ee58e8f4f49e16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06e8457ec32d764b0f42054bbef38c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a10d007440266b85253b501c4d10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2f1002a9bb18d9139fef8f5327120739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77147d2f76f7eb65be2a2a541f7bf4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8cae2daa72a11eccd86539955e782741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a3da7860d8f6a7a871f1526e8fd0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f679586e4d4311c4c43b3862e5516743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f198c02531ec22bc402ac2ffe1f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba6d6f1fc908a250ad6d395609803745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0222e5398a6e3b9c7acd9d698bc827e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b107275f3feffa9fc8b46b5a8ec7399747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547118c4b02eacd8fa815ce11a4a0810748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e9be63e0cdd97d4c111c9e80b201749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a265c3803bdd664a6e1e5e9c8663750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582336084603aef780a7ec88f30041751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367fe8ba75a136c9f0db795734edc1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdbec67c392e0b2e998af519ee8481753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe72cfdf95ebb8031fde42e4a73539754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49429497acdad848527578129968a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c76717e34da97f1c0759889492a04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d8927f19166bb672f9bc90bfac765757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e14758de9bc1b91cc420dcc5b74b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3f48293498b699d1aea095a32939e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebede9da0d8953be846d19016704e60760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c187d506518eb2135910480dc6acf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782940e8b2ed160c65bc5f18e53972762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f3a2773b65c13bf2a1a3b4a5fedcf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553d5f95c86454fcf9e41ed8cd0126e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663f3e0e2b6a598530d416587c21b7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9f5db737da89f2783230155a5016c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc401358a755fda73880128db735d98767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c683279a55ae8db202ca233ea7362768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e4d3dacfa3062da46d30583c1d12769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac772ab73d29810ce76155071f8dbc7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba29483e7df80ca0b96765dabff305771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfdab7493dbd993445415cef42e52e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3aae62dceeef1034e55dc5866f6b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa78cbae2590827844774f9534a81a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff877877760f1207b88990cc238b840b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e8b2baf99d880129a93b73c6e0e67776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc111df4e8a87b08f23780668a73232777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c57662eeba4b2fb88bb19380a25c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f1cf6489d7f739a8acb74cf83fae6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7426f804eedb16910c49a6dd51100780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b9cb00628702a5a54190252109d86781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14550f535fa1dab2b29b3a1fb63885b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06f90a7eeb79a8dfb521959c7f0fad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440416e326701d82c0981b50bb7b992b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f033493d5f07b6bb9502f9601a4e3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92293e7351372ccfcc781f3633a596786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde662727fb5f95a7f3d66a86cffd05787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12d23f871950a3fbd0bdd1440ba3dc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7bad663af5c5b4d2a19d74609a19789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596811e7cd83dcd7735bc561d97419c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af20588030841d4f04ea54a538038791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc436566c3b5c7e761755c1fda3e02d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88362b9a8d19ee5fa3ecd321e43b472793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9a379115c29faba494da65be0c9d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170601dd2c6e65066e7d8ece3977eb5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ada11d144dfb1d088632b1c0f3b45796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201f65362df4f34f925aa45db7d616797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d99adb890ad410ceb6537af5eeab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab37fbe23e2d554983e517df43b50799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfda963b3eb6d684ba807492fd53e1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e269f9fcad2c391fbb19532975fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f01a89178ed920cccf6c56c0a028c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b161d7c63f600bed5b8b088f3656ef803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af85177bc1daf598a90e580bee6f2b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6286b53027c17d35f7297573e87f1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723dc56b5f86779e7be933f9db001e8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd149c43a02cd953db8291f3a654fd9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade7c40474999a29b15788f2a8ddff6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd1b2da703201e97f8ca6b85dd67d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70cf9eb653a2c47fe995680ecc9c5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1d54b18d76487f7af5c8b75a53e79811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fa3c624242f15e5a13f073dc56a0e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5d6cfffde2f6d203c92eb9d770589813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60fd821ef6d9083f86026d689c9880814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4bef36abcaf75e2aaffe168a2f237815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058be2e4fc9e9972f4612684f9a8c6e6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30be7f67a913dc07a84d68bfdad364817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb468c563b4fdb46fa817846bfeb781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770617ea2bbefac63d7f8d6049fd4362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f532f708558f0d3afa728e643ee8c9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d4de8757628228a515a95437dee04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f815460dfef9cbaf1fc371487cf046f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e682da13b468a7420b7ee3261d04ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f5e6ea5abe55752a731d6a3f58e0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35dfb11b94342337fe4612dc78f828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c268bc26f9bccadab50db55a3fcdf6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f79011fe2cece5596e39594a631b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a9724ebad483045ec9e2a10e97f0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436419eb93a36415d7fbcdfad7b24d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70348adc11f68dbbc8a0e5932717eaf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a31a579a829942d3df4bb5a437bbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4089d7b34e010a20389338143bf9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03479e1e31bc4bdd019d4dc1d409b03316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd689ddf8b54234f76c3ca880bc7a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200638f8b8d9f6c0f1ed6069b04aea2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a5dcd52929c18d7d5d53bb2bf15b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979902097411956123673bd2047c0c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171afbe61127e36942843450bc73912821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b421b65044c7a9c8698feca9396ae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545960aac499d042e9c851326c5bab5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033be5db174500d9f548b1ce595cee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ec5f16bc4e91c93b9c488c54ef2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf38dad3fa4abe982fdd4ac0af0a28326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9963da1a2ba8b2ea139a8e3150b4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ac642e1cd70e55970fd75ebc319e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c29c91e03febd9c67dfa8c8f9aa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30cad5d9651f10737d314b49081e9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b30f6259c858e9b9a5ab60c4b77c0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a056ecde6a888e48456c51ef3bb57232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c348e4626d9db7c860923ffe8f2dc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf60802b017dcf155bcdf4ad8bd730a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a6ccd0fadb2d23f10c1724cbb76ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b074f931527394b619892b36aae6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9fe87384dae576aa755cdf7c8106c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa30b52aa620119d1a97d63a6eb392138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a59eb951b75c2d9d07eb970d3784139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec42595ac1081110befb422833e52040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaa7fc9ff8b4aa5c82cf1ae01222ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676fe5c360e3cd841379ca14db09a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a31d53e50c8493be06b41ec4c4d7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b8b1ae9a0b58c4e74915d529e358044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ecde2f4e03f746ce2d200301bddd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eb15d19506d318cd1a83e8c9d22bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9962baba53092e4a758831ed7588d9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ee6ee52cd2f30f5aab933340c0c6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e8cae7e54f8f4ef9ee867204b0c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb9e52219439cad766b43ed14e6ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b75c0deb913c38fa2191da8c5220d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c05a98c980f23d7807eb29e3f0dea752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50bed754dfda6a83cd348126f82c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2618d5ded9a78785c9872b7312d2fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6005f355d26ce1d8ae089036216401455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6bbfe476327f91b665c8481c9b44656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b0f3f2c7b75717a334c6ede16136457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b32bdf5b95c7bc4e3b254aad8c47ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744b982fae37540f383ac65e741efd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b4329eb4d21f24580ae8d5764a01360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae449b364a01d4ef20db01677c3c76a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17c2c40aee0058daa585fed4e2fb0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae957ae37b683e44155439e5f36b0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457650be0fff6b5e0cb2ad8f60baac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a6667928fb1058a238c183842d6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c3c86c6175ac4236053d41a1b7be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4987a1915325908a89f04348e958f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de200765b0747dc6b8c5f5fa8d5b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e66bee7f29862078cdb7f7cd74e6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f779d7736e41b858e864d30556065d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f3370f1f5a21a08e3a38ee871a2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be13ee48348576792e4930b2893f5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab40313194b4303de401386647209773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58670a0b6352d4fd46e98eab0c0571e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18147ec9451a1f48e52e641ab33bd56875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87d0e90bce5183cf8e2ad0317eead376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73725f0d3737a7a0a8ff69a79ab7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3fa2b69f1c6689c16828b81a372e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208d292ec18c24c7d157a67a91fb95079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8cf805bb89e7fdf5617053b2cf7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f5e1a81d907f3101e5280550b98df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df1431092dccae298f857a8f38a6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5fb764e8bfb7630edf5ef1b18c7c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f32ccd3c6e28faca4497fc3f2870a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56327b132aa852427ac4366f9af43a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359225635b494217540d5afd1cad6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522b8ec62a1f7c112fa3326b7f34db087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dedd050ee6d822ef5fe9a71e38827188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9ff07b86f43d0f208bcc69f21a05289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a8e90155e6ee04231b58658ee12ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2be3506ca8cdaca93aa016922c01191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd3589d4819eaf058c7cca30ce974592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f709bd87f6c082a17d896207b1aca0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd21cd6a10d783d94e459a3347a5f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18402cdb4d26012d20b920ed0b51cfe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623bba9c634991c654c463efb0d2cec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312fe396c36248f4721fbf44c2fb66097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6966b4cd51e751084e191253e0101998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c8eb1a2df82a0231eb9eae939c9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee9a867edcd6aba429792ebbcf1fa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c797724551744e0dfa0b61eba1f09a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fc7e2640d6c5df4ac1e2762b823a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923dfd86417418b898e5f38e8a7b50f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d194dbcff95e684133a25c120f53fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104a318803482bfa21f83dd355faa17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52de0349f502ca397cc4c1cae90931106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a203580e4493acf5d86bd748bf5c53d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4b63ca078194f5b3268761dc3287108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3834754cf4c5437c69fe3ec1c06ca7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28647dc39e71450ea6d5767a345cc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448a257f85cc77317391c8d39172250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e640c73aad1c3cd2367840d555cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d286403022b0993c24093d6cad149113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6109639ef7766bc898438618089b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857c91d1de94ec0f8a37d349ba0867115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066629e4f7138ac565a12d6a778193116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2f3345f44ea919bb053d108dbd92b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b002e4b44e58f05f53bdcd10b31962d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e2937040b693dd4beeb31db0cb09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f8ffdf8ab87c19d77237fa81aacb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5cec5366a7852eda090301db817d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a48aa521fdee5854d11ff2fe0a65b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295cbd1b52e1c39c83a9c7a4e9e98a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254d6cc359b6690216eca21cb94fcb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a4a703a084d6712a13cbd65475c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfea231c774636543abd8e20d2a24b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f6044d827b4c4aacdd864b8145797127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17302302559f8edfbf8db874603213ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c46cff136d093cd804a5a3d988c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0fde24635a2c47da7627c7af49e79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f07094a6621183f3c3a279f7da0718131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82852bb7252339b22af5d5b3d1a7f17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d9b9dfa0de32a71d4f3227548ef46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777252361553bd3762c5b90f60db6b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad86ab527d238df77d20be8ea566da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4616af61280cfdc27d5b5826714fc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241445fabf32e728a59f7215efa4b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b018115d945f2a9e4495eacb70c37e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fcb96a72721399cc3abc7b914a03c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c0806ade4b4bc36add23cbd172b54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab8d9a2eaf4dc8b2a60c7954f569c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7e39781ef7372a3138d8863e1c91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025481ed53da64f043487d10faf98063143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00869fe1695b344ccaf83ca1c379e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80cb78066cc1b509fa104c7f13daab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d4a5b25807528b5006911a8ba698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978eb3f46e1faf8ac3a28519a9b8685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bff78dd1e8f2455f406aed1f2a2e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c71beef5668610184c98650122b82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7993fbfe68cdd5fc4ca51c563b770f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8f54e9c30b26ec4c1d9452012ff8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9c676cabc6ba763e01809bbb5873152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c2da8319b51aa4e3ea35c25e42dee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fb398ed4f98916ef3d353cddf67e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863626fdce4b134fec27bbe67807a20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49998bfb318450bba2e5545030802cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe915966f0cd69a329d432f9124199c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd0e7291dbbf6d6af0273291a243c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6067952cc54f72e66842d3bf6ea94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c998a45f9a29c0e8639eeaa37acb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c7113554872b22446edd96924160161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba564b94f7e3c7a28494b1a8002d160162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327589ab90fc09d7058a01f6ae43a1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185cbc97a7be4b80964592a5576f42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112d9ccb475ba9ac0f67f3012039e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e3be41339246e876bbdc5600d6c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2fcf6583bc888206d0abed915c3c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e633574bee230f02dc47aee550fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97220292ac5cec1261d9c1983c71d0cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc8a9d6c3ba6b0a9676e14b39987d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715868c0ca6d9f46b05d19d52bffd1f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae18aff575df62b89180ae2f37296172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f07ad879e7bb08d2d5721aee817ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a6f003257526fed7084a29658ec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac75bc1f10cf0802f9a0c240a0314a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44ffd040e18d36d1ca0372715d67ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddc7fff35489d4a0578f75d0a93301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3964acf018a5a7dfbefe4ee6c12243178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7cc6ddee5cd148c678e888f83864b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66424f20b645f1f83a2543f52181921180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63200ec4c5c60ff58f7c960c09a54a63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f68a6d5535439380c35ab0d9be528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e6bb1229dfa960818566edd7a701a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e70252faf0bf11d3c2a0e3355b4ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70743a08142c7b6f53787f859a53ab5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9678afbea19f4bf44f52da2f771f43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230270eae5a5e1a10eeb4d4208dbe4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a6614387f67381e244a444474582c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ed3972a81ba2c40866266c1021c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ec5e3c547445a973cbcb9914decde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57847696184b833043af5b46242fc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601126cbfbb5554f610220957d2888ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca91d07e9231835d566b4964494c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b0f7e97176c3a5998de5900a1e258194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134891a91c0fee500b42de9a1dc76a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c65aff68c689502b95b87e4d3770f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d469238ade82ab28365da24329cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88cd7c2ff136cfedfbce91276abdd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b185f8ad25dbe6596dfff8c15c3e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ea0cc26bc3f416074f77755bd915200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1643684ac8e4af0f4e5e4ff48cdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90b63e4df2d745cdb0e831377c9f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9c2d5c5b3ec65c968e2c5f2c69f98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7b8f58b1663e2f3955c7569424e19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad43163752c6518273c1477b865ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841abab40cebe65eaa1a2ed16391824206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174d59244c96e6ab03b5c41a6dff4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccab85729d88e63beb20fe79aef5c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f0013875d1f4ea893ac24482a2a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548a1a1123949274534345a90feedbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ea6a781299cedc9a702e8d9662c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f62eba7a713c4a3874d84fc0ec64fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92078c101ab5fda7b0e5e30ec90d76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539acdf6497c208e65036867036f25f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047d5d57c66a86312dfedb47f91ed0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c56b5ff2c07f75058568f6d5899f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364059bb40bbb1ced6c7666c062494e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93b7b89af489f7a90548d0117b1ddc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655219515fe9471ce0287e7c883a4537219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f84b8bb29b5caa86697b58388a126220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c519edc3721325ac5ffc1ade982c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d3b8f5eace5099e993f35039abaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94562bf01ab4de7bcb866c93aea1ca7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0654d6a437b24ae5d43665ec4ca815224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea322cc0fcb14677edcd03038e6c685e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ca994cc7fdd7691ab5268889459e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf5ea86cdcb73e863fe2f00f44dbfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39d42d4b8ce4118d8f11f5255f9d2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a216dc79de44cce96a31d3f7c70e2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa9848cd3683e4c22992cabeb0d0c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853708fb5b2ea6b4d3ab87f3561541d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd613da4e2e0140e70e696090b32d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11552cffc0aa75669ce358637baac75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bf7f753873efde80aee9a0df02f35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673da612c1b69eda2ee2ec651bd3f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c5bde502fe24091526235b895998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dad85fd27aca2b3f8f95c76979865237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66321461501e1fcc2942dfab1a50798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007a286cde1adf6456a5b8bfbe4e8fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be0fa2d7edb71e48d381b9e142bd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14accf5024c96f0d4dbe81ecb74b461d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d8b95226f33b06c9fb8e05e60d58f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9eed7ebf7256eec8e38eba4ccaa60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ff6162f7ec3e113c55abc72424c5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ba8c0550820e209e4833f1b18ffd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc60317c4a4d1b9ef8e8bd4b0a2feb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a4f3dc83f7b30c4711c7b1578d19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e88f0948c8002106943a80539130248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53164b18ffd08ae02765f3f4ba0d6af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5e8d8a76979689ed7a40fd8fd5588250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c74cf6aa0201958212d2bdf6ce5f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a64d6eaf4f02c19674f03064dd70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415616f222083b0c7fac5fa382a67e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1455e0c7dc8ee6ac24e4610c6289867254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ed5655507b6388e751de897a5364255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199fcd6b9e5489ab4ce48e3055ebde3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a7b416623070c9d7e0c9f1e014e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da004144800e2831a3499bf76bd45a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358ae0de9e80ead982c25d930467bb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb2c7a199d8d6e686399071196229260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef0d17fe190c449772f64213418250261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48346dc50273d791a5bc32235763717b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0d4ce2066f95461c355ead4a23687263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6d53778d0bf969f4c6bac14677860264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e45b29de9b226e086a87b3d10a01da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8809adc959700756a8d955b732a58d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f75a623c169c723af4e85e374d0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf498fcd3591ed1244039ebd75135268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecf08136807af83472dd924c41216269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c4c193a00ed61274e907f36653282270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0938188c508c69844af6eba66926bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9335aec361cdd99d0abdd8d10b4c448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551573c98a23617512ede5d3150b0497273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c0113cac424b2c40e8c94e299491f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5aa5e81ca503c54acfd9f2949f78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9172b2eccb2b773c53bb29204a17b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccffbc003f847a4e00d60cbaabd539f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd02334c767283a1c49f258ab6e00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bf6b55ff1f4aba697a0cd2331a5e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9249baa517151e9802b3b31b03d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182a4d4f881bfc35b919e1f928bd77d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b31b67854568746578dbbd14b60b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97abd96d8365f7e6187a74b2c0e614c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c4fc376b530fe12324776dee5739284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29f97d0a7b06f30a8423ff45bbb653285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8578edc2a56f9a89db969f93ee2b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b4e287e1286e4f91675500bdd2ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf099407bf6b283e548d385805e35d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabd3fbaafbb5de81f6c7acab6b6a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c9a29030a13a3c266bd490fcf92b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8900b32ddae02f5986026d1bdc221a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d13f988dadcb26c91e6b185a1f250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b5a1ee45b1c2ed8688e11ad43b5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0c70b56e4fafe9df7ffd0e4b9c6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030cf8b031a89e352b0119d23d8a58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409c332c1d04151fadc427a0df42a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0fd4bd07e703b05c0713f8ceb8a2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08be9818e3cb75ffa504c53be2a70f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00508d8d750f9e07b5d9c1e987565bf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c397e7000830c8488ffef98fb18115300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e0189938535412b53c5150b83560301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceefaa0045390adb475b87ad78e9d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672a4a78c8fd143dd6eb58f532ced33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f378bd2d9ed4aa53d93b255d7f96c02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5884d64d49a969381e8b4df727fd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba732582716e703fddf8a728b17412e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e893ed9bb477787c23d50bc976118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ba3662d7e89439db96ef7ca3a6967308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37285fa39aed1b95af7a3d077d3ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39e1e47598b8210978fabca830f62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464dedd8959044f4365b766ac23942311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b9fce4b670cb3152d5df3d47efe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988d04580f11ab8d158f6b6271a09b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17696a6bc979bc90ac5c23dc980817b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd5c510646bd0b34b708b041a22da3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b016c6afd6a38278b9bd754012f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30860f500532c8f964a9261c012a2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca179721778878ec57b1adbda2e267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb18d1ff924b439da59fb50e425559b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b1b7239df5c3b81f07e9cd6c15e85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ee64a020b04068d6c1869052f6de9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23561211d6b1adf6acdfad97ef0d21cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c4c9df622f84e19e623148c79ad0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683a907bdd48ba4083f4b2c02dbb7da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c13e73ee9a0b8ce359c956e77a5c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006fd2fde0f3a8c077ca1fc0ee0e0ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f47eb98e0de469fe495df70a0e1b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705cf9a8f7d71716ce4a527e4d02640328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e33622640996802c813867d741954f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4e9b5d85c980337c20c52e7f9ff3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f8f3a981c1fa5486f8f7d78d72c59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b04eefb16802923714d6202f59ea9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59cac7887ed3c154adfaa42b642209333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baff70fcafd795b6ac16626d7cd186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf08dbc253224e49f9e1f56f1daea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60c6b5ffabdc1409bf0157e90b5117336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2d9297efd1bbb91dbd2bcb22e759337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841824b13000d1e0c66b25118638aa64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042b727c8be8d9cc24c5d5be9091fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c616de642ef36c571691fefcbf4c0a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515fd79c2504dccdfb18612d7787430341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df122b169868cd9bf1df6ea083eebf22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609deda920764372cb577e86247ccf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddbaffaa1a106c4bed7dfca23cd438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450e9c2b1074bd57e6d3ad47f5ebce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4470de0a445872674c2451c5f827fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd021e470568ba4149c649d592f38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a93630b9ab9971d40986814e41a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dcc1940ef79b4bf5c3d8958b88406349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6db68f4670eece3382d794d9b166e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468df2d61367d2b89ef462a12507466351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be5c8bf8251cf7dfded6b78895abfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e215d95bf81025cc00bc1a549ac7d35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52ae56e3931ac4a71c4c6ab33fbc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f14c568a067000fa175e5ad7b9155d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd0b77ef02978ed165673cd5166b00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb36792e091cdd15bab384bd6921f63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8628ae3d874039b5dd93031da08cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d2f1a1a4ee02012efd09af2f4ae7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03420b42312a06010b57f88aca46dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cee62f70f223e905808d1f39cb4ee1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4510ffd069858c8bc3deccfcd327654362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5d8279c8d6ca24a74d0b59a61e33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a816c52eee768a13e1fafb1c66dbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd74cef5bc5acf4898494e71af700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1bebf8b4f1ee0c431f91b7bdeb314366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0621bbc8e7d99dc0b9331d6a76a0304367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389707ef2fa4d3573f20f632a352e0a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960a866875924e729215a91acf56e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce73086ecae5a1fb759c1f4f3730a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d19741db74c3f42a50ee4b81c4fc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916a161e81344ad0b46e78d0d10c632372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b6594f8a82db6fb87638370fd8247373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adc2b8199de8a50ed36536910ebede374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae36a7c64b900dc54a0d2d5c8edaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea2008e760c4e22229ba5158280f92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28f9d73fa9616dcb6a9af00e329ab4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e1b12e10764e3a3f2987e41c76571378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64d951763c4b4dfe7a152291de00f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0d653fa4cfe1b9827338f2da5211380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dca7c8507c4711deba386e14221a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897045a1db1ffbd3203a2d681918b47d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b87e6410f49e22662d776af716a433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea502f973c91d004df53d6a38fca7aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d35d4ffd0cca4b3247c074e61fba84385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4abb7bb62421f6425b283091e98fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6cc345aa28e50ad05b103479e690387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895e51f435b1c19d8a9827ebefc24fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed6d17ba97d4d213ee574d1ee0f7b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e34a877d27ed9bb2d722be2df5038390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4683ee85099a1a217ddc7b284c123391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02afc981323d87f20f19183b5760f18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057d0d3b931fd14cafc54c2c17eaca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a484b3055c44d63069195229264fe07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6cb1d1fcc77634b39fe05106404eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60050e7ed51d5039169ca7361decd78b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b254e321c01a30af0d438ae2d3b817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cee250d886bd085f0a4a57b5575e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafa2bbcd0a29a36267cd45b12d1c06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35033d50403b014e9f51dc53602ebce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da1aaf00459f2992befff5a3220ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322f248fc252fca8da6cddf64e6f080402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db889b7a03b78c9a58edf297840176c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284f21e88a52d2153e5ae600295ad5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2d79ac905b73b4841742a366ac7ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cfdec2b3fb4091b85200a5d259789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffafa49d844133a3c9338687d8401a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44e4d4081b58170714564139219b98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66324c8c66a7a4141fa6673d5083d294409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d001d5aa10a5de12f2c783333d9f4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ca030c1c8a4b428e74f196b0ceb41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4523d86dce4074175944f42596692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16e6c579c0aac423ddd05cfb6d38ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbca74e1919daa9e3bb608d2b6604c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d069571d25759433e0c6e02bfbe2430415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c7f049fb27862dfd819dcc38ced81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76a6f63ceaa62b034480763b38f53d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b934cf5c8c99b31e8a05d99cf356080418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aef4b65dfcfbc385dce1720869e7ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da13824476d74efc5e1163b97d8a53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12cccda7a64a6707623dae19554e56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6417994f34269789fa0010addd656c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec500e4438e9aad0bae01f10976c83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c882425d4bae6dd6ffba2b831c436424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702652e3f9e6568bc2ff1530e277d624425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0fe0cedaa991349f33b68ba2e9b98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c00cdd0a85e5a648b604669927cf24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cca0a23f6dc73ddf791c3122365a90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c0229e57ec3a6abcce0cd313ab54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561624c86c9fa7006b9e52aa3ede5b73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0014f287821ccf9d489156faa10a44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5598d7e15d41da27076a880d215bd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500264a9d605647b6f52ff893b611c26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e318a874ce79336f33f0f426947adfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609aa1cdb75d6d37a4868b29f7a86b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d29491feacfe0b00a964438a3dcbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf10197329a2445fbbaf04b55578fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ed6f00d6d6be2ce2aec08a5afa050438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f2fe26cf16215fcba98075f731c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf61ee36a25e4ed9a4245fdeff9267440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999211ae45484eefeb6bc462c9caa343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a7f432013d0e4a4f641c088cb6bbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18269b8ac620e941813c50740ee1424a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f672c29ed433ec9e6f78d9cf8a0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf4ef456a40e5677a82fd0bc183490445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3357aef8bbb0114a3c8e088a14a9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe564e585a4921101eb9bd1daade0bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f737c8526aca8923588e6d360a268448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d4d6c04c383f077a6b4c52ce49e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7b563aed8e093580a0e0499dd2d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819450ec6b2d6b8c39360fa4ebf3d0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675683ca3edc64162ea96bc2aa04947452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb6c75a3c65bd5d24d3ffc2f0e6e70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c3058fd1bb07a62f110e160503b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede295f97b5ca176e901d2d952261a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40be1d0346e6438578b4a506013ec2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81211acd362bf058f6ff4a92a9b4247457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659ba4c79f01fa0ba391e690badc00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ec3a04334469dc9bcbaa4f3fb9ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b3c005366f89399de9985b67c426460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fb8f5236ffec43ed926c511447cf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dbdf250c996dba0c1ac7f8b59f2c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519507aa252fd1d8ef22e02c5ff971d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a520b389d179538fd623e492b5f49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ada9021992cc1b53da58514b1548c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bbdd7674feeca9e6d3739cd0ce1cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc996720e84d9a511c3914dbda9e6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595196c83d3828b9dd28af23e719a835468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afec255fd12551b19ca86d0d6957d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aa0c7b0fc639fbf0b7cd14d05710b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8216f84cac6680cd8cfb83c3eca2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1a37c09c5ac607e607e814aec9c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2477471000e709047c85d4d8e541473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b69d1e1b3ed4989e17970de2465c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34158e49b18d769cd9dc28f7fa9850db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f983d63f8e501511d353804a0eaf52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e0b24aa3f948aadeca9d72167cdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245dddddaf9717ad9e5031934bdda3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cb2d736c37bdc5913964b0b399e9a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bcfe19b64b740025abc6c5bf8ac50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a05eee358535509d37423735e95d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c3999c787c5cdb1f261419f90a0c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeea87ffc96be6de5d839235d74e205483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41feb097481b396201a79fa83a4c3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4af0160d5f759368dd5473e23b14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e72d897a0427664606cdb50cc3e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc9ed2fc4e9083ed411c90247b169487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128b540250321934c35603df98a99e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2738b931016aa510a0bb5a1820c658489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6c5820f7fdd4213a42a439069854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c468633e126eee8960903550fd8a21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27187d58f654103f8cf64ab68d2e4af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e994c823b4eda99497d66e54d751af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a1cdb911555e90ba7a541fe1148a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278b126f9bce22f42c6ce54fb90a437495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74270724e35567c0989f827562c23e9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ca35d8708d38bb06091e634bfd7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df43e6c0725d3ec06095ee3df0660498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4b520be6263457acde597773ec2f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d77aefb364e7252545e7d458d02a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f36253f59e2b32d5d0c07fe4a420501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b075bdfd562e8a67c58f054eb250a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52d34a72381c02ee136d8fa133e2bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b475d19e104d5ca31f9feee100fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d279018160fb406081a5d0655fe2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8644efa5dbe7f6dc2432d64171cce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a014862d27ebe9620218cbc65be0fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262dbc13608b78f92eaf528a339fa28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0410dc577c5e028acbd71b960de1d30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94feeb83b7924c972016c84cfab7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca863f94168e88ee165597a4faaee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d41d52f87d97dc5658ebc6092e38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89b4155a1efb625bd48e1f3f2891e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f24b18d6bb921ff2e367fc583e6b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4868d53b47b3e8097339ae242a7c84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7d7d11b176cbf3331947e33d310f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f50814c8c4b2a573ac6e8427ac05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710197ce91020b29161b035cd14b8c06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b532bfb02182fb70a0a8fc36cbbf159519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ea81a9803b5da79a91ef137d9bb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf6a63f55a3d3df3a531974dcf3ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe12c19d447f4cf9445c34e3856a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c49a2d1a62918c1454ada156780ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a271b22c0fed0bc6e5752fa66432f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fff6bc98f4086d2df45f4299487fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291878a88eebfef7e0fd5ffa450e34c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d056f673bb6cbb4d0472f7793dcc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a477b42e311ce550f6386125037d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9510dffaa516e60cb7b2614921e0e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1aa2032eb09aedae0e6a3685c1ad1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cf9393f08a6c607579a7f5f421d7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b706f43c558dfdfe8ba3942257ba3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297702717f4febbfeba3a454741c6bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f4114c57f7d0e95681c6e650bda8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd076558ce2a724319aede4677f8aab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f541939277a749a4194fc9be9db4c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3285db406790c871a63da37cff30a28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16411dc8af3d5c70d99ef1dc66bd112538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a169f86389ad9b45eee42f49d5d8e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660643a650396bcf271abfad07a8855540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6669cde27ee6a23adc330a68eb117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a29f58adf45361233f65bb1bb5dbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0af7dfb3aa368850e68745eb55088543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4a8e4205da6138e8a539cec53c198544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74899f5d6063d0c455d80768994ffbca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ea20aa61b5539f34cf6a0908fed8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31199a1752ab7b1f6e135916b10bf37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67d4974c2647987230e1e8a077a399548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb8bf09128f47c6c875a7e104cc64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265b0c5db377bb2392950af1db63486550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e14102f9db8b0412f8c66343a0d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce7d8df032ef6763ee2d6a5df5a965552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042648cbf2ecfa4454cee17bf6326c76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ffea133ea6a4064d4045d96d2bea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e237dc0c13a4a7efa2bada12737bf12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1803045a188ce225a4d23b74bf36dbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc6b1b7d1f9d0198e9c1c208a29708557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ecb0206acaefccf6d00cfcd3bf290558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b2db551d26e92d619ed6a3e37990559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb5f30fc45c3e73e1591087b2345cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff456ae22d006c77ba9f0eb96e43327561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da1c4596dcb80897abb73e81099797562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8389221925419def16bf978490ad55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e160e53d3af57a15a884e8cc97560fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea3caffe22c9731b744f315d3ec4fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3b6ff615a67ec13acf56320a8a3a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb9a659c6d1e0ac43a39f49c78a131567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b212d573a29add98c0184254764221568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc0ce96453c77f0decb9c56a6136c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2824b078b746c4b8654152b314123570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d14268f81a04190131d3887ef9b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac7c5cd48097e11e1590da5c8dc5b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db591a14b2f704eb7aeaa548c9290573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d07a7c68bae2452a7f41f4980ecc22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436ebf545a55da401b17b1934a57ef9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e1ede56aac40757ef17c699a63562576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c446646aea87d7e4519a8a5aef97e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf43f9270e61e5ead63b962edc20d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafc5596d8360d19f4769fca823f171579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd495188947c5334c924c49dbffe182b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b879a8e911fb633733d8aa8d5c7474a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efb9582efa8731be69c162776ca2d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e62c59ca1d65efd9d53c9baafa27c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc4e53a108a25b7f9df02be8079cfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a410ef0a52845d8fc43fd51fa0fa7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f29cfec3a1bef557e92f7ae323d03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ed38409457fc30f9acc03510383c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870dc7c3bcbf0e43bb9da4968861a88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ad3656ee0cd657927f6a87c2e1d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b0736c74a55dc3a20922c839b02b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc55131ed83c983ee114e3909fb67e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8155b1cd999886cbaaf80f79ed79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944ad10908decb82a51a23429b84af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e307d4314d3550d18e8b8db39ba7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f633122f4d2ee3f5d3fa573107143b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47096596bfe4de402a35169c3a376596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c5f45a2b42650248f3f8ef765cdfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f0af5ccc6e3420b11ebb53c36025598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ca9255d26ee0b419bb90946c63f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19729dad5974b839004a49565586f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58443360ec67d19340a099033afebcd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e9f41efa80a2e7cd0e62316efd22c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aafc5bade6b606eefd6c044878710603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10ba8deba31bd281f94106ba6510f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f89a07808e49bc7714cc6fcf8d408605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce87f08a3ec5d8e0b2c0a0a0eaa83606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b98273208583002d3133c83e50ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613e0592a1285553d4958c3ae1b5725608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b3aeb98bedfac49584043777570e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f72468882ec8ee919022b7dc402f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3ebcbfe578b87bb0abbdb4946f12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141ede64bcb6d918e83cf42cc5b07f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552369ff684fd046e6e1a0ea3628d7aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af472edc597c23836b2aa1ad4b768b94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0977506b1f33677ff18e4d1010ee446615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32fe8c3c313e3b4c14a44532c6358d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d852b4ea7a0702b574a5f6e2a3780aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536b31d83d2e346463793be145ff2bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a45bfd596a8cf52e499ccbfbf3aa39619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbdd27b175a5b4c8d8dbe2b6583ba7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b034e532eb93a87542291ec1237a44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b31699e798a631ac535b6deed151e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d225812d0a42833ad6963aacae09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9d96d0d42ee0782500d951554e35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6110d7c59b78a28f79f5a7fa0dea33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1bcdea62d597b11a3e13608a4c357626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff286fe6c8c1438cca6d4d8b1fc1334627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b2a270ca4f10e7d4366f6153d7051628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ec797680932b6b22f889c8570b74e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aed916a32cb84834137ac832649f3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fbea430ed408d04ea66c7f1a4578c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d88bf898c9c2c8a8fc09ad99f523f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd11edfb07e94d44f9ccf358b1e1db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa981a5e49d86ee776128c3823bed7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc3a4015701068098df8aacfd6378635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d33b6659e9612a079d6c8e72cfce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9a48aa08c5d1ba5da9bc29d044ca8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf77ca4a1363beaf90eb23ca0e982638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9eb5d82caf0b59d358bd77752a47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e383ece5dbf8950420f30f245c04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347a666d40a6a288ab3e1938480af74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86355c7d8968d97031a23d6a7ccfabd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38454be8764cfe1d3605781a239fc6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb3416d0327fbb28431d4f97f1f40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119592ab8291e575f47b450bd3f282d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2cb2a6c2604642c43e4204587675646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832071f6b3bb121bf54167aadc9fbcb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5e361f35f647f1dd7200232005d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9359787739efd9306e148bdb0b649649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ea57943f81adc9a673859224f714650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c88aeb867426b4fe103f751392c7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac078f8c4c468c6bf4635f12c3bee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74788c245490db098d935488e59b86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f3024cb550d7a0a4f11b343a7272654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4da61ada48b4656de7ee817da6c77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac9b38886e15ca787af13aa9273af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9953fa596739c9e082152662c93427d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb10086232b78d30c6adebe6f02f61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775b327af2a9e7f01f411ee9581d8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1b429490bb415f849fdba5b3be54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da009da2f26810c331864589a5f18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919edf5fe5850d86a81b619a67e1cd42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ccd544cab10beb47677eda928c682663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420203918a66be6b034e30dd612984664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360a05eceef72728705699245b4d76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6634dc8cca6d5c66742f5a231b1c0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee168dbaf42a38b54f05ef65e9f7410667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb9650b5f21739b0a9f69fe17e049668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b78894748f8edd19d0a81146dcb6f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa9cc0bd84e6a11caa78d0b09e5e10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f67193149476bc0eca43f27606ed09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8840412fe281f8ee99053fcb08235672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b901f1efa127a3fc94bd1f2bc7d4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282889020a851edcda9ccaea5532988674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6fdbb096f7853b8e0b372d6adf5bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d2b78729cda3adb2ea42156e95e8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5356c61f168b862337a03c2939fa9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516536012689823f82382b646b28e00d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737050bdea16b630229451795dc90835679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba36847375e41d7a31d0c40e63f66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3c0c525783fcb465d5b6b5255c17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746429f1b93c37a25ceec10601d93333682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1b27ed9412c6b3db663a1c496377683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87581da10466075764d8871bfa8da3a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbde6ea40110646bd7a6059be442df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ca658822084734154e7eb44d1860686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cedd28d577bd307dc96666dd16041687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c58136011d435dbde5fcf003d8f542688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2689ebf292c56597960fb38d3b300689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c845c6c8df76c7b1c0a2210f8d5179690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4c197471524bb582faa8d9d6526b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31841a17a39815e3213b1eb99505fc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc558f0ed1d2bde1ecf087533a2e33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e246cfd9deeb3582a43ac600f9ceff2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6dd06178602a3dd7d9df6c9dce68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0e7482e6ffa9518ffd51af934c19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb47e49c9d2cf732547cd1ce6968d86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c65b131a324e79e194ab4350b97e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b69ce446d435732573b3c8fc3b511f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ffcc31baab45f02ccfb6ef4f87f5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6103674699b8a1d45bb685e02ef94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c343694191f6cba0187ee625bf8309702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28024444af105dbd29146a3eeaf45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f8c18dbaa7c0cb41c06b58600e38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bc63ec956475f6de7178e8b7f07a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ec78d935deb0c477ddc6efd44cc7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2db392ed0fd54e90e70bc4115ff9d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0196b6692975975585215f15c8a44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709800064edcb7aacb028e9c0feb43a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385650cd48dbe6b3cb096e2a4b55e098710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c8d584ccf822885eb10095c6c43e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d035e0a4c479f68423a61edba9e9ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5e936dc860ce5ba1d13ecc2efbab7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368fc4da6ab703efcf3ec9b1c7bbc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3297499df050435640db2d7c71fabd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34047ff73368cb1c3e794b05544d6633716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446204f7a5dbf4b1eacd8239571cdbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef8dbd1f954659d375f1c8bc87f706718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d32914c39ca00e0f35dbda0c4dc53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c43beed90f6b4ef297ac21d6c15d90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b726c15931a6b4ce45bb48c3181f3c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae716b175b20df58b8c8082732caa7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ea8123c79df2ea859e13045f3ec02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c10686fdecc6d4db363c56559d2039724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10af2f5f0cee261d3ad1890ee4c9b47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb2d86b77ece9c9976364f3253d589726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f444c2f7d31c54ef8d77513d9ee22bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910eb0eb2657b4371cf2ace1966ce8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9ca73fdf593526f0d80f548514f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5c7ad3d0f750fe593f3bdd3baaef6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666d85efe72f03520b0f58ba29349a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8067a447b52e2a5e33412b5d821fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce7be7781a1a2e3ba251c877dd832733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bba290763c9d1c6ede905cbed4717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db5fa36c84a15926f9785b98111964735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca039ddc40018ccf80a5342bb1c91dbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce654fa3056aaf7d8ed7d287e1ca82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64180148e0220be563de1415cdebd7ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7080f1e43ccb23ad013c3c2187f72d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9365738e2ee29c9ccb631f3851f60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af679610b0b4d75927940464b270920f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc013de85cd2bf3ac49de8d65d58ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d987679041dae18a1976690f8d0d22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca796d0bb7b91e57804208de5ec015744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7aeee4f54e8e71193d4685f1b57ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e16f2901b2beaecd9e56f32746349746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d3b23183334aeb10a432d8a866be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab84a8a1313f29a264d4fcba5f1287d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f522e0cf2625a3ecb442f5920694749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489740155a7e9c3ef0f696363a82b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f27c9359b1531f9a63598ec83736e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d7efaeec2ecd2d16cff56a61855d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cd89ab652889f65d0ac8a7a85ed63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394887ce2282029acc28df3c3d88c580754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d185db761602d69d324228f95b4f6b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da5b98411e7a54c8eb8aa0b0540609756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d2842884ad02ad785ea0de504919757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45980db8c0a65153049c26b1c92a7531758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823dd386c04aeed152d2346ce42e54c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35abdb9337d58ad66e3bce93d40326c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b6c423ef86603b1835a9e69f44ac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba67afcd2712ba66f2be7b0b7ac06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091fa80c47a54a6590fdd87eee68b2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f248b379b284f0f76284c06a69b43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be671b4a3cf26ec438d6071a9b6a44765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe0392ea262cbd73224ff573b67e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbc584f3ac4c9c0ee86053d801f665767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>