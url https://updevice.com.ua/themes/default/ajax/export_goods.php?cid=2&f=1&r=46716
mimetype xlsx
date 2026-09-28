--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deccab8b086bf075c4205a295006701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9221607affb56d5020ef9d76904ab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c91fe75bd864dfbc299c2c33208b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d40a53c48cbf7b3f050bd669a587a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dec8c131603c57ba6dfd4f952ba115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6984c2544b983bd591f5b62788899ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d6990220ac588e744fa08626c5977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3334392aaf8b570fe642088f4d3a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0dbe9d97833c137f89673a2f354ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4403118b7f29f1f9f80277129330e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643c673d37d59f33d6aaa67aa9058a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8674380bf9f658deab82433f0b1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d92346955cfbdd2a1ba138dd239d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf2d1748cd9cdf2a4469c09f244ca614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ff4e220ab73ab639b911d0b8fcb5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ecf72321385022ee3ab802b41dae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add79475c23770bca7d1b3887360587817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606862c173d2b6b74d72b78134de7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619bff1cff5f520c83528a49d09ff1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df92346f591da82c87fda21caa8cfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3182835edb576a4cf3d748c88051021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7189b897de7b18695884644a04f14122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb73e24a359d0afb1cba0ab25603ebf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdcfa53856e55df654167e0cc6b07b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da476a0dfa017aba20ca7234b83f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4dadaaafa9754b47794f09b2ae79326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2b6ef6a09d42a9868ca0f3b12863227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f7d818cf2e3a50d80fb70fb4b99c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c8d6781f54cbfeef68e168456712f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c7e1f5700373a646b89a9d39a75830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e395cb239c6989d045e6e8051b52031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8e456a6f538750de0b212ec1efcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc86a09b1439e0d76724f531b516d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd1d52139bdfc8f7d1b4f5a23e9cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255671dab1325a7532bbf67e89f2a88035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d59e242dfc127195ff59cf327d64a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de55fbc99ed28b208970535e718bae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0ef72fb32fdd4420ab0bc316ecec038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469a936bb177ff0a07368c2bfe101f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00629fe632692a6159bcd189533ce3b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ecec83fcaddd1ae496308d2d6306541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b52f2783e91e3ffdbb87de8a6bbcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5bdc729d80e0073bf34a0b7d9a9f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ffb31eab205ef428e594d984ddd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516ba7941ec1312bb51c2151f73bb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31e71b23b7cc3a5a5681eb3cc083d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486ee21eba3b441e93daa32950ef0a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21243949d5acfe49965ec041062ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906c2de1de8bd4574cc50db7298b19c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3a8423ad16d76f7f2dbb4263f2f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cb2ff4c8f460e5e1de8b2762f5e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef23ac4e4c7eba57f9be7643339bb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ccceceb549ba7b46823f65bf0b95453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c729b563270dfb2c426c3433aa4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4ec5ca27b044bfbdcc215a66b074855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ba781e68f0bd8106dfd31f8f1d31656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d248d507024cbf79bbf50d42c8f884f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15630851786f5420159b3f28fa1c458558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7bc356f93d1a52ff9109da0775f7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253042bbd0340aec2807b63c75db262e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbcfcb38423ee2bf3a11bd397bec8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a3c27043bdb2155c6cdbaf9c0b2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc39f3c30f9faf3a1ac2fe4112c368463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a02d17ca1b9e57759523f761150dc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ad48e00add387019fb159e2c3d2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054017afd41b4fee7234f0905b5c0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc5797b6e67a7dbd304c3587babd6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d574067857ebe38d77d469a87cf9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea5a0408e33b321c733e636bd451ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2cc57b0c2a92c546ae06462979c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c447942b0995dae02934a61b68f5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185ec5678dc0bf7d31c866c470847e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1368c1461e332b835d0a003c4be873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15425e3ae4d1314e033e144161f5467e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a72fedc8a90801e3f89fdc4ab944375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8d9bdc71b6705672c03fa39e89b1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d9f93a3478d12aa6d5c93e2d262b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d13c0e2121912513478ea1d43985178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad821a501fc9dda175acfeabc5f4f18979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda29f7143576e3fe54146f04238eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24293327f8c1d19e8af43c4ace3cddf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb21f68dcf6323bf09acff04b15cc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53c3de01267cd5823a86b98240d60583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cbfca6157ce64487e32bb6666539884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a55f43772f74febddbbd2ef0f5ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d950291b525de36f6ac2b6dd8d659286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd90251e9e4b43b7ed1cb90bade16187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3361018276611432a0d16e1876a723888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd646effa45ffc10102ac72df0ca54489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4ebb3a2ba67091062a0577fc3705e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef428e75cca398df42d34bb3efa9d0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e48f774c35c1a55f32377377b9ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31bdeeee9ef270e5314fc6066abb5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8dd18b4c83ead3aad485a5e441d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd98423d6595b395cbba5ca47908be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd6c73e69e5d7f15f763bcb1c12a2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4917a42cda28827cd893f6fb66e963f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d505571bd79e1206e03f345ddf2761b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90485917db776ffd484fca74c1cede99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32caf275fd390d7f17474107e9d42a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3685ad84b7ab0b54d4c1836cffb27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39931b229e7974502d98d1264d4e9ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587242d5963f2c7edd2fb852d282f13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d83286c74f43cec669ba9713bb37a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b2ee4587ad2924166b7edb5393edc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87a84786e869e4c1712ba3671ad7b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac50345243933b53a75b061c935d59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d02aeaaa610326ea9115fa435cde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129aa4a926809a123064518268279fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5165f79dedb98372ad678a9db1a63de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae10a565d369709b34934ddece6f565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643aab5244f39c0c04f48a6122776da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af242d93e7887e012383608cb4e7fd53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525d2e6b08a1f07ca46bb509423c7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536af026862e9b401adb7ce2c91d502115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536fb4ef2309a9538a97df8d8a01404116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b96a1f4322a344bcc97996a5a521d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eab38a96576f0db448aebe3dc8883118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4f208afd36d75f6592a8fe1756913119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9bbadb92a06530479d148c6a5c521120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872205ce42d6017ce271c7a8c869452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f54afc6d2678520b19ef3bc057667d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aaf97f8a5d864de40532e459748b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6206a3d166f8eccf22ac67a84256f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c29122a02d7e63e71071e3cdf0cf0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8457c0e63b62f81aa07d8704a3e15e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7a671544537f579bc66d3a416883127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf32f0392c5509c03e94884ccbc67f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def162a308e77bf5d459a51b16253375129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975ab2441513ece93bf137e39c0779a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecde1e865594330b55d32fb6b00d25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d719f3b5fa376f5260305c4ee1c97c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7f636e2513d553d59c29ef2cfcf70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9c71830f8a624592e70235765015134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b8556cfb11678a78321d2a8f3ccc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d76961899707b6688a7fb5ab0c406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14591091c72e88dd4576a168de60d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d7149717eb29f5d58514eb869772138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb723dc8dd721005b7a3c0b9d56e8c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a86c7892b921854dfd7687f68dcf77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a54ab152d7fa8df6599d75ef2d423141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c157a8c8e922a4486084360e2bcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f49ae924ed6f0106524ed94b24e01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd668c08ad3d5f9e089c0ba99a0694f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53653a40529081e4468a5c09aca11fa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810edfbf32a8b8222242fcaa61576ae0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce15d24ebfeab17bfe242a848aea242147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c8b75dd157518912ebad7d5157eac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d334bb3e64406b7c1eacc24f9f1ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b8d017c61effc936b77a93b64673c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6d6a6e1f03e2fc5cd53d38a95330151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fb5cb1198404160126bbd3fc3ed1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde407ad44d0b3eb7c4ab44ddaf1c6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9af29320b0dbe37790b7ea3dabbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0803b8b8673d9356a5b582be76af3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355c71541c91b556bdce9250857a39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022fcdb5df1b97ec069c69b0e1c80f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f8a78404b5238b2ca69b658457541158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190247286c2573db3be9dd37cea95c19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e2b06142f50a251cb7e9cdee1e887160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2adcedcffe1987b4b7eb7bd05c58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b1c8a887bc72dd93b4854d0333f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7bb8d4f4e24fcb008f1cb1332c0e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2989fae6a42a2dec6fa7e33defd3e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ef46ce8bc053fb2487e6dd6d5e450165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cda6fb35b48c8e4712e14567594f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e94a365906ab8b7717efac5e80400167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4a0922ebe3356abfcea8795dec65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed90cd6dccfb684d2867ef9f53779b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4555cd309c08f205f37a153b3257e9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3344c6efccbaba387063e04ba673d5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf79e4eb6745e4ff5655dbb7569f77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ba3dfd2ebf091e16147a9ecd94c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f98d81187e6a8eee35526d07a1a3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96fcf3be9fa8988fc08b27744bb5a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f1e7ddcc071f3e12f308110be1738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e5803916e5a18398a04d6f81f5cd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e5ebf52f4c3d2218bb3889300afb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712c4697a88024b9e7cb31c59f1702179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb562973d8948822a2b3d214cd7d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf5f09f3c738194825ac4a9624424181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf23f141e72f6b34bc1d8afdd5633e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3392ca27eee47b38dc1928214ea55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a8f7471af632ff513b32bcd000015184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adefbcdf882cded6a74ca1b3d402b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe7942837dea42cbf8c8b6dc1721ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae219b4cc9d5f47afbaf8e4ed8c3bad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b0261f228b99185019ad99ca8f91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8faa541d3a33b4dccd04c6892f03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9796a1f3fc0ce8050c593d088f5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f15c15c13c5af053a67de45dd0316e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4915e0629101e74fc4253d36544a1ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564dbc3090140f44f10f719b1ee686193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876429e773ec79a94dbf699e5a323b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d84e8afb3c82a7fe16edc97baf96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc761b6711372adb89428f418e550196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb83685902eec407fb791189fdef9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988607ffddf482b312636fa68112e646198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b1d37386427c21e29acc5ad89a24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119654e84c678bb2a7d24ee1159c4ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceccb7b6c04c08b0c29093582db366201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd2c84c48a507a913c52b23be2c70d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d39dd687e12c0a47ca0808165f0241203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac2c7c045b9a4017004c697ef6060b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1c20acd08a863087aabd4b39c8ded205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154a7617d472b888bf7fd33ab2e06fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7ccaff3f4b0d8abdd9b8b15867fa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c96289de61a21219729f4dd07b467c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bead4ce587fe58d2675f566d97b1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6bc1fce22e7c0bf757d5515a47cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8083b6179e7b67766e6f6088e39454211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191967ce771cf8a2be27ccb329b2025212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000e4de4a57975ea42e66ff2dbae4bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e844846ab65a0402b53cd1417cf68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a658276ac146fc74848775afb6c8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b249b468ab220d951c6a5e56edd90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29fa6d1152e12cc7eff72557d2d2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebd83e1b4df5d16e0662468453a73f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d3e3ac3195d49aaa86a77c38ac1d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297c1e4db4e8da2ba43c954d23660b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29baf01be464a3ba7578fa3dded66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc3cc4d27f5793cd1b3f0a310db1fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e08c0bbd1e1b52cc7dddea9f0f486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bee4a167e7d66c48c4c9bf61d0b98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1c0c3863a8085291e2e21e9abe27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a1009402b960885cf68397e0c155c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240800484e0cb32272cccaf40906815227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc873f06d6aca29ed2f17c9c7f10ab7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908abaa017d34ddbbb257aeb1d323a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e416e395685037a3235b6fece3897230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d5c8548553e74ff62a3c435da4785231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93cb3a44c1910785cff6a0a6b1583232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30da34872d3b87de374e527b3f1937233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8876a96d0c9a663e58c639b9988f74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb7fbcd08ff71e6685b18387e6c01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fe1f1fb1acf687cb5baf6226d5af7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b86c01bdcf4aaf01133271ecd412237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7318d83399da77801a529f9ec6b18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d774a34ad61b50ef197e0a5542cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1d2e247bff081824ccc093a287d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dc9b864a55eec6a9fb491f1046cd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0df810c2db18d66c3d67efca64f67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91cf96de2be3b72170027d5a4de2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43529fd3735f3b3256c2aac9e71beec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad181165b3646d95aa03f95883b7c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93e36e9c9216115c7c9f8fdea5419c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9068422e66394a1a0186d568cac038247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f8dde534706330207cb3b7dfa25de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf83cbd991028eb19477df099fff1cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cfeaa35b6c080ec7a7143df53385c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503cd6ccd666325a674851ef3f6879251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a800240805af34aae4ce1c542971f68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47726a665938d10f3f9d401668ad2e41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae37577d001f827aa789a4d95be0d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ac0bf4eab8326a8723fa3983a04a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c1d9580b6938995d7c47c621bfb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463392ee3f8538aa742266b02c91de8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37107f74421fdd06b8fccc24727c27f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d7c1c343096cc954841ed676ec72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402a27a0da53c97c747b0152e24b9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaae18d619938219bd618aa3613ebb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407fcee27ef4c430840dec6b1c4cc79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507be9497f1ee6e78e92db9122cc5bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52154ad245b4cbaad1d235008105d835264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641010e6c07ce5d6aa89b6ec559ea09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252130cc8e2c6ee515a0af2fc26c5ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581527f63e64dbd978051fca0b6cc1dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c4fc227358bdb0c4e4a2ecbe7d49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a931c9073a102713677da95ea1946269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1d9cfb58568539c6394f230ad005b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a144084657a01dc3986b02ebc19b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc6a871f6d1d9e135c685127ba577b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304578123cd8bdfd8300622b98a8511273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaee0d0df33e2b2e28e0255b714c254274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47dc8fa4d9a7ed687647ae66f49559275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0778a3717c1cd7fae6f5e2881eb802a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c57f760d086a608711aebb711303277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a788b34df1087aaccac60a0b8511a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c159a6d0c369e05aac0e33af0bcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9d4521b9575b343ef959c56c1aa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c6a7c84746a31bf6645e2c675adcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4041392bf23238118a4ec381591d567282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef139e99130b688a66fe994cf1cce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25d91e986735ffa2b7df8a4f3f57b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259480628cd6747d6fc323e035ec07ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14909da97b553c7b1945e073c2933b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ba8b471733bb13c37392e1d87737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc303fb934f95280c7871bc8df87a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe504302abcb5dd777fc2457d8aa99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6102319690b05c4e92ddae3850d4d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ed63b2f258bd41fa0a617788bab0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a71b58d35bded735117daf67d0eef5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae516232793133d7f924a964bdaf28b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced14a436ffad808ed5d91dec463ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a0d381adf0497ec828ec49d02a68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d77585e8a17c3f7a713b91e3c93d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f0806da7309a9cf0969cb322eb27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5ba2ad4a9f25c1290947b469cdada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08af4e68906e48d7d95ccaa60c1981e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8f27bdcad3e00f0f58ad7850e48d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffddd9809411a75c47a50baf9076bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925f57c0345747d427e7b49f1b7a06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99022e13f17139d32cff97eede1266e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e100dccbd7551b68baa6b6e16063304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679ca21040d7f94279ed08d59a1ff70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250401db657474d5d282f6d64a69ee8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569a60eb9a891785e143bb9ddb34fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e360dd16b3b9d47606f6da9e04abc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb868543478e8c943b9f7593fdb30c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3df58190ae76afc7d32299cffe866310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa8f2253f309e5694a5213767e3f0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439469d41c79421b992758093c09ac1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7626866ddb488a25147a65f187dbcc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b502345ef9768cd7b83bcd87d6233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a4e07a800b9f5c7586a487de497d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4eb23cb2f81b6d5751c9fcc20f90a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411e7a8c126c056440d660685452bd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc500b8f444451b6526901c615ceb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4743ae3bb2ed66aa468a13b4aa8fb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee9214b5b53db9d54c3022a82ea9ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321a209b9dde25461cccb7f90cd979321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1392d0a83bdab36bfacde42947f66e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e30ec8fa6c00e59ee0598f96d05da8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205bf2eca2daf9137ae8e6d22f3d1cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceff23c7c9ec3da88c34f69e75665e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26e2426029688934ef1f2f5a07818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff75e3dca8a36caaa5b11821a8944327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdf25491c96725ed3992e1eddb414328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785282d95333e2d2b129602074de024329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990a9121b2e84237a31b93003064849330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7f03bc98a9145bca65e1c13ae1bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ce004360f517f46b35d6a461b92e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967feeb94089a4b701a100dcf28668e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda6153a6339a6441e515ad153ef16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ffb62e815253124f12a69de00e290335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883142f34e3a5104bf61f4df44cda69e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aa128e10b5cffdc6ac4612d8e66ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae534aee5fb311213762088114d8db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200b1f9890233867e9679b85495ab7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e0619a477dfc7916476022204e34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05141d466237ab5a7d8cc191f8e08e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f84b70703454f5b3ff0896f01b706342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f74ca1d198d9b2244fbd16fc98be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcf29124c15830a713424bb35eb56b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac30c740dafb7097c29db02d20f4c59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2dd09fe5a2a04b500bed9ee7b9af0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec498bf40931f9133d27e120793f18c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd85bf3c64165d6334323ae65a8f9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60359859de56296f376aaf02b8c37e0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efcc037623a7c6e30a95bbc7b4a215350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2aed48f294335fd42db1a5ed966c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa33e209d4b7b1db56ed95c2ef66d49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835a7afe3b18e2527ad84807c218e2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095311b0b14a742450fd0d0f22e9e76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaf2f5ab98a3b813b67fa214596a25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8430b383c0b221c95024ff6edddb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29376bbd360cf514e56239832298ff71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b208dd478546361d78c61a75e7e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3098272df3bea19ed2a547bdf6d13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713acda9a01d120d6fece0c03ce26d96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec74b5e8cc1de5189b7c00ae13934361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af44e3a0ac0867688a255354ea017df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0913aacc14e776385d530ecad6aa3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bcf140c0f57aa5e0ff3d101d6babf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e01a7bb56c23827db7af847283e1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc49ba04f3762a8c9223efea2b0fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67a0d92324640b78cf36c1a670f371367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2829222f1c79989fe7d938657b41d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee22f6326fcb31668d54635c06870d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c51ea5720d27ae0c9d3a1ced0764370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de099bf0b61e5375e36346c991795c11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe7cba256722b50e25171d0446eeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650b6784a627353b7cb293391234844373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cec561b0a3c6fc157851c2a30f810374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874b08e6bcb79ecfb4e57bbe18db9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8f985701ea5d4a908d85502b44c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135da24f688d17d6e52db6551b3740d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd268573e01ec46eb5e83db7b742b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc9ea04d2a0c0557f7a3cd1b8892f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6e905d3e2f02a40999b28e6aeafff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dc02b966a26e1e6bed9dc95e66342381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea620720a361683b7b76a47080fe40a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5f4b587e4455e93622c64f7d7d9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362bee4ffe4c9d9d6d86cd70db7168384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13e78fdd386b9c240c62d49d86329d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d567cbe61dbb72e5f8a13c34bfdfa8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cecede6c7c49e75842333e881316e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c059570ab8609c4629fca71b6c18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6b94e15d29c167d35ba61ff0e511389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313d694f758ecd9e2e0e728de7c2610390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2140442dfe2e5ecd7438898a64577391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b3300c4f79be15abcf37ab58e31fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc7373c65d7e58be29d87257753f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7df685671ea255281168f44bd3b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca697b87291b836365bef6d9350df46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40b7abb80811c2e23c9363548bd3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62978b822c092e0e8fd1c1f8f8b1ae37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4365f09d2e7d306ed178270ebb4a27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c96b95621589cc2dc2406e1e3b936399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654bb587d697769e16229d35192b953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf31ccff69cf703482f932504698f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081728bec14574c1b1b009621e66662c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5caae0e724dc3b6f41240fdf43355403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80383c8917a61ecf39cb84ff97972506404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d643b5c1e236fcb31c926fe9dc6ce10405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75d99c092356db66f6fb382b303b1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871cd1a55344370a5b700f0dd05554d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e39eaaf54d8a49dcb8b3e1e3691b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34177f24085d4ae7efe5bc0a288bc91e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e17e595643186b26babcf20b1c541410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370e762cfa62135fe5eddcbbd4744c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b674397d7368f3d949afb6d03bf8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e4bd10340d2bda9fdcb8d4e1e7066413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2400373e03df83a79ace07ab5d5fa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12156263017a212267e6c0704c55c3b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a6c77b142e3317b65d599a3b640c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a31841ef55cc9ad0bcfc569a3af07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df78a6d30e7b8acc754e62a760e899a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d62360b982d5ad8df48688c03cc4da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba40ab230cfea68524e45542dbcdfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534711fe323709dc40443178c860608421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6e628ae1738028aaf7e8b540ff7ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d25e590666205a4a5f5fef109fe5ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f9a62c9cd4ad1a4108f553cfcf6f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bfba49f59ce3e78b3153c8069e65c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e5bd93951e8610ac7110589f8492426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88962f97310c042f313a923d5e21ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714cd741e71f792a895e9c33dec6578428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf127032e6aa06f69f1105c560f05e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce2c8e12601868f51ab2bb484bc6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73ee9ffa5c841402f9ff44b1ad4565431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd0500ea9c5d6ffc806d9d5f3619d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0264175e0b159e3e99f2892700376433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187fee87aaf35afd74d221c2648f822434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c71ac6c62b1b433dc02aac270dced435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdbcf1356ebd8da464c297e3122e2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc890b32bac061d977dda4896f140749437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524200684b2d8fe2037ff062b5f0708e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7eefbfb156c252f6c6ac8d4ec46a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd61830dffa5f77f78d52bf7164ecb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fae826a1b422a59e310cbd7e3d37a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d710dec4ea162ea0e4cebc82a8fae0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abebedba31519e19431d427eef1606443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae64c8c366ec6674ddeb03f9ab003d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4460a11e61eaa61745bbdeea1e2b147445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe56f24e0fe437d13285152dcddb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ac87a6efb7369d24be7c2e422b0da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710789c68860d60c655b6d051cb597f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d621b9a23339928cb743e13d6d5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c26a6f20af86882095403bd562aad1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d242b37000d965423179cd2bf4b1f3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a2b2055769c94185fe37768ca915f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c05e5f18143cbf923a2bc7a9a3962453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fc22b79f1d95e3789f3c9000129cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbd336c69c1231da73b476022f436455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3931672c40cceba1c54404ad946ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9087e035dfaf9024fc2a1341671ffa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bc22f69c0e793d66e7263b79aa34a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4f845cfb47439d37626c7f6fced32459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5bf0b5c439f8c6cb85879e87f128460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747bc7740889decf8d9f6507ba612d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4950e98cf12b5eca60a3d374c219651462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a743f127d67e7c8ed77dee3e84cff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f221e5022c8e8eff0837fb85060ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83ab78356fa295c669e584989a2938465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1d26e54e2ee57843decbe6026ff23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755d04138c10ba4ebffbf8346c7435e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778aca32d72ffd5cf1d94d2dde74355468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86256df1cfdc47c3117dd6d9702917469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a580f329e7efa12180bb9ad86435149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c24c3762bd236e5e7b61a6e04f0af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c80143541654b208f40ff1c6da08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bedc35aea10a23cd3680d68170454473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588df0b4892a076da6233a086214849474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0032b2d3672d6fb96e264916ff0c4ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde74478ce440370b57c55816aa969476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fbe880f3836eb86494368b835b179477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ab14a62c92a77b089970dd0f6ae0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f13ae1447cfa3f0cbb4522cb1ea26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075b5d60026da029b3e672264b4c054480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae2a4beca08a11bf4fee2f557efb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba068b3cc1525ad9d47e664352922f06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5d8a7397983bd71ec9c6ce735de6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec5d0e8f0e557beed71cceb78775d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa672a68bc19e4cac26c91923793ad4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab318e9209ad8da7fe9d8bd5eceeec05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea613d5908f4974b55c2b2716054a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c45893cfc693c2bca0caf1f22702a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8128f62a96bdf751d75e0303a71f025489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928c7448bd7c96d22002b5904c34229490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e4c3335ced035692b1ee7856a087491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8395e47c8e9ad501e03f7c20e04f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612284f35907f4c3c59a2eef96d1428f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0b88940431d2556aeb8070180f5ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2491a31ce04a4ce8ff4b4badfd9f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25418182190ee8164aca46c7de917f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea45a8d3e4e60b3e8e72c32abed336497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad253d3d0142663df153644f5e6d74d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f611d75e4617c8b41ea106e9e65a0ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a8608cbe5a4dabbf8ac11b55707d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d0c358c41b7614a8735b3a7231c43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b72ce3a96cd63c3a8b3f2b4642b4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b062908d86cfff246d335411eb1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d201ca86c1e0015fc59fe20f02eb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34272d1739f922cea7fbcfed7f528d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1715fb4540bcc8d8b8f1f7612ce4c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f16b011313e672f7cc8cda740a0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b7c6e8222727908590c92ee0d855508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79959c6ba49ef06bcde3445de0002509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a7c83063a8a06f3aa312e72680dd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011ae53a402739e8d4b7857399c10e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d61da140d40f8aca10c7458f2da55f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0ee65f06e4115e8fff1cf3db40682513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090848dc994ddf4917c0e577b06f4b95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63eff6f7d0ef3228980c82dee9a37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777283e0d2c99529c14a435c03feded516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b93cefc6d5c772800f2e81860a088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef77c05914a7284e47dacc962ef5e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db477928fb8cb7abee01208ea6acf243519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ce8860ad0500bdf4d5d78be7d5a9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c781e4c27009928e71a46c92c2cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9e72877a2aeec3b6cd3c3d53d9f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb43aa8c37f3039d169d76fc69974c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef3cbfa475c6270a5fe9c141cadf2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148a35708d85f52d7a8fd6e862a364525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06a255fc20bc68194fa148d36757f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127f2644518ce7241f5c3627c79b699527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb80451abda28e19c6833a4ed71cbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de0974c9f2b659ec4a682aa4a90169529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad6bfc67ed4e12cffc9590bae5c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d4e6e52b9f9cdf9efe92f621aaf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05715e5be82460bc0e33690f40ca4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12434e8916f8d72670321412a435c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be31ff58d9c248e4fbd685a1ef8225534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd27b729afaff3a056e558dd2a59bf0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aecebfd9c496f029c046fa73d5122536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487bdf832555238cc4a0eb62114ba98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b441dad56e34b02103f9b176c9d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eda06cbc1d632de43d8591e7ce6988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6c7a41b8c5ec6683c04e37ad0548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d88be15d729932a67d1f13aa369f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8fce43be1f46484d8f24e1d54dc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d00a7d9f9bd274e4dfa9dbf263d9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f21978e1e9b74c03d46ecd1ba68af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd578ea3350d6f52978e1ac054f0c0e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c6008af5b6a1f177d880e4852a51c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf1eb0a0cdfe2f6ed22229a10f73e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac6a0ce4af2068afeeddbba624101548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193122fee32804b5bd80b69420d55d3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47bcc49208101cd1c90bd0c18f93e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049381da81fdccafb58348989da3215a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1a05a7e370142fa53cbbde72aa7bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bdd4525c0f82b8109168065db4972553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f126f3df25ca8d7ffed7ed689716ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f740c683d2df17029c65c6397591a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c2c7b442f06d921a4a2944666fcda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3194988a6f7b64e2a08bcc296c6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1314907fb265609d1c510aaa96e6f06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e0938fd838031939be74b56470b57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b86c6a7e2d854abd96b7fec5ed35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb34dba4c56e61b8d224112c7825376561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb47d34654e1058450253a1977238b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfc0ee76f0f8a699387c2cd29644f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75602b80d177e27c34242dccadb1ea00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47370bec8e59dd9c8d842b481ec640a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc2f47a4b73d1ade3dfe37d9592ae5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73ce9e79b468eda63f76a9cf2815e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320a542dba870559edaf9dd304cf111568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e734156ff94ca0894bdd7b7bdd928569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a57ad6e433c8469465954f87f0ea3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9695a88b13915ff9d86684e23fc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d322bac1b7c80c5ce16c0858869c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cbe3bca37152c811f5ccc69d8da7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70992e0e8a783a7551acab72792b9c72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802631462b76a25af8b30d883313d37b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be93db8c0631bca17a528d8fee5cbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5766657e2c5b37615a6b8d2d4543577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406c7c1aa76c7f7789d95964f911bf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6ccf8e05265e41917a5c48a2bb81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9805b6d02a351fc91875c044f59e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236526e462a30daac9704af13acd1bb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a0586e199ed3abb79ec31b1b4ffda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edeade71e29cd2c6c4a6110d081ec8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabcf9ce55370575d308fe0a5c17d1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc2ce33fa172c633a9732715c1f79b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d2acd4ccf0f104ead157741c6567586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06f47d1d0e9ee984d92e75ddf5dc44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba890a4668ad5e6ce7ab5c3dfc204d47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106070ffdad15ecf15f033e6826aa318589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10531bf981a0e0ca19ae1c13595a42ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22202b7f72e8ecbf411e8cf9c792a9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f0aa011508eb46d8e89e332e27f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5906b8b872a3acf007279c64851a605593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d716712a7948a418c25dff6a17a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430ca5077b99b910c1cba69ac8a211595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf291f16ce5ac4d9c27329526ef8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ebfe4a14ccdd27ee809c7fd749e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c23cc37e5499d7277cee5ec14b50bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f9385aadfec9f5f4d4c8a42765a0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb37f9dcd0a0374e4d6fd3aba20a68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d1ef3a0cb8d45a32e9d6249e3d3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429329b21dd8653c5fd6142f8d0b6ad9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583100c2387095bd210739e2e7e3d7bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba099dc74c01d518d1b2963bade9f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c8d94cd428a8d5781604d9675090c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c21a92db2088644e3148e087e278f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4cc9d93415b7a91d3cc2320618b66607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb892b70ea6801668e362774a68d63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63095fb3cabf000c18687305f4f9a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71104d6e10bdae4227bfcf0e1c9a642c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf821bb13cbd2021ac45b02a63a1042611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212725d9767e1b406e8867bdda5b7777612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5922bffa3255447dca1672b1079a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45815b614c2c73251fa1b220f852e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0ad8d05dd80548e65208b416f544a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14727ad07707df594de89705752da169616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ec8f2f51b9adcf487061736a5e108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0cef486c8d03ba08630696782787c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf228f5b16d1fdb385c2cc56f2d38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673457bf3897ae5524e34dcc6fe7af8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce87dabb6ca2246372041a91dc4c7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4871a25c48570007eb59e1c922a0460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ada7ffd14d56f051321dbdd1ca9be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f34f4853fcf97daba50daa3fa0c4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc24a35b8efd72db5f728ace8aabeb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4438111d66d32c76672f7f7d4542b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2369d02ba7df9215355de657f931d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec1ed322ba3c0521d0c8ccf0ae59b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebee115b200769e70543453687f6cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ac772c06ad9fdb8671a379a9e6ede630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de3f239327c31289e9cbf7326a7c2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfeec911dcc4c1945f0c198a037742632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d62491ed8c89689837b4f07d545ba3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac185220eca06cbe746f5824cbeb74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bc110994970c321de44e233b37e6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9447b34f0467d2ef4a0663f03265e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30b33ce696c43880f8f8d6caded113637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8973e0e87c0038d5120bf77918117638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50989a2d7e6ace3259163bec7b5b100c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef6d4fc980ec9d0c28cb1abe03639640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52311fedab6507dde66ff42648369641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed4e8a025b473f9063488543de4330642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9579ea78ab0431610c809d009f122643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1b01ee3fe58d3b832c1a65009510644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc56d4887f81b2419eeb00e67e5e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b112b1c7dbb946a24bbadd1d122f73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa52051339dde709369d180a8bfde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b68c3b7c440bbfef7b31c4b6c745d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad70aca307dfb1969c48640b677eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec669de4e46adac7519a2b2cfb0c4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed4b99bc712466efec823999f4378e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ac823116f1784330c5d3d63ebb4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d8fc31052789a862ae955a3bbb45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b3bf04c840bfb7cb7d0a9d7c7ad7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07019d37f4443106d6fcd5ea40b650655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68a41039de76a759a015e7c887a1bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b990a3de1644c902490a0b725d29a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f26ea5be1a0e1ebfb05326c627db6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43a93fc39ce4d561019ef79155be4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a493b13b14b6cbace388b8e08ff50b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6dbd7d511fbf385262e4319e5c7f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51edf4e66458ca1937980d25a5a8e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c9b5f2f856a7d0f919477606d57a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb68f51baee76cb61c26853706ce5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6927e32f038dc098fb9d920d37ee8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b50d11d96ff21c2b70f1ceb060c442666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9ab5fb6fc201b7a1be0b68f5accd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d368e2940e14515e625d21b4a68b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda10b93e265a1ba22ad05cf6866e9d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2831386d18d359fe336b257e692622670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965d783b3ea4020dbaf32b218a0d9bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746cb68e812f55bfabae98577b28029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438beed23334900c53d0a735fe2e0155673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f86d57e8720ead2a9e846400f834674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb7fa1a4671cca296f6bb4d9eb49d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027cce49ecbc01aa4993c5219141469676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61c2ba33f9759b5e938c96c6d2f4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eef86c9eb11eded56961e072b974c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f138d07a133a68e45bcb9d04f24b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900c8215bea2a414e942b178d4429fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a25fbca8af267b257f029924e4fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9669d6544b748ae23bcf9e3348ff4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6454dc760a348b5edba8514b0cb0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee93bc9424f89fd46e9b4f2a32557684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f11878631540c013c2e5ebb82525e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52495995e6b6a7e5d38371a9c49318cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3593417363461fc009c788308b9fc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd341186ff19293c6bdfb266e1b980688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d2b6feae1e24713fe24f8d92a8f6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ef21dc4b4c50907d56ce55b307eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d751115e235cb7d0cdb2ec92170648691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc65039ae065daf430feb630ddf3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0424df7391b673d8d2ae93d093dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaab3cfc19a70b6338246a2971d857694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55888f4cbc54914023605a99215375695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d32bdbe3f00317a8d4f32b3f463b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3c20efeaec943206174d16e5461e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09113588606e2045db9927d488df073e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e2f70d90a693d73ac79a3b276be8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f78e5d17be799b3877a0f17983d328700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0dd2cc849e8081080a5d0ed99d769701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e3a5a071e370144e443d811464f3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337e4822a4e7fd0d9c8e41a6303fa1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247ab1a5bc2dc92bf0004ddf444660704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3bb3f0fc3fdd3bd09cdbc0f7c8a6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd33edd268ac99594f57e4a838e697706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a99fef371afedee0e721bc7be2108707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ea874272f847fdba98bfedd7bfc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46c5f5491261343b90520884ea1bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83034a0df60d9291e617353248694ba7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524330a24c6b5ff434d19bc3bf5a720a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111852583d66d196960c4de87faa9639712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f79d4a3df791d95af756fdf71974713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4418cf34e04636fbbe8c58993a4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae4e73f5895d9e744fcd00f2bcc08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95646b4d662efd762637e0759a8b77b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2410d1ecd90735905858200a0ccf0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae058ae02cba4496b9814aea7b3778718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a488f1be8e92ca46900d16bda4da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e954d234bcb62f3602b3ffb50b5f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389fe8230b82e4922641b7388e2f8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d45a6a147eeeb432b61ef50500c21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d420b4507074d77927d3967b8b6ce8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d10a45193f4a443a9519298598e65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790185b2cdecb2e54e773214abbece98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fdd5ea3fe2cd4a4c9adb66dccd3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d5e842f86ec7f46b0e5bd4096b82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323fe2958063282ee0bac8ee3baf84b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a7bc64a62b9d98ab49e7267744115729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be6148731e6444989aeede3f488bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6653637e1e862db3239b40b74e36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d5e4fc9388a488016dbc49dd4db8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0731bc9238730cda71b8e9607be67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e94664fa5c2e337bdd458424d8575734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810777b26ad07fe9a2506b8b69da71ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670eb986e2afa13d14892bee8ab4612736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c53446846fd77cd321173e34fd96b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde8f2bd753077fe0d758b8df3ebee0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c570e6bbd3636df2fb7f37858dcc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc41fdaaba777596fbb46ad0a16d73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22eeee0bba86e532db2b0e44b2f626741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476094c8af02d90c70903500aa3fb830742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9656246aaf716a652ce8705274ccaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdcf195dc0c3bf782a79314df84a2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d2de7434177349ddbbd87e06e68f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886585aba3a39496ac52791f4d7c52e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c168d7d8228ffd91fd1a7f2c6a3bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206052f094a73977618c28af71de9ae8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f09337fdbc2d95e0094c7d48385bb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3b00195afe27ab34cf46dddf0340750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe55e6567c76142c18cf8f938de209d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79555bbc7c09c4be5095c2f8a82bc135752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76db942aca4636584994a048dd0243753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14d87d313448cece97d5bf7c80bf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaab0be7a8e12f52c994bce1480f972755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108515700d39df518c4ab824453ec613756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade37560739908634ae03cf37b1dd52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec40eb52aed371df0a0c534107274de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2edb353c3dfca132b0d07726a5c644759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859877c052d6d611cf054452a310310760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554042e2503206074f40525a8d4096b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74eccb15028c680c23d79c765f7ab5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb166c5122afabc06f206b890e1328763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6df1a7d33bb3c1164f0f331eeab65d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdec4c1b360957d11d11f132dfe5d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264887bf0356c8313fde21dfdfc1f046766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a0b710d77c8b67163c8e7b4647de0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a3698d333f4a2a608bbaea400f565768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd76fa619ff328e620c3d9556162ae0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f417e85cf97f8af29524329b73c40770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c0e02ff3b632fe9e30b6d9f00c33771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e363479b99cecef91612427a09d1ee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c924e1f5e2adf4ec18cc6c53b480832773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f665eb4328c13e4e462bcac054e9d48774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210483ae6ba220a8765b8f68bafde48775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df529c1c1a9646fe7498d89c19ec7f1e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf83e992959ab955a7ac1264637601777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44134934e715b014c844554b8bdc9e751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be5733173bd7aa292a2057a6431aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea869be363a6902e3eb39d55b5c0613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44e12be69c2cefceeb03d11a28e59f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af390ae838703a0404dcfbadb2faf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8382acdc463d27a9b926b8a2df386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a247b015e38fa0a823659f0069a097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ed9f146b3a48a4c753fdeba066938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e0ec5a457d2f713c543e30f7fe2d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94801c85579b4920b899f6ab5239dcf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f2c7f04cc2cca78dd3b9436657cad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8cc363cd58ee44d9d46734a910c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d36a7ac393730dd9421f8bf0b686713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf748f95a1929accf890bcc6ba6856d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ff4f6c8027d3256039ad32554c3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafc2836be41f0bab84e3acc658b2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fca1e3c49c9039681edacdc4df34417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3423bd618a63721938d6f7516ce12718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa2c14092c1bf34ff8c3ecbd29ce3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12a7ca271bc382a0e30bd1dae91b7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb2961ddd49ee67013908338f5a44221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d395d2d13dddb8ff7f01dabf9496522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d834c4e23cabaceba914cdd2a0b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216abcef1e9c119be9b8c2c27e436ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af05a08464064d5a23383048f0ec8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682215f1071a7b7153008b4822d5299426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c3e6c24557aba2a82f69b8c1a849527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4be38f2c8418a353809b6fa99729ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb99bb9e5a7c2ad008a12f3dae19629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240ca91448bdaff4bbd553effeb0f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf98105057f3e97f05cf2bb06bc367d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c04234d83aba4850aad95f1d2834432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbefd3538218d49547e519a75e5bb6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c9a13401a171609327a98e89771734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb9abe412d1846b6db2ed683db0e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6606062bc10cbec5dc604f22babf36036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cd24e3d75f85d38b7a7dc897796737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032c492b0224a0a602f929e11317f8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9e4d27efab29b003ac6f09fe057d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf980387058b7a4e3a93b7b1727f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b10f14331625b88b6cb567b9b007fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a3d3c86706bab0ff693944633479542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ec8f353ecbeb6736e399cbfe58a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8830b0508e9fbc0c943ec4ba7adfac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359798aa10f27f40557cbffb61e6a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc80dfb7a119f5b3efeaa3828cdf9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b09672fbb82f68f76dca72756c53c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadb283341020ecfeb86e19f7c2804748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8610aa8d2473d0edd2ec780f5bb43049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07e53501ce91f54590d96bca36d8c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ab4bfc16512b7d6ef5212491962451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5dedbe9823f2c77c52b1897de494f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda4f11f786116cad0b8506f4e5892053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbd8aa3b7634c089e8a7cb63b6a9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d627f162519fd10e27c3e7852233555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8c000ee1ce7b3a15617eb0fbf926c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec3e488827bcd5fb79ba80e1c932b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66817cd91ce5c0a63630d4e94ec8cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833096da97a070308a1a9f133ac770ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a196df0ede8d54bda56afac5e932f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20293841e676b6d2b65620f54a841761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e45fad765ddb72b04c5d7730f899462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4080489202bf61ce529a94fc7bbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9015ed44115244d52b7708760faeb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec8e85df4c7289b861fdc14cadde065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb676a1f0279e48d75da326b1dac3e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ffccc07868f35d8ec45e42bab29f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c31e51ad7e9087d9683f4741cfaf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac884bd278a150b5f8ea4273b5f7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941437fc211b946647769b7899ce0deb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b92e5bdc9defb82d029903ab721b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381f2acc248e91119e04cebb04aa2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1a817bae92e3608e09de70e82d7b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428ddf33bdf31156abc68f1175819a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb2040f704ad4427dc1fad6cdf9a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804105ee06af0bcdfeee8ba9c598915576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019ac2989c312658d578b787405f7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b984273cba74262c2e29517a2f365a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00a3c73d4ebfd37837bd905d81aa2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356926d2eac44383f5cff318d300e71080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4775263954dac0a6c1da552896cd9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e171fcf13fb52e50ca8a2c9f6074f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af0c30e943bb43c55890e6d8f2344983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d62b96bf784aeb28630666b67f8a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff777b3585da9cc72e97eb7b2f3f9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc02a8dc0d0e296e4e1b85f9b04c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f64fc944683ec95bdf3308971e19c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2e429afa11e50ab639d913a863bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76ed8e409bb87f8da14d1c23fb709689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56581971381e42fad75ae6ed171aede290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194957da64222181924350388f3f138391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f7de4c0fb96efa97f69c5f2750a9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e24d17e2a16cb99da57b3356029fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ce92eb2769d7fb339834f104a2a1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1caa4663d12985f054c6e787f1a9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d68c0a200f5bc1f7815212edfe6e6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bd1099ea72a2679caeb2f6ebf1ecc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fe6f26306619d3aeb2900dd082b0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413d44faa2390722d67ddee67005ae899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d33b19b1294cdf989d2dd65addaa3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985153635062f6aae66b7fee93f85167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf2d2f84f66fdab2c43c687d184a17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1475858e27c20837037a81fa48edc7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc1c0899c7ce4c88cd8d2a28f04688104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2f7184341b4ca0259b68d4799107105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b501e9326d0422eee35ec8047e5d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b06c2e566a9af1e7c18bd9cf0cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14815958355e7bc3610ed5b202965108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e499694df8ecb62914666fa9f3d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce46470e0a176b2c5fd0773166a00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f28ad45e4115d47f498c7791895aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2cedadbc4c01fec14dfd521375dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54f34d9a28dc51f5e01742f735fe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2bdf301cc73afad05e160d93363a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef1c99dd33f06849f4c1c463d0beb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a7e1516a1535519040ce0f832c15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3311bac36f795d9b19e5ec47315c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d77d6e4b5325debf5a5d3df75707f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c4fe38804affc3100529e333e3ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77fd976a63dea3dd6b81425741cba1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dcb8bcd2961de82e04740caf1576d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fa3a07cda8f2720b7225c3238dd83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c8498b1fd15d449a17d9e0e49d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1276402c20d6122476c386508aa9056124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01047b26664effb6a1801683bb6726e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ad9a5aae887704942a3f18ab1101126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a1094d0e3ef2df1ebbb597dfe215a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd50f35b6678e47583890d569e5f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68340f1e8aca105e717a1ee7b8527d95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407f47525ab40338706c09b07d7c88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899e1a366946d57f760378eadc980e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12411e5297eb6e35f89db5b2d59abdf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791144251c2f71cdd3efd8d2ba8b273133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ce80201fa1320c69415210a89749134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a16d56e2a00e2683cce6cc1948d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5a1d96f927abe8d4cf15e6696712136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac709111522e237e33f457823582992137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f612acbc081d8e3ddef804f3f38c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8726b08f1c5e0ebf762640e62ca9d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a120b0d805b003f357a3f80b1c5c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712248481dbd52a81bbe62fb0a0e5ef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e01f0c6967e957a6121f8a2edcf6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615554f0f3a4cc744a2c1e78809b870143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758eee00eb2e1257aab32e05cd089b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e49bdccd592258bec814aa38ef821a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f71860895200ed20a54e60fb09f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf1a4377b17536bb78b39f5947ca06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bb815abf770157dc4349b8e466183148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf471e8120162fcb74c47559fb09cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f4ad0ebc2f776b8c01df4403f241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417285dc1633902467697691d88c129d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9ee2c9288e6b9967dad53350c7ccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b14629bf3b87467b91a8cd6ab7271153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55db24772350958e021b7179321e72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aee0d10dc0d7af9150bd92abadddc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506807e615c732a3bb59153dc4b157156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a374a4e70e1f77eb258c01c756687bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf1b71251615dd802bbe5ccd56d23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23940f7da549014eb2b25276d8ce2dfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f38862cfe71bf9b49871977b66b58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8cf27796e3b34389b34c0ef1f1850161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a39d3186f001d0b1d631d4b42ba1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f807be72aec74c60bb50be6b745ecb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a195be486283ce3151299e4bf3eff60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218b478583742cc4fc44f64620e8517165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd81b1d67297cfb25d02fa9a8a042fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764bcc2c659f1e6440b3cf0f4b1492167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528e28a4744dd63b810b0e3db62c674168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede9f7d1eda0c85c7f8acc65718f6d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6084f062ab02c904091e1715d70a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d0c5d92581dbf5a6e616fd97acbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6383b037b874f2f00fe14cb520a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d71fa304621cf812e213f9378711e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdb5deee8fba5f0dfb044f474da2f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90690cdd22dcb60665b3ee7cf3e3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd45b6db5d64e458c261d84127d8d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4168fc8c9e784f9fa2daea4fc639b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98d001b572bec7bd66297880a6e724178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4a547dc96680d67f1b38a2099cfbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476648f5049b698735f41d1a2cd5d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197297e15355e09419d71dba913dc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad98ea3873a3d14c7a51d2cce0fc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f50050d97db2348b12069134cf66be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b164f5efb78d93c349c9cb62f1e1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e31c860934fdc66140a9548d371e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9157a500acfe4ca5868a8255dc9c79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744449a3e6425964488afd120e4710c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01280bd11bb2a55f0a93c7519249d94e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752b1153145c2e3d9b48c6fd2433053189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03596f85b67850b961d5a9c11e2bcc75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18808c48e0a64c23fce1fc2115f1f4c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d6a4d5ab9ba632513bdccf60c617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d50d28c89d305723a37e164c2616193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e612bac6d5c2f876775ae01ce0ccf96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae53a682d26d00887a4c77fd6129da8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ff8a6123eae66a7696ad57e0b670196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff71a1632d15d1ddcbdd82e4ca583e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a29f0ed69833f6879884bfd36ac14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e67091569052c1248ff3caccbd8516199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faae480d61d5d881c7ffcd0016e3c6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda40c1d679c05df2fc44bbee4e6299201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02daa5f3c60c08bea56cde8a873ebce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830bceb509927abc51b9a414ef49674203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04ca661629141b6c56a0e592146a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5629bfe74f911a7c16cd6b892cd9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b25fe7e56a6859671577c3e6cb205206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675152b8c4605824ebbfbe7708d466a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065249bb32eca637cf1ea40fdded199208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d609a13a2e93e28d5e309898f4b1f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2bf8e5e5484ac08b3881cdc69df36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313db065d8fb869f84494ecaa95e8ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e9887b96e1a92bbcb1567aa61556f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867859d43800f445b71e7f28650dfdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ca8ab5651fe96e0f90b61829e47f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680216d9c65d9c6f57673a5fadcd5824215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99392dffed956647f4142d37e82a21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7442e1e69ae447405ad0e1c8e23e6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dba18015e743948ad73a1b5821362218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3194c1b0fbdce1b8128899930fc520e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238eb83d376fd2b27e33b187fe340e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5598b0e609d683a0b34e69e555920221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762fe8514d9d3e247e299ec74f42edc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11dad02687532e4817a94ba439f64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f51381672bfc15b3393c951370bfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5810b7ea299d201f6783468b052263225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9379310eb43051b6e6b627a83087226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6db797bf0ba761d57a1b5ef33efbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2903d56f4d85bd6db43fd65e27042c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb03757de036086a81487740a9d104229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7ef8d6bc6fdd8e3282b780a9a920230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d297b78291a937de7b8b9b73146b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f7914d2adcb1a93bd515c027e454b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb1fe8d3abd7a59d8a4b19f6475102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390bdbd91d72d06b2f53a617b08184234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb7dd0ccd51af977f99890fb1621e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077f653e08320c183578f29f255a179236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4b718ec9625d7957246a60398f3a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ad29f6534259c3d5e802c85dab420238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b25e1fa32f7345e14f4c646434f68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf41c3da67435ec6d75ce8432424c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249870e762047b4846dddddaf141c04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e4a0de3f03b93693485100ec90060242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbe6fdf438e1352c09df2151474e9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe8e1e2d6ca65172886452c8a27895244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c92c98729d316ccb08f6cd6736aed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7dc91eeb3cec92a1f6c4f93e5ac9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae959b4b4435ae9aeb0cc7dedb8899b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3be24e729a0bbc1aa3a574491de19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ef1fe1409381085e5bc92e103650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b55919a313e69f3b753ecd3894261250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22710f1d4a43bfa125d469f6c8577a8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c02eb17a48eaab95a9b3ee5f3d2cff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e76cc166a57f6ca84f6d6b60b0f4f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1610ec43ace65752c92962773ca52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f73d6e4a5692e639bdd2c5b2f33400255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99f1bb1874d47e5347d223a7bbf28f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241508256a1c6f686b35554b74e86e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47033a2aa7f1f0cf0d8e8d77ead8b16f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359d5b2e4698a984310f209a0bd03c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c87af71814f9d43c35f2fbc3ea271c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a6b3645f4c6f5d7876bc7ec8fc61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df9b9fcdd6393a6d358ebc106088dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba9f75ed1be7187a804dcc0d5dd734263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271b5f696d11a68042e5771cb04b2af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe167fabc253f4e549bf1c22761baf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6c0b051134e29e0cd84a634a84c1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d1a0478949e095cc1afbc7e9e08da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5625a8e022ca801302fa16731160b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaecbf826f4cf826a1e949cd4ca684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be3770de887d9cf4628c540b295ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8663e3e457641aaeaf06dc14e3279271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a804adb19c372e19085b9bf900330e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb5c25f36794427157646c351963a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93dec7905e0603aa47d5ec3bdfa540274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3be5d1a3f71f56b4ceef235ad446275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72dff32665124a3c2961ba553de18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22709e611992f92181ae1cdccb4af23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29af040e34a27980b8daa7b315daf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a967c7f1d2202b31ccfafdf8c23b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09580380066ae80463af828defb62b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f907fc982380a5fc8996a7a1a55ac0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39ca44cd87fa443580a40ee7bea41c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245bf2449d1a625b92903079afcd1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992c9c2a5e37465145a904ffc2ace86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c55b896d5e6b7e71e2509fdb2512285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdcf0c215e34e0f92458919646cefe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465f9e2b9f8e8bc496ac854f78eb4c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3363a1927c89eff6db593e6346472288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be98263811eb0ed6c05c1d6bb50251289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7df4d2a67d7cc7168a26eb262ec38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf88f44c2cb4355db02afc42e967d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e77d052e7882db991c71269929a7db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f43370a28e459e81f927b3f47509293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f139ae9c7e9cfef73825ba55ec45c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107381ead06ac44f166edd3593a02526295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57728659bc0feb18ad87e1c4e2c147a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15018a99942403779482a6b23194a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d66c71479e7b27cbfd8180fc4a4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3fe50997ed2018714990b888dea3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c89911aa0d6b64df1d5cfc1e9f3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c30598dd7fc46d47f670f98aa97b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed1c743361b6c2e9226da70309298302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16542e7dd72201d609d73f483ad700303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a4d07beeb6ae8fb5962bb4b153347304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf585c2ce7ef50a6b9b75789089e319305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588db7cc3b7770b21ef8746b0c9772306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605500ed6a44802d50cacfe44f24d5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c024dfcf667829a929f63a67f0299308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d7f3465bd70c9b34041a59503c96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b08f39caa1e8a48ecf2acb980eb23c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e08d730b0a98953c6e7c82e25b598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66b7e923f5df78bd4d3e47c9e280ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71490c16b6308928702c660e77a1bd29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f888477976749bdfad625e6b5087d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9cbfb53ebda947dfe0f50acbcd906315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd2c9fc2977eed905cd066c653333316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8250d19b65c05336ee76050a64132317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb385ac668360d5cc23323418a3e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771055eefabf2d54b26cf30b5bcb253319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077889f9efef9b112f50da2d889b1cf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd48207563d820bfd3ac3ceb8a7c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581d25b51c18b9e4c7f66c5e11d2ee2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f053d211af706117fb4e5450125b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e711fb3a152f54c6f62b6fb6f86e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bdfea3bce445922602480df83c311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26461ba507d18cd6f9ffd4b440a1ecc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54332c0885831e82e8b468d8dd6ed9be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f86dd4b13ecdd49d8a379ba079a947328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5461da75f5cf25e83ba3c9c83090f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7f8878a46923ea947287a471d611d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702d4d24d656de5c222735c40ae3ffd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c7c30ea88fd79e2a202de65b5596332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b4a250bf2baeec4bf7af7a619b432333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504ecb6a4ab71ee3d04b0f962196936334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fdb50d765946310097d6fe3dc38c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efaa71fb0eb9bf46d688b72c4af067336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713ae648e82d80c48b343da89db9b02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed506873f42a9e689250445b7d3cdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a409f5531f0aa8321ee2962b299e52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9cf12aebbdbc2b1ce02136577177b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d26cd5c6780c21e1e8fc8f36d0a49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b2a9ce90fdf2380c0b482fcd8410f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759b5548a7ac7a9c1745d300329853343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd55689165cba5c6730a98b7d5d89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1dfabca2cdc5539dc17e86940411345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45a1125c5bed690b9d39f260403b9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ec634c113ef9674060da4832cb030347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155899473409efc125d474ea8d51b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276ed3c71d1685aaa225b31048646cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a0301c35c037de370d339459c1b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1a165a9611a46a2db8f82b2f1c1cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23da5fed03c045342c0c5a2c4134f89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534cdde1ec34c4e4eb133f28bd4aa1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a3424a8510590bfca404599e974a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2b0e071d2f22f1625962c368f45fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99faeaf8503f379eb4c0fcb84cebd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cc71ab8decd1404fef385e48871d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85150e3209446f3568bb1a81641c5685358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e140e760784c3e0eb5dba19aa729d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2440e3eb98336464868b81af8c28cbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9da27c7bc1842184195e88592a7fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161015ab35e36eb6dfb2957b138601f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31bffe067954c0b1cf88b858feac54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe13b96e12427bcf58b4da07fe6179364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e934f67326b6a67db920768fa0fb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6576749cf55e72b2b4221d589f757e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580cac18a89172f87dbe400ca8e9d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599845b020f77036263b9299f430408368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca026f49b29083e91932e2a65ff0e8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ceec9b60818b3008244fbcdbd7220370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aed95a2f4fd40fe55b48c6e04ef48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b971adea8948222129c931b319aac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0ef3f68801645e6e228991ed5a750373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adf91939cf53dda89ee89bed756e34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebbce57709f9a605f77f770e2561fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4853f69caef063888566a148190d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d95f8b2e8d5954951b4b8a51b23c12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b3b40e3fa869896aece7c47fcbb93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6652ec1fd0d9daa5e9a7d7de3fa903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c86f3d291b4aa0175e7a8ce29448380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8d35451dd35773301c83e414556d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707022ed20e8122332d3e58ac7ce7a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcd5187bc34744962350d0c37b7fe9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24375e2dccc913ffc5e10cb9f12229384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2696a28c6868f260ebb348ad7cb3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e24a680aae44859b7acb5e3459be2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ccbfcca4ea6084ca008b29da79d3a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cfe664e03d0bd9a81c5196368cd34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca708ec02da97e266072cb14d55e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71389bb6dd4e2512b7d69ac7756f376390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd79ad37ddfcf9a41f02a434ad8ec8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb6d50f7e9d7006783ced1103966b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a93baee183ba8ddadeb8cdfd3d8bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730bf708f0e27861080d364f689d5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0313f50cd11e1b50de684f44019d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8518e38c736f97f8eb1be5ebd029cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2d105b0856edaac0de47975b9a178397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fe38c9c8262229e3b316dd324cb2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63294a2859a8380051d96604ec63e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b890236ec2bb8a53a22c76c1a870263400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc1a587409ea1f9290ab827bce4b52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f068b39628cf81af3796684690329402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab803862c74e3861e4bd79edb671eb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0ff507677a20f9509c9cde6125ecf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fa3afeba46a250cdbbb4aaab4dbc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821850d37d52a6b838ea5c45131be285406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78990fced50316b93a67b19f064574407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b58c905386773b3cc8567a5a75905408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d271d9f582f1dcd1dda55cb58b3013409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36689578e7b627be3a9f27d875750ec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6302b46ab50c137ff99e64fe634f14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872703aad1a74c759761a44de2c7e32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b51e3a6ab5eec6d84b1d1cca6decd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ac7f245a8632654334c7b509af0b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d20bc4bab2c33296949d75553d4c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d5e8d638b5287ae8068f522132f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274e6c4541587aae16137fbce831e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321904ae84b3a62a518138c5d6dd53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf9d4a153177a05e8fa905a058751a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0d8e922d7456805755e0606645e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f199c58effd65916ad476660f2dd54c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab549feffbb41808129589c6d699e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b9a008de88a3fef08e46dc859b6b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031fd99738f72a65489061efad50de0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be8ce47fa5fa93b1d2208113c61e89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa417b48c94a4ed911595b5349d5238426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e27e3529b29253e2593a50b15a5bff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c4780eb07bc8ff4f60c1de01f80f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037e1de29ef80c8773355d9a918f551429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c52261cb791cff9e1fd4f4ce3b6c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fa766759cda5f84b1fa7a2aed4ab8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226ce7243b3114573841ffc5531b8e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7aa50725ce9a764685ca9d9b295f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b0e6b2b15802ec7bbeaadfb578387434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd01c5fc08d7e2df65ab44d8d82a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ef603fc9d8a52b39801a438b324eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22204f1c5e766e7e92b586e49a144f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f98c8975663889b71b538b48b978d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d61a3f148ad7222f4e59f7104f0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17d6a8b759d8e10db60870a56d77b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8a7ba537986d4ff9a2d1e7dece47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eac346d8f6e94afb7a8d0935f2c955442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd02b020311f25fbca00b5bf733423443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79157998a6623c093d7a84c568b36c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41e858120aab1c8cfd81c999cadea3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c1102587776e0c4be5881a047e9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b049ab7525911f9610bf6a9e724d10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d130608edad104ed2e3e85d22b8f357448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61deb3fb2ad6c6452b792a26e1ca54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1c106b3064a8ee53dad927eab9fba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1594dd96a0dc931f3df91c6bcd5f019451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5258ed1f6ab6f5dbdc531ca94d90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502861727f9b20d9baea872a2a99e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31264f9c0113110fa3e434aa451108454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b57421aaad1aeee8fcb36d8d9f715455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450eaf0dd1d1bd8505ebe192e89126456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e2b8cd5af9e77f2841e0a04cc612457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190292e24966a6aed90b838407643d7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9deceb984fb6cb0483334103e6678459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606cb2de9074fbe1eaaa83773a160a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097cf90c6505cba7602852652c83547461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aac8bf613b0c557a06168f4727b29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0bd845eb31cf3ae892c8527de1988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef2ae8e3586aaaa6a45a966af55ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c8f918414020c828f8bafd69701ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301064ab244c96d7562588b504f08b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a6ef140e842858f2164e25ad02a70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cedd95b4477611c019fd66a50eda46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dc90a897623f536dc455c736c41b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c557128549d6e2689ff97ea9517a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb231933df5f3f9f6028ddb3cf6a52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beefeeed5d839d3f87d32766c9a996472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1689944acbb5e504f7f0dd732017880473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1c9118d6bb6a73a1cb7c4017c469474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5a2e76b1992c414bc95552cdd2297475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00bbeace49343f9e911f473fe38ea7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f9f5bdb0e667b941d233f259b8bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c912d7c9f03b69079872b7828947776478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425a2aa6135b7407e6e578ccb559b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05fc4b1930113c94a2874492db3e78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ca438dab0cdb8b14cce9da6526e62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce093ec823f7e26a9c261305223d2b34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f541bc7f6ca290def113ee24a5a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdeece5a233b6c4f2198315ed92488484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cca8969b4d19a63932a6a3017ad40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27a54f48dfad67f0ca7f5b666f1441486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de017231ae4b7b76aa1c2514d8c183487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cc71a2ce3e9d03cb114b4fa7f8465488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55bacee3215849f2dcde5d32f8f92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fba99e408fc1758d34bdec73a616490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708e0cecf2922e8bc6fc78a89060e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af228835be46bf6319cc0c344e5c45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf762b0012c9a0c65129f99061f196e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf05a69742e487c35f423007871996a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3361bad3a6b03b33fd623d720865dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca99cedc7c53b0a95fea0a3f1d936496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0b8d0070592300dc24699af43196497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c04c812a8c263483631d351e70c9fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748859dab9d0ce72fa36555becf41f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60545291f4a19c5bd1d5d6c67755f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e7530ae43420a8d4a08211c86183501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f9bbe3ca1f99e2f05501463a1c56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da319f5358c887cd8288b1cde43efe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c48e5a6ff91b0644a99a5c6ffcdef7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8236bea6d59b278040278bbd1b2222505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd61eded72dd463bdf43c590b7f5a0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd059c639da3cccae5f6136679e74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5991c86f08abdcb4d78f41f4e085508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db54c14755783d099025d19cd9addf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a35e69ca39c616c7bf029bcca85c36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006a2fc843e97110decabacb9613df8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceabd89be4a84f58aaf8f81605068a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d166373e54996daf9d08fd12b814c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bfa87255cf424f5ce6e6c349a34ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49f906127e3b4be1cb9e0f4e86fe2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13497f93870cc5c7f5e89cb79216b077516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78f8f874dcf9dec360c3c052994f5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dacf9306aeb14773bc1c4b569f913518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1821a2e2fbb7438838cd22dc976020519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801df8130a735fc562ff67694dac2e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68c7971549b78db77fecc3d7b70f07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b80378cc3970e99b2cae6ca54c378522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d441baee6b374b32f0e245bf22b3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3598ad1b3221a4dc5910b1c97cd9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0f47b2823e5e82e7e5c4c7cba807525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4aad726099aaa127f0212b80116d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de721852034530ba874b04ce8f6bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133dadfa4b7fc2c42ec619887ffbcf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f980723b3fdcb392eb07bd76aedd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f46a5df707543b4e3685182c0e440e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea6dea3bc4ffbcd5a348159cc698c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480887c2457569edb2f429e2b0458726532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c590a50650cc46a9ee76bdd5901e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c81e8676cc2dd19ee7e861ce96a3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65902349d3bd0c0b024fac6f92c86e07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ac190d7e7b554e526827b3f51a00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69147096e2c91cca11d9780b4e1c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90f125cda254dcb94df8e2aec9aa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd82d7c8325aa4974ba67dd211bad7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed082131d85aa4a903555793424ae011540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207dbd9451b2e44d15f587b8dcd0abf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2129524862f5a4378e96afafa2394542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93a88431e345e97681c0682d46b8f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3967e2189758279a3326f39c1e3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f02ce4634ece76a15895a67f0aaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aafb550d6d56c9b8c77f9d5fa1710546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f46395331ad60458dddc93ba1dcb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ccd4a119b2e465f8b784eaf6ab9e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae52dfd21a9846b8b6b96e0c0364c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4888eb2079df848ddb357bb39ffec5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29002c69381813e9b6c64e24ed4d01a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b22f92bfd93ac42aaa4c146d30bc08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e385d8024c100edbc98633fe9520c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb34d8a41f88716b7b324d04dbe2a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60858c4cb02e1d7f4c0895d22772a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cba3ac6fda4f56e126f36213ec806556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf761590d00d22b3610157b400cd2de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a083d6f924bbd3840e4d6ec465dd129558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb7abd0fd347ecfa580f2c1464494e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408dcdb68474dacd242706ce3632e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38745439ee6e3a8cd916907625b36697561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350f5d367b4d5c81d101df8e1eada11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc705e4a8e3d868dae1656db6620c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34053c4409d33592164e0c4cce8ed2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978520e96ef40f423c260e868070b8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67078290edb0eda3f13fe9597d027e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb44c71ac7fc6ad40af464f3dac7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691c9e35fd5af884602537df2ada23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269ae10a5a1bfae5f7da15c7ef1b365569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eebbbc47cf94ecefccc93fb4b29c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df744a18cd33b71dab1ac11b7e22a28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f4552cd06a6681ebc39892e65a4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60a336b57a116b0c11aa62ba10a931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3884506b0b44a51c40ded96baadf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183cf83454e5b10bfc6deb9d1193f4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b256a37b616536fd3b3daa7314ed9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21112412ae9a47c1c9d3b0997937bc69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac33a0d8ab76300d232bdcea993262578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6058b7b38236af36860ef16c64240579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9200b443b5732d57a09a79f0d68dd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c44941ad03fdc6a47febd875a3c3b9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff1d33a49eeb268fbc81a29daea2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c669d307ca9ef7c204eb07c8b55b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82042bd54a6f84e568750f6e865b5a8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e682281da6ea9a89b8ef3beb3c4f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbcd78d487ee04885117582d0c674586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed014fd22f26b95a401779e347e25a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead8011978272c52c2698b46c6344b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb93379842b1fbe09427fbfd5ed3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69476f49fc5f637d4affeb8a2115cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13427916bd3fce40767cdd0a9460980591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400780bb97f88e52e5320f27ac70832592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f8061c99ef1724ecbc0debe6e92f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe3a9a6d41a60d1601c4ddefee04d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65bb2c7291346928dd9c3754459090595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49387a8332c3a306242f03197459579596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4951f8410838dbad1dca2bc10f2a0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a0c4f2ad12259c86a0c8252374cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f47ffbc3b0c4e3b250494337ffe5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f01e2bf5d67660e77321f04ffa6f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e7904e9cd8d11bcac7c126f5e0bd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101854d6317354087800e5f5e652e65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a26abb3f34c8f28d209d5b85436154603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92d8fccf31c1a91567cffc3ac55a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f1c17f0b0905452a0954060b03b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f532bfa0401fcc02e7344bc14a1adf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef93eb90bd2cf06bdba10cf834e58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb843384706b6339891f180e9e498b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04148ebf87f2aff86666b8669ec62e3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5344fc8807db82aa7cbf1f787acd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742f5af39d4e4d2f5f1bda19eeb382611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a300c741113675fe96a874a1ab75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e25ab5d9b2ab807fe8cfaaf229f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9af5043f818844a558a533c95787614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d5182bf97227a72212d65440e3b71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4f4038c8d36689578b700a1e67177616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace19a5c866d1de14fdbe76770cc12a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6a595dc9570da527c6820870a2bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cac005dcbdab3b6a11e26ffbddb5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaea666a0803e02125f193591a385c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88122ea740b3acf702868b49099a3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32750fcb8c51c21834ea4e6ef6045622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9d279b0910728a108b2cf74f15272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0886d9142fe677f9aeeb9052046bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68d5b39e77ee4a4a8e6c43954ef544625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1aa8eeb8e44c512456c3996504298626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ab280aea396df6f9eb796b4967590627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d23702c28decd3fcb6b4c3f3edcaba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d445027cc833107e7b19400d28d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1078dd18506941735bba97be57bb7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a26fb939667e5b433e861390c76b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ef169c9a25067b06341e670ff62cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d98827434fbc60a02018705da223633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17945e7b64a7e2fb14278c9fadd9380634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4f5a16ccd9666783e6d2c26733be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a07537bedd2c5905415ccda3c2b4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29da07d2b4942b0a75c500fa7d0b321637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b4bf961fe305188acf3e3b3a955d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977bf7b789aa1e35659ed7b0eabd132639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5baa65baecbec4dcaf7dc6239257b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2ee9c897058030e89535ea1f6362641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf0d239875b47afcfeed930bb7c786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26077441b2009e8459a93f6d16ab61a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5f88c8e4ecbc4aab6ecf420451b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453bab42bbad4feda731dc90116a99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9204e29fec62de7ddb48a537e17d404646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24396a1c3cd079c399728e9bafbe318647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217eb1a8cd494bd368f2965bd19535648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e623bd9454ec9f06732d5e5a245f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5ab40334cb166522a246cd005988650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae606dbda77f200899323ce2162dd4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb45b6e563b9b8eeaa0d3440d8878a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2610c8c0d33e297e83878a397b76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eede258840d8c9e373ba416fb70c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8674aaee2d770f16cfefa43debdf1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a3a0b1aaee719073dc9ef84c92908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52a25b5912f4fc89f252cb27e648c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881506a0ab172606a5973b511f8777ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09635f5da9f02d716d7bd898587ae9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f8add949e8264f47372bd8d119a35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e61ddc120b8c5a943663ae1fff42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef0ac9efbf137c427f9180d5754c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94b6ea77e6a399f06f1733a0ac81f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbf9a8239b6d8915a809d7c83c6b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917099309211cdcf87e00a0442c43f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc334a6667bffbd48fc779a5489f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bfaa8aea5f0a7fbe15e67862e427f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86ad137388a3e827f6c830f79610f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc201c89f2dd59d6db0ffe75cdb96bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dbd6d96d74f63f7503b3852e1f331670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca410751ae171aa0bf3b978e05879141671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833321e92b224c77f2ec2b69cff2c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b94f057f5c0e6736741da6d5e233a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeaf55e05b6b66da850782930920c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429b46d6df966acf3a0b6ba6df7122675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d81ea867d87eb412e6746a3e0655ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9143b3600c297e8ff6e372c6a9696677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023de92d33456d55f1ba01f9bf702419678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae75a448c1f7d28204a71e2f426e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d1e2686d8a1aec7ceb97fcd25adb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39088c49d86f8f00b88fce6e7e3dee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870200c7dafc37587af1c65253083c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be242a153cc129b391e8d2d6b94926d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d7fe16023eb80f673b3d719067877684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3494ebbb1ee2285cdf46d49eb1026685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1bccf8ac7004f30af168cf69dadfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf536ec7a304f8a1dc02afbd3967c4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919a37755a1173b8569d0f8cd067868688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceefb60e93b052ed060199fe3352b02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745bd41aa6d1f9660d4bc89ba6cc130690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcca4ffd1b88f34b55c1180ae6d7fa3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445efde556b3aefe70dd834b6a6f0789692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb4bfc6f61089dd922118d228e27a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1c855a949abbf318818f1fa8acd10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0b0dbbc01898e7e6e5a6123eecd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef92a1ad9da7747ffe5149f623029fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6ea5a81ceb7ac67a3788ee71ea433697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e908fef6d5bcf141b4154a9ced7b97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730840e958dfc0cfe1f97315ae74f2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909af8db012b51ae45b791881150f65c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec81e08d2e6e4ed22450ff9a0a87260701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efabd2600ba45acc7d01d24f284704702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de7662a575c0fd563aaaa5604bb580703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d046fb9f85b037f1f17811e81b97fd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051496c4f4f598421fcb19a7d851baa2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021b4d8c1846218137dbd3c898f5fa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dae9c3f259354d39245e2d971ec15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcac3dd545d92908e83774d68aaaef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10839719e81b9bed8ea63295675cb1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ce7a428017365ab98b6841eedb7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d4d01bd9c8467952742e218e66327711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ab9e1ea5bcb62a474f13ca09b6f2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e38e46c3a9dec704a7e395e66661a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d43fc8517b2c353fe2b452fd410702714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b945c79c56337f70f1166af7a91f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a8d68abca8cfb8370537313b919a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a4dc17195b027745187363efc039717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa67a4830a2581bef967e8ccc9fe5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4dfb791c41c8ac8779e4a9b566248719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec0712125e11c6121ae9879f88f80c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0a12db8f428f6fabbc0522f70c6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374deef46b2c71569e20882634fc36c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491c78b719a02e4b83004fcdfa739f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb99165a73cbf28cd1bca148645048724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712009898d277861c7c421f4ee89129725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0862cb1adc440bf50ffcdbd15ba6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b63e03e355dff2ccfa0847012d497727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a577d6f98738675d1fa94eb1ee99728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787bdf3c2306883266d01fac2965aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5b55eebdc094928f95615bde3874d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f99416c55ff367af174c04d50981731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aac29b12e47ea8a93f8809d5d48346732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fafcbf89290bce6116175187526fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d2d7c9f45c98411cd4318b837ec0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bdc9a97f48c78c6901856c019c98e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f906f60aeae8c68b40ae92db6d55a2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7fe22aca6b1a749338471884a0de0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac089b21581e680c5f5f83f6c189a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638c1fafd57a01e0d456e78467d138739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49730e44dedea7a9304632bfd1d351e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f5d206a1351c2f6959a3096c13240741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23b2e06c96d2285d1779479f4520e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9745db9519a12209e5907cd3bca21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1863dab93e93ef408ef56b3294936744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f863a1baf43f1792fb23409c329c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ae4459bd0359ce0957fc3f6fff9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29ffa8f5138b843372694ddc635879747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b591c1267c6c79e54a21cec831d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bf39efd00787832604bdc42e3b59b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ee2824852d56c2be1a05f5a3f56e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b76f3474c7536e81f2214ab78a2c11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b04e61fd5a7026829204fa4f71f41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9535e3e3eb4c9b646fdb513ba29b749753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b2614d10e83aec3bf98d056e7f926754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6340f5e8bd13dd1ae02c8f52b2dca9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57719ed695c4604dfbea7acd885ee118756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b61db61b38ba3b792220ff90262fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6298f69bb5c0fc63381f2155cc96621758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452cf87766915ea65c17de5bf9d48d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5857e648804e73aa56375c788308ceb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be7e128e88d5594f5023f0a034cd9d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00bae096cf61efca145abd6614732c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c736cf88c446f444df4fb8c2557e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6df84f1a2dea046503e18fffe0fbe5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a0c06e9ac63cb418c8a0243a2d045765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2723e925a03209f02f477ddaed6a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f5f8ddc1a01bc23260ded218dd74c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e4179abeb006927e18543b518da3d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aecfeab01a86ca3fc0a76a12f5f16769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c23a8e38229e5356cce256f2a93d4a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b21fb5004e620c80814e6e764fe7d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9ed49880b8ce779f0a19d4df1e956772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21618d2d6217444d6daf3776b6f3c613773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aa26bbb1955650f1f2d2777ed1531774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d98034d19f95569e472f1c69bd309775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80219587353f94c02b4c4de78e9518776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476196de75f7400ea95fcce87deb3053777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>