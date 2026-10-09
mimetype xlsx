--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4fdc5b8b05071705d41cd8977c141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5237fa595f7a23c97ad1a79602edce92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ccdf708fef9965be8df1f92cd09ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa521b014254c9b437cf60def320a5ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19ceeb280caf23a5fb6f54163f4f665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790790110b53a6c01d3dd0e77f69b7336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14614a495fdb0d49b2d08c78b3546d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b98924ead2c60d82ded2b3989ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da209991d9746a0154c2edfaf6a8a7b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712a7145efa831c5d8f53d08d2e045110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfe0a59671554e3a1abddf93a16eb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768412ef948227e7cb9faf53283a979e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e805d737ec40d588fcb099ddff06a7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369ebabe40d7bed45423d8e390a0ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcff58ee3266bebfaa3898b79df86d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a184db0872d2c858c155a12e0cf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf8767242180562490214d1a6c527c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56175527484c86420cdd2a142b68496618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4494e06b1eead0c574f3291ef6b98419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1507ce5efd70b1b5d4246025a25215720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e994e56d099b19dfc5d44471c40f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c38e4719c84e0c02d35af6a5a470122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113ecca468ec93b67630caf4b8eaced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ab3e861fff094391d725702372d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce775065cbda1e38bb64ad1faf1201525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404979e81f9ccf55397d21ee473c04326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d6bfe18ee3fd42aed07e9a521b4a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318c1738d9d3fb95950d30eabce26428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787db655be04d62cbc5a8b020f5d54ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd34a7d03957870236989d3e2be4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db8dc3655195a14578a60d544d3e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60036d2b6470c8e15186881fe62825332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6f08881f6cdbc6f3a1e82c808884d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc4cf41ab0a2b62eb7a97ae6ba9ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d97ff078df77aabfd32c28d67a3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12ee1b36a2ddb5e340c41d8c79c8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bddfeb9fc4690f21b443767a3ed99b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa5b78663236eca6ba729961124c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e7de11a950d8c33182ccc94a796c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3dfbaf5b5cc2f72a4f78e2bc525d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a4bea222198f4cfc79c99f69e02841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3782694ed91789466e47c6b288d4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf8cbd50d7b931f30794e38957cb0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843dd2a260ed4c6f0bcedd07eee0c4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a96a2e52cb3e8d344c418126f90445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cedd0163b833f8d518240f637764046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e5fefb0336f55b55632aea9d84ff047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6437a49a66b12ba773407b4f99150f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2376d5242795a465f7ed4a7ab340b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca1105012dead8814e824889bf938a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26163ff2f647370d85ca68e8e58c30e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e5018a2c01565f35932d8e97ad9fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789529296f8f01904d3bfd640bc7eb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01cb4e01d9e1ebe8839a8638fa3d2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13b5fd9f6de35b21b253ea44cf434855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72f2cd03fc16fb7aba340e3e79f5fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039e9c9dd6fe31595a528a935b830b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774e05499aaf8e82fa703b1131ef88c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0baaa561664571198fae7f1a5af8d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33e5b6897c819150f3601d09e483160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93639ce3ec9832ac3198f05d5e3599061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2986e475b49c93e1ca85e9ae1e9e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a7b3fefb096dd5b694d9e74a47f4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8094f69610ddc1f9f25ab0e5e3f38264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87451eb0b19f616374d01a8745fc4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216b641485b0e14f781eb5f7960d1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0d8e55c20636d044bb0f9128da4d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff848b60adb96e707bff2417cb7e354868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef36aee5ee93bec147b8f816925ee7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf50e641057e9659f9d9d049fe5127f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f046d49304264ba7975b8c26548571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96035fd07c7aff9a14bc5c77ddc9e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4cd084b27baa50d0026d93249e54673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa557db77e711e219bc482bc8a563f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8d9d6dcaf232a45df1e5464722dd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec075e157a9de2c310f3c93fbcb50b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fab90a0c01e6cbe198ad09a514a96e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8cc8eb19881974b85179f3596179e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a699f5bd278b3d81cb9d113299a6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528f54f3ce142eb39290e50cb8b968980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cbbc8aca1ee991670b8c8cbecb8af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0b7e7d6de333284542c9b6ff170182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad065a9a75166d6a89b3247a76c8c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e00c1dca070a0d6cbdded3f152b4fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c37ed1a2ff1136e3ed14d86f2a7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0a88693d170279f33c2f95e9174b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a26f5712d651658357304637c52ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92987dbda478b38eb8e8ae41e3de4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b57dfa8439e3b59cc93241961ac8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286f6e89250f976405c9ca5d82946a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1858aa0fe5a1bea9ebc2143634c2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539634424d915ab64b49227e3d661ad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abe4b1ae4c07efd863e07622f97d8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcefc231a3e98d6249e2b0fe7bac2ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f035ed6df88c1283f74c333704c4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4dec012cdfd1315eeae9883b95e7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229f4f42f02885d88718ff4595cc7f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693984d0384a3f1d256c3747a048d24198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd250c33971f1a9afce3ac891657dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b68be94778ec68511a68e9d2d8154100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6422dd51a7da254bb48f8c4b5217ebb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096353e13f8459bfc06a4bb8e838c8a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4f8465919e1f74d3663058f99f65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45aaaccb4abab628a01789ded9a6a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7afb49b1dd9ab7b454fa69f8b8b4df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa92c09aabd47ddc4b57d92d9a9d9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f43bb0d9fc7af07dc73d8c90071432107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa91ea8b681d5419c0e69cb99a038108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3db1f0368c1ddb4e6e303fd2e2816109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328e50458abcebabe5afaeedc93be29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819710e8a36efc952a742f39c6cb5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec3b2410f5771886357c39de3e655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6426947ab1acdaa4de636f17cac1ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128aefcc63e61fc04f7886a11fa3763114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e80cfc3ea943c9541772e4a40f9ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa740716f465d496fc82f381235f43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4e6c90892088ef6217a06883cd43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e17d788108ed894ee81d9f20ab951118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ffbf3b420b31506334e9948b5a4f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ca95db8181bcbd307b4bd148c8eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66dbf8dcc95d8b98364811fc38b64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54213a652066cc10174d1df28c5885a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb861e5294e3d750f035d0f06f9611e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377f856ef221ebf33839ce207bbb8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa540e8e33dc0f82432c924b1adc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb00889d6a7b6f6a346ce446b076c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4881797666b4eb14d3c70b3b7bbffc8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e734f4f2421448334d265db88f7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac6cbcba336742d6028b9c2ca39334129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4902589b312709f5e67bf7f1dd59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f84bbd98412bb18823f100eec9cc85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c683455cf54e3de13b3fea2290923f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35817a6ef585a6e9d804eba7fb940281133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc490abb49a3af4972f5a9a03f92d6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e63c0978be635d1396c56785c24f9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d45f8c330acc38e2d16d934f6b58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6542094373cc8ddcba5b2466fab4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c04d2075d7ef8eaa64fca9c0b888c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74486920fff2f8f25ee62aee64df86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d00a88eeb2174bd77f48497ad10c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6525f41ef28cd0cc2403aa3ae5aa10d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6c6458e4747151e134e84b451487142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ba2c8b8e42589dd646130825957a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609ef7bebf15811efcbede70df2d9c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17f3a41cadacfc8315cf942824351a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329dc3b3a80ec9833efd634c7632894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b23335c1513050a0b0acabed1a142147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43714d3c9a384d50746ce0c77a3d3f61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb7bddc48347bbb059c928d9e9689d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588f1202300c2e28601ec2c5f0b3b71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3b2b8d0d6b01160d07713702d14ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e55f52e89bf29ab6e6d1aa7def53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2636e1c1afa62ecce40b7fd8f8bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd5164283553637f52f225f5d65d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ad44e87e21140647824aa0ee3b8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d61c9e73044c75324a88c2d0414ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7435e3b154b6851fdde3467007829ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c813b86ef7da2de236a6cca0c189021158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1100cc3098776b8b19d037aa6fe9573159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7035cedd47a77a12a2f463cd3892ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a1c92184790d4bef139030e17915c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac07a351683b34b53bd45ccd51a94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f1131114c35f9fa0b944934549366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66463f8358beed9b60413e456fd2294164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726704ae38a9ea73f747a30d06e0ebd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1d1e2147191da06ef9301d171cb01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46023a96c096c14007d1a345aab953de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb33bc0be841dc7d2aff5394f5b89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e814302a90e803404529cb89ab55bf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461309f26bc304b04e408ebc96bc17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c90afdf2a404ce78396642851fb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e844e31fab5b7c3f6c2936c337117172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef087eeb0b4ca04d44e10adf374483173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dad86e70b4489bdf0fcd009277b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a9736f9e919ac1270001e3036fd35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea27e888903f3ad063dce818cf2fed4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19640e2c1b772f9ee8c86bdc83f9772177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874114c1715e16ce981b9f1b41dfdd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed675d4b1e26156ba6a6ca2122a011179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526cc52d8c0d6f4cce57e3a3eea89a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6efa48280e11af99a0838abfca180181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945054ac15a2b4696fac14b8a468113182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b9525779fab2ec7a5dc59ba81ac99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425ce203085579e17e0a229ceacafaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738a7fe508e9f311e6e6ae9c5b3b5b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c042c8e6533e87ac539730a80d0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283788563cf13c7ca79c78fc83e4a4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efba3604a8334b71da76d4f1257e7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830dd08d2c037bd7cff4451d0eb5d4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af83653a81fcef0599ccc7da0fcabb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dbdbd76a004f7d2209f2d05479aef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df81a2e80bd1d098a051102ac33fbcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786804ee2f9007b5186992cdeed42215193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac01725217982bd887c0e1b547a38c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414fa0ca45526402313593f30d7ef53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21941c4bf58d2865082482ef451e7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345f10d0e37035689ed2c1f1ae0724197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d91799ce1d4d7c9a4b8aad436992f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f45a9d55a82156e5c639d32ff493199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47793452b8f84d673bab5a8dcf204877200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ad3507a49b354461618cb0445d9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb4407faadbb593139f6007b2f585202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d5c65e29b4a9364582a74af046c76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c976164b90ff4268490d2881d3599dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085b59b9bb929755282ba1504842277205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f675771097945105f71730286931f83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d64b567090f5a5df8e080a46f27e3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415663d818a2ca7780db542e242b809208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c35b9bcbeeb1f400159219c7d629e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb716d9f475210e3d288c04aea8c2e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bded9f78a0ddf28db1fc10bcbadc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c92b5c596fb6df807a00a0fcb9486212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e09897d375d4fd729920e1adcae13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05622392d727ecba305f31e91cbe67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f5402b012e4d32d453ac89d7a73e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc26945b7fac7ddff7a0003edbf35bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81842c09dec9dbcf9f70aba77752f05b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1460609f934f2453a2be39cd949fc13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f8156579d6f329fc76e1f6377ead219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8054cbc05cbb85a4a76529cc8f2ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b821542d8636830394993ce26bbe4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038805c688874dae24c169c2fd82029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a9fc9fd7ce6c53d1f700b762b7467223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc591eda8804fe56248a40747b74bb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0056b1c26be796879f36019acacd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be356b1ec4758d8192b54c796b1921226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40200b31a9d21a6c2caf64815e9f6ead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a19a49780f686839de5a881f0717ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855f14cac266228455f53adf43cf022229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649720c8f2cc4d09ae88df0f3ac94088230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544776bd7912781c3ca5c9334f7c212231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aee022fdf92f6a9683152d3f084255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad15a4fa7c145853ed39f8940e69d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740220083fcc29db376c0860acdbac3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdf5be1ae4dfb9fa0cf6170f979b10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f1c3ec2c043b720cb179a8e5556a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec51c154c17e2c90bb5b630c2b26f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ece03d7253ba186f6de74545ab30b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82795075ef0d77a634e9c3fe7665873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466101f29e1778455996b2b92d41ac2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e615e0f3d70669c1b7c88721ed9704241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fda68badf9aa3b22924d763608250c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6528f7cec175dfec053cdacb2ed794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81164b42c0a4d1bc5bfcaf1e51d81b08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d77322fd0d437fc4f9a7b4a6efaa55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f7b7a4083d38fe68385b4cf42e10b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30411ce1fb4b63d36d830e82601abd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2f9c4f601f7dd5cbb46038222a8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818965478c6a2f8009e5f5fba30dd430249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69082c761409242b62733aaa28801b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bb83481d875a8adef60561f435103251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37933ec28b0235e1999872d05b65e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7945a6909ebd5625ccfcec23d28f3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f110a3ad61abefd62a8f14fbc3cf2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0938d4051214f1418155b663e3a0d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f3a9736de601317679db04fd5796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e453862578d7eba8727628e044fbe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3338281d36adb2eb38300e66f2f91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ecbf1213a0a2861c462e71767072259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291fc4b8c8ef49491d1f5da17f2566260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28edaeefa67df576c176848b2f99c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b50e319dda5014966e8867f86d90c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6722ae4a7bd9c2f4506740ae1c42412263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a62816e53537e7031a4d9712a39438264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907b34794b7864b4922fc51b67fad9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a24a65710e9759e61b775863f8e90e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1758fcf70a3f7558b902889d58e2d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5f49210cf19d9b5fc562427f48234268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964d8ad2c445541df20b845d383494269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737587e9e2d65da2a2aaa1431639e1e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec037b141df562aac6519dd2ed1e112271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e8c040c280d9f7ec2c9b742b71ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3fcf86c3e37eb8c8bdebed083cca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec6035f88433aba2f772eed5e13e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89046490bdb25e30af7c44055579db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595486432834aa5998ec0f7c8158728276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152936b1c71f056fdb634fd46d8db501277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81727b416118706afad6b373c695dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10165cb2740a5f809bdfde2e47119c31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9f24fa76c363375a24708493fa2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d8100cf5b1fc4ddd4c9ee95e0c64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe37e2c3dbf97d941d4d019128f88e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47bf61278782f5ae7396adce8899ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42535462af025f3ee7cf8d4ca73e7ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d443a5b4aa407ffd178814bac13db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30dfc2c5031f013f012efab6a5f3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5858e771035c22ea7d7245eafe53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ec627c24716b7d881ce0824349ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01c36a785fb1489dc3695240231313289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349340a3f2d30bb3ce56ac2e5e3f58b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8504d101d57a975c713a055c4d25dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc8acfd0320088e956297294b8e07e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158c021cde0f3eb6e19beb2e4ff75b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203555db6210bd85c95af02a35ed26d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63737e4d28904cc988c82ee636459d97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb9b090f290151a0e933c0224258e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529ef5994fcd9f41dda4ab58b2a092297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2185b84e09ede82129bd09e7620f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00185a998c106410556351e1eb38606e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e58e88551de3491e54f2eee7593d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1941e84059b9dc64cb3d7bf33f6245301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d1d4b6da824dc00dae632cf967d93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d0427b3f3b2bd06a78bb691e1cd1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98f3916709a53267bc69da24e4bfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4fc35a1821e43cb713b5aebf32527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582aa76e4f985ea1933ee41092d3e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d2f2ac51891b4e79b8a30f48f831307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1aed3a8c51515334be065ddfb3f55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13855777fada6c80d8b2e826d2450c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7789a092b1204377818b9ef01d6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b2d5551dd982d031322afb99d76e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733301b379ea2aa215ff8cafe21e9e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713649b705d8e9fab1f4a35ff0a5e8d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b75e520bba61b1daf9556f6110b5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53e6218c098882e5c83354863eaddc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fdae7dc2d00ecae5e461b9ded6885316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87324129b508f5d03a45bc30e04f9258317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a52c1aa31c2e36b8edf964fb58c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24304cf5ee6b3d132dd35442a6814a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c585c1acf90da96867848fb719422d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a2d0b9a606da2d1adff685501bb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd293940facd69e9ffd7e9cf42f8873322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6adf5a0ce71b7ddf17f0f3429e2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc032ab16e03f2a3bb81643136b76954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481d0c5937c4e54bfc6d30617c913d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa70920ea5bde33e03a98b139233ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08104441e78d192a70cf51578cfb16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69417a02c0e4c747a0490d2d7e476bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b55535b87603e4a672913c438d4a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb15538a14a4bd8d0f1aac5e481df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdefe30b5e28ef491c8ae1066efa709331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b49d09cf78b225bc51dfc461055b58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab574eb1ec9fd568da9e12770e013ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141c1df32dfefc5b6379b0c4680a16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3e883e008694489e518600c3e87f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47a051a60f4e6554a54771952e81b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460abcb79efebec37040a6c7dea4c6d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdfd613639fe9ef672bbf96bb86a76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9df65463b179f6c8bc551087be322339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e658da8599f1ce7151747e73dfe1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569f3544211bb67177f20ae23722e19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f565f0c5d1a436968323c0a97d6ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815580f44638c1dd7c1d500a8f92542343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb4ce44cd76e0bc2d285af87f8b446344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f850bce96f10d62253d9bfa26d6e5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf892b31fe237df966bc5cfa16d97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6e87d4ce1da3e10ea0fab8d0b4962347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d756a47e59a7c136e8c7e8485f76d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd4485f5fddc3c0595807ab95ef1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913497445086c318248b58da54b2d238350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46743b584cc20242115e708cb7f680ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a18071a4e6112b3823dabea1ec1710352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874006bcd883c4d00081b171706b0520353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2541ce0fd002fe5cbd363d514b4a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83806c8926ae43d2aad259f9f1286e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e25e1236f7555230a47647b38c72c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216c455f9878d70c49610bab4a0c7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d9aceb1a2b8409ea052354f4b780358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28171df2af5a5c4a2a20117232049263359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9307f65ecf48f3e9f881ac8c2e56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d23db36a6a5f6113e00c878915c98c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afab13e387eddfb39a9c11a57c12554362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c9dff533a807ad54da42cf4a88140363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464913cb972786302468655c7d79060364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d94842b0121d20071e5870dbfcf45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a780dbdaf174e16195be958b9471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fafa991835122717e61b5adb5cc4a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a299558ace5402d4759aa15c6c4358368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034913f6eb1ab4a43f8856930a97f018369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16991d5b8888c3704c9a28f2bac713e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33b7dfe19448a79de384bdc74b7b11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8411d1feef59ad2ff3c6e8e07c5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbab4a16658b0de6a19c06b36c6c1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354372f2b8b4ce1f76b8bf19aee57395374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d223f4ba621bf4be1098c08c8a37f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5442abc6886400fb29c178a034712a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479128c7ecfd0d08665aec20d2b075fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0c963a1303504d8f4fadc5f56b4fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc5366945291e3bed7c6f9d227b358379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18b9220c59caf6202f8a7cb96ebc65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd856508ba875c8554396735c92328f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03375dfafd7c1744ad2930538f217a65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058c4e87df960f74377da55a5920f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc377a50a80bb926a4e6403791a886384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb5a3eedcdfebc7a73461f9acfee5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d2645e81192f62b6058553594376386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012183315bcb8305ae2ba1b2189e66b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9136c56f25c27f1fdaac51ea94fff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843d57a0b7811ee885054bcedeb3eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358c6cc56ae2a0cb0504af7ac89cb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb6d1d7cfe9cc5c0f94a93b4162963391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a72897e965e307b94a3791935f380392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a2e0cb785d0ce4541ad92949a466393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07750f745a92154a4bc1c972364a81e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13fe4c67bcaea2d5df2513cd0963e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1560ef8b6b4f7b638b0bf85ccb6676396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5abeab807de2dc3dfce3abbacedb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6884cc02805146e469a2a8a96e9c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1866033a7e20f7b70df86432f59296399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d3d8a539ea18a3d9c9b512068306400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0c0c2b4551998ebbf2bf99e8c3d83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71f64ea1d1a2ae068762d0a3a06e72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0ada25bd712f601b3471bc4669097403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea40ce84f6a9cf58bd25dd13c86ef2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e2d21398384651516c0765901865405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4ba106a597388c67a41e11d73dba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb769fea8098124b3ca6828e0bee542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5239595f02e21be04b1b2d568c81c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e052d94d26e5ee0d288f3dd520b64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5f78c9a45ae0ed595f63bca5f34ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fc4276b4a655cca9603319c28483411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e01f08f050e921444aa90b6616d9bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197d2b659e3a64d82c5f7187cef635413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3d761fe70a5a29dc85da61f18daf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80fc9c2443b05dbf0a26a1f4b45ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5244711039a810f6c9e01db17b151416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179065010bd718eccbc6214036071552417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5434fd3a14c1c51fdf5221f55dcc2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd64b74821289892c080661a58c44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68733c86c0ddbfe88943b5bb3072bb44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd8c3f46c4300bdc7fd044bb0ddbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b814a138f07792f204a2b7dd2c0302422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a7411c19c045d33d661d118f24d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03859f2a2b67b14f5aae388504f6086e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a15c2d0dd788c6c6a8acbd4a7f17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a805ca2433c512289f66b7c34011426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6506a4d6f648de42ac594ecacb6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dad42ca57e005c4a883981e083f10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d792432b1a1bab6fc87ac5392d555429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da91a90d43f63f62889e7a95fc7e67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e57364ab1190f595a3384a06ead03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac95261fbf1a8702c90affd156b8a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d28b3bd974f9c42d71d59ba5ded33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae7139a0161d6528938c34bde9b53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c786854432543e360fe0bd224951435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346bd37736883f45c5f3240ba849bd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ef5d2febda218cf440a8c3b598a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b102c76f1791082365cf6e1641e2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f19190037c19bb90b5f95aa2a09444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f231172d603b31665d9237a1f3bef67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55fb7272854531a176bc53b199035a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bde8f7f9a7ff5044ac247840e164c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229925fe2d63a8df8d2789f93c61f41a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1b9d1715917545c1d413b0c131ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd8471f12c8add00d022d02bdb089b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9ebc18207d7c5b1c4d469e38d6c8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a443be3da697d931d689d2b89df7d6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c3f6d9e030c5d652d0641daef2e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ec242866bd32c9703020e63c88556449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c37efffb038bba03efad8d622e7cb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0e3771ec628d80efb178106fd921451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f52dd4f7857893414eb2fe4a170de2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ec9b6de22abc58c6a21f9546d6f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0f42f952ddea30a58021d59d0e41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c5756da099317b006339010155dbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9f22881331e263ffeaa3a789c0bb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c05e1eafd83e454e9269ea360a52e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c057fa6c20b99af01c78db9d158aac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b43319cf5282e2c3a147f2f8750f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab364097e52278b7fa47c827d1d66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f93fa237a4304b11b1a9f1dbaaf62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733334f32849d9a2056f8bf25c6e3074462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91a86d09738d92643b90cd6e7a8d35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929fa39caa380d16fccd3d286b41711464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7971b07d5cb90ec69f7f568c9f694d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713256450a6d5f4ff07bfc5b6938a33c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927ad7bd36e4a9a4936fa6282d4a072467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1df5636490ccfe8c8799bce5eaf87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11190590442e2de4f32d3f618d67a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e5dba0f6f21d848660a4c22d6ef4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794660220fa261fb330ea2f4638b83c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34ec9fcf20ef21a4ae5364122ac213472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c301b5a4b514a9457e5fddecd817dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720221713c631911e479e63645b6fc98474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b170ee3c57f1e7402e201de1b80341475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce1775d8faa182ec1f0bda129d550476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e9868722cdfa9031a04c3a3547047477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7cb283b736d91e33c2e81bd44853478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebb6352ba10e5a4cb25c1edaca7c61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e862cefdb035a667bff4dc20fc8a2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4575bd50b8307656955680af7e0ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87340f913890824bee2971dbafaddb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be025f1f76154e3c5edee8c32bee2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4c4132b3a3eb3facab2700359d3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620824ab19759fade8ce78c06898e4fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aafc3613b419c54993bfbc0f55747a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce71531a2f913f0501c1035b1a48786487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfb6fe231109ba4e965c5afa0dafa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30ea6da581e0b687d0fda4a4b2cf8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9130ce6ab8c224990ddcccba7e1d7dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cac77d57a5f7fc099494dc1add5ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b770a8332829d134eac8e6ff20b2b88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95c97fef8fd6d5d50c660bbe09ffe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69136a21e3eb822638eeeb2634293494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df02e01789283b2a7753bd6dd3ffe87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae87364d19db3f353e0afc3ca9be05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cf71f1564cf6cb3bcfeffb710dcf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988931774d192c94e71e76859cd457d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14e28b2df439e5244dfe56bfc66497499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8b91d87d6205fb8a0a962138decc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c515a5846bb80fc4a86eeaf3a480d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b873fa73f35ec597fadc98e468106a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c81ace2732502b2012dfd04906b85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972cad241305c2882577bc89485b1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94e5fa167e7b361c37c617f8a0646c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d0f67dd67b71f90de080a909eb6cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7172b7d3240ea633e5a1f99ae3612507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc3bcf061e0ecb5d577dbd9b51eccc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71827f27b925b5439da7e54268df581c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363016870258af7d15a43c0360b1063510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f0be5fef35e12bce2d3c44c25a72f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa18770980f9bd3660bdc619ddaacf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612707772d5ab58ea841364ba35c3db0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c815ced9169fae8ce8dbc2848f6a29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c180fc966b04e3b38683dbe7beffb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db274a66fca4a3be69c0f1527cdbcc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471cd4e7498dbac1ded542f209a9d22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc9c101e174e022e5ba00d038fb617518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242f65eb3bb49a05af0e1cb7c685e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd89a73d938540303a713a66c505f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168fbabe471f89e6d54672e1d73a20b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc6ce88324fc18a5ecc3a12e333d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4bfc7a6df51e1e936034815ec6fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50fed4aa6cb566cbfc819a62b1ec8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db28131e8bd5b8706cf9f8bae4f583525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91dd19a3f625708554823f79557218526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709fb490d208710c53f74b08f945fe3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9107581e93b31133227cf8c639d21c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fab3066219bad889ce59cdaf6e6212529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402de72cf8a5ac87d33166c27247925530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb1b47b94363ce9e6f2b08c3737e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e3b74a322a797ff9275f26166f80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2b0643da0aa1c507ee82008d79a36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6f70552bb1ea1db87a8924fbf9c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d977088c2b62b619a90b26c3294648535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a1ef778f03bbc653a6a090b50d29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ea92d635660ff74d5c3e529b34ad8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac63a14ec8dad61a558bd5477cf17a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7e34949e4942b4c8f5bdf14cf73a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc910aecc8decbb7717f902023f93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829897c690de3c721f65572f2d56791541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822396bd4e043d6bf54fcfeda5869718542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1cc0a4fdc6e7d7907e50dcd788a07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62052ad1afbbf28774f3b212c9435a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bffe6d9b9cac8eb6a86e88dbd567d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1813bd0d90090e68a7f0e0cda1db1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814017fd1e3fffa504e3861a59400c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0cfcbcab2bb44e79ca10438575fb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c85593e6888ca28c8f62c918114a07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d27c78a7b4165dfe2a399409e0ab8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f2549a258e8ee97b4da18ba288d05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3cebfcd20e1de08dd572ee977da09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cdc0e379400300c37682828fcd359553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc61a79603b2ee5b0645bda0b5fb934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e8e0aacc6d0144a91284e07ddc58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fceef753d014e74341401fe6346b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcac90c32f6a6b3815334ac266de680557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362540b308f2d28a52fb7dfeff5408558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281faa52e2501cdf9cc76f570ea23d88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501dc50f6d6ecabed33d8bc3ef66d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d257dc0f575cb579eec36d0896873561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38f646895a1b01bc65190f91fe2024562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65067cb132b51d6815583aaaa979210563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cfed1d9f2d76daedb1bf87b4992a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0cc8dd13795cf1d8bb92235a5720565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e05f219845352c4e9634fbc0c3ca41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c006bd923a8d1223fe39107e3375503567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cc9cee5585a7c487e2bacedbecc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f2d1d24406077be5e9ffa735f3247569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725ed86698f5ed8a22e7b4faf885612570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b06d9c32cbed32ef740eb891e09b5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66ce130a1a4515539e5b075efe5c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce1749cb7d67ffb73e9fd6f0b9045b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4efb9d24bd6635e43288cf2236b01f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231be014f20869e46087c8f98f36c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fe8adffdf8386f352e3feb40167d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8517af96fb1678599383953cae485d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e48fc29c3c293282e49e41eee9bd24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e69e270e8278fba8d0975e0eed000579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f07cf307958a95f2842e5ac2f8c5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f47d8da62240ad9d7b085d2350427581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54cb7b6be7bbb657f8a4f4600c1b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe7b8754d80be1e373a7c09181924b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af2ddb366c7651449162495a0f7e86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bdf51e5191a6f3044ec58d094dcb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9c806272dfb6906997d2a66673300586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1294bebc03e0c45de3155274c7ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb83a0a1938bb7edb2d26f6def6d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722d41ec2471db784579b9a553b262e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207b7e9bb4ae758f9216dfd70e74ca0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ae808cb76cb524ea315c23027378a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76189eb76fc09adf6f5f551463d3e01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957a211d6aac2f34c16b7b887913975593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdede67926cd017d12f517b55e139c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa91c1b2dae788b847ffb254ee84164595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf399d0b67356725552572b08f404a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd835b04406a99cf94e14c944ce61e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e7fd5934c0a0c95d9087440484fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a53f043d6375e924c3fc5bc8d00da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccab908aa5aaca962fd44198843417600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef405bf5a9d7004d7becb6bb64d2fcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8edad9ad0afcced5fe83d6b4af8bf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60d468ca5d244298283e0315c4b9f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c530d7baf31b866a3052412d65e3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad528c3870474521f51b99a91ff1c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7871bdaf38726b3101bb58f23294d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5429de72a88c86c42ba78221789fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30af16444ce2b3706a2ccaa59d03a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098ed7434c5cd7281a5085f6656b29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa869a36fa12397a497528d5b60f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602c4f86f8a31cd33724db0d74dc82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f71cb0b2acc4b8d18fc47083c8a34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd7dcf06cb4c613a91767432ddc530613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b04885488ce1e34630b8209d42b7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc36e1904c8298915ce97b37a2b503615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ece807ff802233902230ddbce4bbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f4bd3ab1a04d51a08750d5f091de8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b8c86b1b20fda65bb71d8ef4fa253618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857013676a7a4d3393c15d90f4c985d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec36a7cacf9bb8803f09ec976e25d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae56394d612ee44cadc0a9c9c69d18621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527904c37023b6f7520d656fd95a9da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bc0922dfe5cfd37bf8a0a1f480b76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20c983669d0a365305793ff022c2bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dd2a7f39828c2481b9bdd2744c93e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530446fe544db04fa6958da7f1036ea0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade1e547d1aec8b19f8e6fd74cbfc93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681f1edbec3d3a594254b731821965628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2cce8effa1077057f34321bcc60f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417fbfe8968fa07cc3fba239cce96f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582b414249e4a5aaae872efe9dabb1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618fa815ade938ec99b568b3591e52e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4937bb25f8b25f4e7f90ff3b427a69a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c738d3a4906e2ae71889626e01e53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea07cccbf2531e00f089a48759d1324635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cde8291bb4e64224dcec55cceac66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b156a1f038316647e6326bd2ee2e5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612be1cd027230909b11d64dc2f70c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f68597bf75fe2f3fb31b48a3d4935639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3df34acd170ad2305eef6148cb7fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa050461775cdba3765c9a73fec92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b21a92a5f674213503b50568d0cf3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023191c50b3abdf08b3f6011f65f2612643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd0d54ccadb601b46858154019a7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453453e0ce1f8af3a36c2c78b0e7f5d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa8bde1d0ca6b6fbbe6889e9866db7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8670bdcdfb68b82560d731c32e95d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77a89a78ee646a48a8aa54b700c322648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a0c55d046cf068874b38d687dfbb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef8ba15405d845b0e993b9e0f02f1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e4c0fca522a1499db48901d554247651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0dec59560ef668f84404e75c0e7f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb3114a7706ae105a6869f24c82340653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc449703c168f6436759ec6a2a8d01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143c655d9bb7494bdf1df77d8032a23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29e29b5624a17ec890c11f5488835656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97940f4f541da107e936609ea337a62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a39d099c4470f2f9e869ec3b40b0ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e0533dcb8055d88a1d72f4db886e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf46c30f0b4d2dd735c0dbe3b40dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896574a5c198633079369b949e50c50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99014ee7d7315e777b39fc8d68cfe75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b664f19865014e38e6353eb2ab1945663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169cb59ba79bd153b26fe674b12a1d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6aeba2cb465512b661ec73af326e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0636e6a70afb5576d0a9ae5a1a6288c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82448012dda09d6c76c23a4ed3069281667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410aefa3b25dd84a5d5b55c9b2a59f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096816c977c3440100187051d3d52448669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14e9406497db9dc9ad7283d0b2589670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b60e48786f85f34de818a02320743671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1528f286832364e4df9cb06d7bab7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a4fa2184f9fcce5d90288bb5697d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463218f88d36952fa15f5c01a21a71c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5662403038147df2001ebcbffcd1bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e663df191af25ff5f8b8cad96667b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fb9e82960b7b12c30f18c7b116940677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bdb6fcbb8b71ca419ec29f6b9e7d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fb8f4ec004701ca9dbbb26274561a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa30b76399baa24f4ac235d30bdd9d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa87af145c343ba252e3954ab667cb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f765372cfb275bc5440e00c2f66c82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115a1064d39e20d55a18aa00aab3d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1821f7f5c42892d6973c9cf108f06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216913d23e3dd87c0c305be909fe86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b7cee974a6da5e0297f73e14fa91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd150be355eb76f2a1680df210790687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cf84d8e0574d332fb8845fbe7afc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdef3b9cb35309c860f9989388ab11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d056ac8ac2dd26e7ed589ea079bd27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524212644e5d28b1d5a30a1790768246691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47916ecaf395e1f5734e0c5ca1c66d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894db84480918b21a5252ccfd8f48f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0074f7893019dc5a6e11d71c91d58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7d4043b899ca9458e4ed37b674156695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09cbe9cf9160bcf903bc5fee8962be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd682201caa8bee3c0da866db9989b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85378e3d513f1ce629478fcc8d985926698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4921b6b3064e06e7b7b3631ab047430699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8775611fb2ae9ce439efd378ac6b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b23d0dc84191eac86be647f00669f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf5519e876c649c7b2ca3a4fb30a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42955ec9d934433e55810d5a2328ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72975545ae1a386edb67ae3e67d1a19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac628c05ce358bb332c24e52e80ed9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cba32f514ba95bd42a7582b8f0ec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c7ea90f02785143b1b2186c92ef00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe9430fce5ce7183e7f5f48b34d39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f4bd7fba543026d0d3410840a4ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f298670840ac4140b569dd1cb0c26e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856f51436ed254ee2dc57045f861ff9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8566a38c514525809a87725ebcff9a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a63848d095a35f3aa80afb9e2db76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec63e905edb345c50516645c142cd0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dad3bf807b85cdfdf192371bc637f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3020b2fdd9eec726e64e224154fab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1804b390399147020e08db7cdfda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0271146c8efdc6d79edb041269d8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a43e0d06efbabd3a4f2652c3e5a4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac958c8f0b7cf9b338a5ee4a658d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c812b1c7c82d86204687c373bfdda721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360e9bb690d90a38b7b040adf5d9e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07f3d0c6a79411b360546fe4872901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4055e53ed723bf2bb35c739bbb20d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e5eac4adcab7b30cff191db36c4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6f3bb20694d585d787db799d7634726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e2bf1c2790116b556fddadebc1f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8f129fea2f52dc9eea8aa9ea69eb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c2291f0fe28dfa17d84da493f335729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9945afbd18ac9ff54d959f41a7f06e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ca164aff1cd67b8d18511ba1e02c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631bab54769baba4c9457b38e54ffa6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c9d20a7676607400e32bd71d8624733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e408da7c1efe4ec2bfb781b59614c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8dce89b2c2e7abad7afeb555dba63735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b62c159ffb76340e2c1d5a4c15e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3ce7e5aa191173fc6283c3dbafde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b7953777279e28bfdeeee935616e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fc000b32e44983bf9d5d1f4cf6d5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96770482b0826729dae292d402eb95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806f2ccf84b7dcf371c32b6f3200eba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b88c6e8dce83602c7247a33a579cf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da18855f6500be0210221ec36d22b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd2de9f32aa6c274ab1761b3532c3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e02ccf43444baf18b347c54a58ce47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8ce3d3c99f5b3b2a6a8cb4d78e644746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9037507eb87c5d3f95a5a76633cac04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12882d3f01dd2ca8103c440f99e37cb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91d69cf70998691f2ac9f0659c1df8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a210451b3952560be315e8771dfd5a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e030a170a4cad91e532d4524011f289751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b6ab25c4f60fffad718d1f951243f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2b37fbe551b718368cf1770874de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f05bbccc233be3a8159981e6a51dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe4d72f14f60ffd3c1cb4b301f5174755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589dcf7cfa18ef3ad0a8bbc586ec4da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb68923da3c7c1e3a5b3d4920f25d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da27356d6a28086b58adabe67881bd3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827044eb737829c93dc399e344b0c7a7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9676adc0b9f9e312741c6028dca8cbd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca88a16c34246e122ca65381ef8113f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca840d7d93a8938864eb6671e51673762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e8f0495dd15f486ba7bdc7ba4e0b0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f1ee77b8c8bed449968efc91dfb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b82afe615a9ef60140823e07917fdf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2892542d0f6207d4bbab59453e25fd8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce5adc9aa6c74853c5d5d9c1b7df9b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ee536c10b88ff3eb951996a536817768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ca2d88cdfe060f8f3d352c4aca94769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32983a3a77342c015f1015bd3f41db27770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e7631e23a717dc61707e0c2e0fcb1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b74f9ee9b119632bc411d8870cc4b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f616ddea7961db2f34a222d4a40f38773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aeb4912ee9ed61670b33a2b094709774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf686278ec7ceb7036688bdb87609042775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37c301ba9bf74b655907e388774665776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b39a211f5bbd716eb10228dcb9c67777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83047732f772774f1dbfcd85459c9b90778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b14c53d9720289e98b7ecc422719c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde87df49c004d4445289bc36fb2bbcb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853fd205ebc687e637919ac6830416e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c6ca444a4c466feb273d5e87853e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad0e96b94066047702a2b01956bca9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc70c8cdfd1abe24bed261ae04b27784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788adc18d1e8c1de20d449cd3c435d87785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483df4c1ad473ed11062da728b28510786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05ec67bc3d44201e7ad59ee5d1c6cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f01e6148773fd837317e32f40fe8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d78051c53847081e23ec29fdc16ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99c4c2cf031626ff60bf9b5024d5fd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30071638e6f711cce9a119a3e9e7f141791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c7eed1896ecb930c66e7443f7c29792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d2784e298cd7bfa1e19fb9d35584b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770481c686f08eb8f76a43553dcf679794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ebed10608c3eb42c9b77f34d5de30795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884715483f022611f2ca54d783f46c4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2f8a6ab2155321c0c10fdfe58d32e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159eb6c882586629af427948f54bae1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bfe17848dc1eed42f9ab3c8ff2e8a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcad324a4b270c609363f91058ad46d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6adf1e4e664036279da5a78ed7f31801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043ed16b70ab1b46df61fa23c6d72a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932718e4125718f246260bd0ecf9e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f14e6ace5f1eda54d13c4b2588df2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96060967726e0a23ff49f035990845805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321d8453cc45842f4daacf62f613c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaae774b7a4c49fd72e594e4e37918807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583acbd5f9cc451b71cabcb64eec4a6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaab0537b8a5ae2102452e77305933809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128ad8cd6ad6c7e0d95339e493237c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b563a709d9303ba836976ff2d2476e7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5b288661c3cbe1fadaca2bfed146812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e5bcaa5a08ae33fe4d5038b5fd986813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c74c3c70dee187a0df5027ff3501814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8c7410e2592aad811c1b75afa80f4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13417bf456ac9ddb7321ca03badaf541816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bac5b6c89d07341a4951052b6ed85817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e16bfc59a2fb923a5edaa7e92f67818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81272003dcea6a1280112ab3995e2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4da874258f63022f21eabdbf4a8cf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d3b34d901df7132e49dd235b9a866821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f4cc2d73d0fdd86effcd41986c31c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aaaf954aa8a22d9cc8c4b98095d70823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2cb080ac09206f58b199e9a9d272e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccac7773cb134a7c50cdc0c9b3820825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148ac92b3f7893f6bab46b7f832f83826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3a03d71d9c73af1bf2db7c827ecd4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216820b6ad4000e3b4adba86ededd74c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7022f72dd32cc07d66d8a71a18969829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b32e6f817372a3a4e7567039a7d7e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827b3dfca8d5093efadff4b9f8e36eb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c9d6d73f2ddc12787061ace4ea22f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389aa58266083a3d1a817bb37c5d05a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b09f9c7a88c6e64af6131cfe5787af834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf94b105fe9a94262dd5dc319a003835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8185cea9f853d545b22b55c4325867836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ceaf0e74b2e68cd8bb27cd5df3b00837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e30e7f32244af0516d65f4b450fc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b162b2242f0441748dd433afc896b8b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf03d3d32f20a0168574e1f8b6383840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a76fb1a2d68cdf3725ace80b3ec5cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f468e8c8219f28684ca8271f2d7bed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c2968550a9ec2027b92c7f181020b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d515fdfeba12fbab0d708c891d77b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a5ea6cb8e2670321f209fc36bc8a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a96028edbbd52bfe71d77b2de0a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9721bcdfb440c4f88faebaf1debf9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cdf93a0f2293ddb98981da3f241775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ccb2cf6a80f72eaf9d1f7ab0694d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81404a87e80893882bb770becda1cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844cc7191e6df3e6c471169177206fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c05fbc488a013691aaab6c88570379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25996b28773898caa09a6e09f8fccbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7128d347c1fe5b78c8e7e159ad25c7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090327d584c9b802c41f8b437a7f26cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033deb97d0d38ea415fa807cb4f193313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf4e009397399e2e5e21886484a03a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1198026847ed376a14bdfdbae9371315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d9b299eeb710d471bf5cb15e99b3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9841305dc035a35a775cb47d6c346017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998001e2028d0c9d49e17cfd22edd03718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef351ab534744f0934f39ea9b645b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f381f942d34d9595e9bf28e35d15320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbe2c1cf49a1372d13426136e234c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fe1fa7873b92e2ff3fb5559dfabc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd701da493a055b9703bdbc3ee48c1e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15c96416adfd5d3237a856831b78a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72f955faf915bf597ec50741c3def225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9490d7de9f2cd111a86751ab53a1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7aad838f647a76c309a7dec3ba27427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7977e76f5281c34a9f95c5a65fa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde5a33ea9f46673c83815db5399d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703985580fa0377944684512f5561830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc46ee85ca40b53a0ef4bec89322ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaf811ee6aba3bf13507ff63de55f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c218807abeb7de81f7e2e9c31b821533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0662b3cd3968053dce43b674c8c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e79b788e3c1afab334bcc930541c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f195332dfdce12b6b61078113d70336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc8528e28564a8fbdf2c622c07c9f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2899904be8d3eb95ba224437d47dd1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8c3b27d7fd22398d3c84cc20dbd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c73826835e7c1aeb59f399a46f370540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca175fea131e38de7aa4c49a286acd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd8785b609a8bbd9adaea10c12d1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4621301e2ad497c5d18eadd8dcdb2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad095674e37b636b5800801169a4000244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340f3cc0be2c7e4ef099344fee042e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e56da711289d43bc38686d8b45e9a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4ab2f00e6022af599aa906135e6f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539fe05d653c3b837c22409c256de548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08ca39fee18ca2eb81f792fefffcd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29863566d1564ff37c3f8b0400cd2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a2edfb65f3aef530d9d00862fc6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd2edb76523c932187413aa87cf4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75558449128fab6ec87bbda674b08e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf93ef10a6b41dd7486b36b6d81c0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124109b744dd33fcaac536f89d92c66355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8587b16fe42fc48286d2f245b31a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207bf7fdc8c395a622de6ce1576111d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec7fcf9ee386f33867180b0f808c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feacbbcc68be63584f09f8fff8212259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a605229c0aa2edee83a309433e5a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49627a733365d3094f1d10a35ad5f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121600f5192236592b6acac7c45c9f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666031b86eca7dffec76b376bf3aee9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec43dc6209db2799483e0224303056b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51a2c9038003abf5b9b659569c718765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8268c9215a270a23dde08e4754e1ae966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99343bc3c79e062945d99be913ec0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e32517ccb3668431aa980c5184f7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f307d16de803e58fa86186a18a3d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcaa187aab74ad39adbce422dc629a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc201fb25ef24a34ebc85e790174571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584452df66ea9b194fa5e6fc601c84b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57911fec723c751d0c98a9e0f574a40773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa8643fb145e35c7191429e9e14dc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc35c81bd38058f6a755d86097bafd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6c6211b8578a778fd65cf805393fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5697635659e75c91a292c3dd0110077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51094e65d610cf729324f701fa6a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bdfd8c9aeec68acfbf5e6fef84ccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd8266b1c0494cbbaa6268659247980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9243ba17c60fa7388b953853864fff481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998c7fa60847f6093b03a9971be605182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa589c8b26ddda63122b6526bb6c1ae083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae7fe049b6b5e1b30c390e48dcbb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d77e246ba8d1b388f4cdd06d9b3ae385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7a2519a953f7904a713e40453f11e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cdce2d2ff18339a90538838db7ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c4e7e32069bb44beec71fa55196288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4ef7ea53db20010041e32bd9c20989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ccdc8671b7936cef4e74f6bfe753d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123788f18ff1d6d91568bbba20332d8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c3909303cd6005a2eb0265380dba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45abb3f8b2a35acfbcdd73260b930b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac457837daae2d34b89b81703e37d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02368b4a5832d941ddb3917a2b0794995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c2931be4adfb0f5457ef15fcd218d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa553546b078080be29a773fc7fc5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47724d71e03479f945696ad5fd3f0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f4073f7a79d5e25ac2950bb272d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74117ef3427246a447a272a3c0adb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43320eb83eee49220f6d497971053a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64020d24340c7cbc6257c807682b7320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b37865d38ed5f1f351a643e107263b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff892a6854ce77ba031068f48e4b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33dfb0a0011daa3a316a7c864f3339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ab6cb3e691dc0819ca20a2058c45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc7d4aec804ac0c922268f1710361d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2634904d95a488f8cefa776f9d4929108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371901d4823ac8a2f0cf43edda0a2c5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf485b345a8653ee65d0966e02c4095c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7b1608b6edff8841128f417cf1e21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1bede1e4936f0c2787d1fcf91a6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc2df08597230c8b2b3fefb9c3d68c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a1b889b0b87fa4c580d2761a7bf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7848248d745ad622ae4241387d4c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5145f323f90e415bfb0ad7e72f3bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f504278e6d14e3a8d51207c8eeb2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310221e1fbe69a91b9a31019a6bb39b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3e651968a2e620f2947840f7bfd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18dfe2cbe40032e441d2e6d31653bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376b0df6cfbe92d6c4cedbff179658a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7f9e99f4290d5efa3dedeb1a9c63e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c839dfd9225aa90c5933c188f0c43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fb7fa3e7c571b3ffe9f6734ab5d7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24949594c287f12b86fd5ced7696d6db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208ec9079360da65d50655481a686bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250e7369385523fbe831c2f96e5c661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fe851cc5cae7e8553730c665aeff9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010906e0e21c08e0ebe6c3f1d463edb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe788a6855cd8afbef65acee5fecf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82bb5b90130d760c3f5063afab6f48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d8e8d88d37fecb441818688c377d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739852dfebfe5af6635193954c6839d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f186b413eb2226906c22ac8c82d965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757aa83e1c868fab4b267125aa9d39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0264475ff95e62dedaa9e1266f6cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def88fea8a8a2f55b6cd701ffcdfb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04722ed8bf0d94a5a4084fce617e000138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2e077bbc8ea745cd43660397f3c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801237f663e767a8900cc43edcecd9e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fa0252a540f11cf3a8ffa6b7d3d95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7ace176dd4792279059f51c327a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07808e63b9ccae85977479999f4ac370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed83eef55496e3bffa14b3c7a339b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf4a506c7626a74232cda439bea56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b0e1b177da60d08482426233733bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9862dd805689e270f2b74125fc4028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ea4f410f5724311055f592712c2c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83d259e4295bf582475b888fdc971149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f391d5b61500d2a80b1131f3f0063150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b54255b2be0a54272697481e9b2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86367f8d26f2132850abb76b9f2aa66c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d114e95d133cf7217975984d9892e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae574b0f61f8de1648dd83517a8ded44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2b9c0948c351283cdecc1e3e5242e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb79dd9794e156a2107b47c613617d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ba3a8ef7140cb1b98c9963124642a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b0e2568c23b68566d53820dbdb99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876186749a3a36ff1d9971381b9b7ac6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773a6c154f0d970efd67f0303ce646160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e4f031d803d0de1e9d7645665c6c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949df5850bda82f7b4bf5657634384d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7d04689a93754892f8d6286f9d438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7835af2adcea4f51b79d6756a3573ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f06da63692183d71bee03a6be8398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67869c1d18e043e59ca052225450052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df966c6f75762ee01be5244cb7577f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eba23842adbc8d4b90a7e2f8799f1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc072e45c6ec92624c93a47f812636b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b74809295775feb3cb98ad14786b14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd138a890a27f03f0fde18c4129589171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab63780e1dba2fc8b944bdd5c3b55e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d103cb0ef9e679b67170250ec43830173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f4a9cea0b70a132535c5ed6563884174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1318677844d7744a81abb551dd2ae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e4a9fb25317ed136c176dde49d13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1eab6d412a2020c8769bcd60e45c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29ea4c7dde49831c362e9c57315cba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170cb99a1378f178ec9d8c4547207c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e998e3f9f951903cb7bd20df571bae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d860edb046731a0cec91bff32676b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5dbbb4df29ab25d84dfdbcd559eed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53391d71aa800bfaba4f2836bc336bb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6727f816e6ee26ceeb0f54e3ce86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0ccfe528dbc76541d8b06c995ea8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae53113dbca3c6bb6cd275773494e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c40757c77139d72691b1fe5f22cf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b049986869885f330e75efe83f5fd8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550331be23ce4de7e5976547f71f419189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3df705e1da8e4063f1fb8e9164f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74625b235d7ffdcb1f534bcecf9170191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a5eb4cb9315aa2b49b4cd399e0cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb04828019245d8a6da6cb7d449712193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5978d2f3cd71345a21558baa7cbbc5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203ba555825ba3e6d3d7093f606a79e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220132c1fc7d7279575678a7030dfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5866121072bcec3a7a1f3d0da5fe289197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4230475ff163b9dbed78ca96d3580c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece4323336b496f702b3a6a474b215199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24398d48fde3822f0d977d65750e38d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e97b0cdfba9c50ff55870b2c84a30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac12d90beb3bf3f344071ecd15f9ffb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a84ce56aefbd2b4e7ea6d6e2daee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b991c7d82790215b3c52e8770f31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860acf97a82b0a62056495dc3e42ffa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3eb564d4e755331847fbfd5885b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c5811dbe6645baba9622019af6b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55007c4b1b46354afd5826062534b718208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba56187f72c410769884f7c8b06ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08463371686c9d7ef0f02e4a55c63f86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367fab3848fd87425d3572c88fe3b62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da969e27ab8690265bd159f88ac998f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b426284011fa9a9d98cc17116251e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c72d42a32eb658812ae719dc4434e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c191abaa255fe5ad18056c6ba59a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478727c55b8639842095660a107828a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8606128445fc291f0b26428f086cc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1460a53fda03d45b8ca8f30bf2bb4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eaaf123eb7dc484fd1abaaa5cf16b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba95baa23729924f5880bc525636d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cb8fcec8dad660ff1622876f778f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22b9d453d902595a997075ac1c1d61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96777ba9dfcba3e7e01ba4790cca99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c264186bb460386d0e4bd6e34791a87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b446e420ef0f0d38c876fd28bc60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b01d2f5005b11ccdc6a0aae170ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856ca2347890e3070f581c7b5e2922227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55faec1a2836aab532b2737b4f0e904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d628da5e9b1f641a99ea56e324c20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4bd656f29aac229ffc8caf4450498230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8edb741bbe8aabd74210d6db1d21c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7cede265a0cfebeab9051c932797d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a96391917af90d9df30f0e4672c601233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86bdb9122d0ec6f5f8f25241e6408234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbede5cdbd45142ea7d5785f87c6a04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e92a194a40e4a3a2955593f2f9db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee371f19a0dc191e4cee9aa7c170ccf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73779bb87682aa73f374944a154dc99d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46fc8704227c9cc8b5cf14171271c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e27af3ba69fa550e3453cc1e1531d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac59487a2ed1291ac61924490e53a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9677d88b8551b4981cf62a85e52b37b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0b2fa47349dbb2aea7b2b190081f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346704d74c417dbd19b19a22b2770a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52074ede81456212fd4f25e8d2de20b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d7012f71bd943045edee194fdc776246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702aa34907c7be7da5cbb38b60f8e9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602f27af8f74a27e5962792e9a46fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9500231401d8706c8b07b72e2d810249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc50d89c749ba91b6a67c9dfd4f7c66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771bc8b3f606c2d8388bf0c0923007251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50d3191ad64309fa001aa0661f2982252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc0c9b8c364bb96fc1c4dc83f73c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578541d8c7289e8a357503beb266659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc734e298aadf54e0e9cbcaf083c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135200c6b9dd87fcb62807008a9dc69c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c592cd790c0cecaa2b03695aee3684257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737aee3747f91ec18ab25f8d57d50c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b222b6178206663a1581112a88d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da03b788fbb7135ce3b62b2d4e49d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c339b6f1a4078ea88018ae7984ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fd7c395f645998b44c9e046a30852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88350abd614cd6363a1e7d4fd384db09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a4187c4b5b408a6db925aa3b5a07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92f136d077b070bcd186e80cb1bf55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857466d5e78cb708a99ab05e6d312ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040c4a0dc816a43c6b0450710c39583267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba386681d9d4415ccdf2aceb748a7d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcbaae3312a142593fd566dca3bcf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3ad3a897dac8bda8907e68c0bc619270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898402d10d601a983c0a1025b3536f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd85a4772ea6bc1259d24fd7e9d446c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe284bb03baf43ca5568ea30f717e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b004cca48152b3bde0bf81bd7a15e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cfafc5d969e437a91ab339c8ade1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4208d5eb70afe74e9d1b00ef60353eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6271b07c12c1778cb3689ac3f21ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457266b069fbe8fde00a39dc932c2eca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb82732e1b9d1cc4d44aadebb1e4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2b7cb751dc742a19f4e58455ac53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f34cea6768d8827fbdfd55b1323e9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341bcc4f751f43e23fdc4faf5bf056282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3870d24d9a87b1b144089a95d02c67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398d3994fb3b8f42f4c439379eb618e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5ee5ef4493e86b2bcf5a2667806a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d74c5daf8b48feb6383e61a86c7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dad2fe1e9fb7eabe65a5197fe6b40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f5ae0cd40ae322a2edc40482d33a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eb75b03b2fc6913d616ff80b47e57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889858281383d10710c10bd9050d62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0a9ded4647c586f6164064071ba6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8dd9198ce29a4fd84b3a56394c75a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f3286ac5f8021d21da5e885d142d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc35565cdb0d28c129085ef73406ab8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af7c1ddd739f436d1e9bf3fe5eb2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31218c21bf5cf6de9dda5c04f480cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf61d9fe9e04aa3969594dc98a5395e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf16542019bc1eb5dd2b8d120ebc95d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8426db3d15511b721bbbf3b53c4c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766cd171c67864520a67c7bff5b4e20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d72a61623bb6dff62b54947e42f38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa4633c896f60b486a608ff32accdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217667a4e751ad4dafcbf9be885f17d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bb7e744f43058991a5a4b62896b53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210f6f11a41f1eaec3feee7d70f7b90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff9aaf225efa0f455dba786c57e25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d16e344e00f57d6400f6de9f5333307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bff629ac08b7f1cc5ce24f8b2496d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209eb17d7d4702740358192ad3e39e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b266d783ce8a5cb60d3aa7c2d009df0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9992cc231f0ae7aeb4c7cad118f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f5ffe86ae9f7d611bd0e1096004b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b1843101dd3fc244d9ef450c85fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b24ee98a6d41c740f54872771f8d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710dc16ce7cdbaf080e32aade0afc49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743121cbe939fc0958e10fc8853586f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a10a09c8069145efc68f0238d9916c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fb786d22ea6d02417b900cba44234318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a571f4709dbdbdf07be412872672d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a879f7cd1a923367dcf3ce05e3051320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3833c4e177f145d8a95f9e9142b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d704d8d33ac94bb928cc92173ff6c24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6191590270746f6a3f67e10d6c0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d908775233f0df308e1eab0d69aaab0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c02bc3bfc19185ba07de67885264325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c019272419adf206a182c0cdf3dd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e754bfa48c1e8f3eadf19b46d7fa5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0cd675c822f7e553e8b17e6452566328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a7b53a0a7c7d8890790f4b1a5f1aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c046af6446fbe0973da5aaacaf8492330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb1daaf669fb8cf6745d291db4d75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70f7e777173f939a1fcb6860021dc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e65bd576a47c413e83b94fa24a032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972d85b64e12c502147da4cdad0c71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb988d2766479f9871c37fbc154cfc35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c7425d631636bd080fad3234785e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774c8fa0fafc8e9ac585d8c084dc42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921604be00849386252576794c19f68f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff56d869075b5dda8715ff840689c19339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24561a4cadabfed62866eba64934848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d2d98739172286ad228ed8701102b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b040f0ff094b08958cb38246379b2d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c485a0e71e24187672e7880e095eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2fee5b8c5468d27c427db79466a49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39536eb188c6c481e399eeb2ac1ff605345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d211399604713396b7c66f80f5489346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c0db7090306f697834e0234e258a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe57b29f497ec537d7e2260a6ac5489348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063982ce2b9fe093d2fe0d781f5df3f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebfaddab038c928836b8b8f02475d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23539301f62ca6bb1d3dd99ef7a69c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adaf1e02df146e36da3a2e9b204083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1850a71863a9696bef956f126243f57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3a7824c9572ad09340248b915912354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249498eb1bf0f50b497f0cf2e3a9bf5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd990e0cbc25b6633a2650041dbe02e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f529295dbf4e0c439878f34103b076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8b28c0ed3ab27d49d8d3b7db8a978358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09559248eefe6adbb9aaec3c788f5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1029c409e393e934fcc09d3e5655e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7852be538bc20b4c1fd296bc60596361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90878dbbdab4d1d20fbb5e5deb5acca8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8e6ec56e2cc6939ba418ea6c96912363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63103bbd44b0cf8786cfd945983f309a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4a91591ad434ed43974f4a2f5ccb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec8e43c7b3679d6543bb17fc4e8ea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379544ada3b5f75db8a7ff37daf77b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5916e750f488ffbc62279e74a738067368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9246a184bb9334b087cc22c247ff736369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b8ea07317690871f502562df2736370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a8000ae93d47711998d32605af9d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeebbe47507494c20b81ef3c260fed5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd45e002df6e51f89eab3a6d0a46ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43c8b16b3190f6e19dc63731dbf1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f6e0aec777e003db24811db8707eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed672e7b8650e7aa4b992f2c9b8f732376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35d28998625acaeaba67f0dc8f8b88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc01017cc4d03e8feabb8ac2a774be1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13200950190676e90d828b28a70216c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bdbc1fae7031f48938f46886f3b29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836cf349403678a8afd87cb7c37e596381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da42bc76bddd87d20ed876ef143e65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4fa0b6e9d74de9442a204c602b552383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cacab62d4201a226313f59d0e5b7e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2827be68969ca9c3fe71fd13c91fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdd7419650921e0f0e55c4fc7abb4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5e3aafa1a14119f5fd10136cf44ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd16302640d83ede8c4f32b7ebec719388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27b613f34e5d14035f6d23af7a4bcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf8488850d7a0e52772b0109ce42ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786455f536c76073f81847c0e95cc2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca39d66eec1bbb2ec1d22d69372a421392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea9e04c5f8ca023cc7e59e561da13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c073601250bb6ed98a277b88a997394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a39f929c7ac44f6e71ca6e47de340395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe037c82904c92ddd66e0159b4809396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f0f1435073af89c5e9e4576c5739d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15a5a20c73ada6b1673458d8f5399398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9767fb36ac10aea0a9c6cfdc5caa9cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ae3ac8f6eecb634abf8e629ab53f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4105a46812f9bf3c302a931742d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3862adb65a5220afbb3f992a0bd34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce0e7f4a3e630579442c4c1dcbbdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f447faffbef2f1765caa2dc7c4b8be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13caf1b452365ff224dc1f9a62d87f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637757221a7651cfa5a3e68a35617363406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d736c258495c73ea8bd1f5c6161e5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709838da426f8c57db381c3a2f14a688408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a261dd0ecfb28c49b02d2053876fcb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd862b0c8ee268ece5f260ab8a71875410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235639eca1b5383a347eaf6dde76aa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ffd2be1fd411b45c13f677b6a519e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e30590e05e1abe484967de0f7c19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b050e068f6edb3ec0e3d842cef525414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7002d9a10d11e44748331685bbeed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7046825d7d0fe99acf10632997f748416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf13cf244c2dbd1eabcfbaa25dc8080417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37260db230688f539367a663527165b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47259a303497cf58e2542e86b5523419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211628c2eae82fa257f96a62b1acff2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a376dc26e6b3bd8d254ca8b76aac01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b5c1a583701837f60fb6f9a44165d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb0a8e66dde17d8dbed51e4b0d786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f9b88dc12df32bb469602fa57b2f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410bf4f307fc1e8d5d199b1cddbf6ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983246386cb583a142e542d888c4f573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef81f6ce278f4f10e1664fd7f5f064427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534d212123ab4ee4b88f706bbd9f676428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edc033371f307058f3c8346bd6d66b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826b02f126482065eebea56b770666430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00002541a54b8fe649b8fbf551bb08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c16e9ad5ff6ebb065cbc6fe31d53b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c72233cb4e7cc98597b3f1706ba9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7dc4983cf4d3eb75c4b3ae9eb2137434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d96f5f74d3a8148c82cd39ea8257435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef51cad86dac97cd7f17e1a8bbc042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ffec3ade1194a85ae241a9ce0901b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a92a8e9322cb44bcfb62b2339b4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde3e44fd5291377a7526f79225f240439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b915b05d02fa13c1592bac3af93652440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3de356fb6119fd3601202e10e2c59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619ccd73fb559002f64923ddc67e8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1949477933537dfaeeb74d754a235a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9696148daf5e6392dfe5be8326bff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42265ca4e1ddd90504e315778e22f769445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed65cf8efdd55d2df52049845b10e6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51364a3fbfbadf3925554f745b709c0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d940772f70d149ad9334da12df5964448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad86deb325b882cc3ca1307faf457449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b2f1f5e418117cec61ab37fdc4aff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833792613fe63da2ae5fec7d50b56b2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e71d15131734649698c390e0da99e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858185496d8aa2ebb367e9317c6114453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7be6100261d7e9b20231343fe3ff59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b65caef9ef5a02d4cb7b6e9b658142455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10dbdd92ccc37111e07e17e925e271456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1655245fb0d2a53d1c63e383d0a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f70a2b052196eec5f7eef7a6f18284458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae8c28f00fbee3653168a47ae05fe9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdbf65185df3520d9df8507a725f74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95630b97a0a1fdf4834fae26a0e6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639473e6c6b383965abdd82ea169cd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d42019969391536e78639b58ef3dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed14e265ccfb6096d8d1a265b4fe4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3cc4be4c019f92018575a0d324f33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1118d65b647ac1c8b92b54433e0c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7fe2a68619ef8502c20a65051de34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d763300a004f383281c26b864169b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57aafaae73d27179ed9a05767a833469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894001e1bd04ad6064914f9421fa571e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525cdf6574191fe61131419a8e8fd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa4fa30425d4247a836df3588fc391472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5e0cc81984c4b0089bb0081d2899473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d31e0f21a6e497fa9b3907d3ed3ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039bed1060ce94e71b06a02275c8105475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb435bc7bdfa8c96bd0cd6c5eea2c5d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d2071ab84b9ca6904e3803949c817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9f55b3e35dbaaf90292286ec8fcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f346b06be820c661e024e5780567f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481695d1d3fa88b43df0172cbb84d78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abbad621db61a1707cc7d24b8e73c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255c0fe15ff5e55796dede48026319482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537de894619affffc59c1e4d786bd67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e265cd51d100825eabc0003854061fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246a7cf4086b15c70b68500015a8c33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24afa8a5da588272a28729eb64ad1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8b0c40d249da4348f8bfd0c5225dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c689f099f701a0ecf65e82bb38bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea0986cbbc5d849214905a68ab3d42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be85b80247ab47aefc8f95f9869c356490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cbf8f0ed0ba2eb29fdcf8eb225bf1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d607ff9833d6dc98b86d16a5043afe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d762717ca09c9653403c8b1a25c7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f20ac5dd21cfee0ac4fe99da5bd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a98c2c407ad4b7d2f15fb87ce9113495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54049dbbbaa02a8531c00a4fe0238a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52541dcb129612b4768d8fc8353032497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4121acf54d46827df2a1be18e82f2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0734be35ff00d9d977edb90bdcede2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e02967e6d33281829a0283a92c76bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede592364f0fe668c51a10daac436d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239b8aa59ac2d8e05216be1b17fec81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c5c6e27c70d80bf1da89c344cc5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1842d1fd0628a8012e194f794c7541504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c47f82a6ada626ba696326f407774505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0f05574f6fb19dc79625381369b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac051db2da7a50f6537d4fa48372d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44823d7b4726e720e2dd1cd1486cf44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4b361ccd819a4cb681e431251c2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f9ac4f57a29d8b66067bdba894e57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc46ea5a2bd0c4a6ad0312bf76c55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6224df5cbf93b0da5363739f2db7a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf724ba1cd293c8d3582ecfc49d26b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed279eb60b62d0bbda06676a6532c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d178eb8ea35c3f9cb5dd7b0f2139eb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcb6cc71c52388fae20397ab334d8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f3f08f007a32f4a117e4a90e36a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772d0fe8f4559ca6f841b8a0a79a079518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7046a52da17b8303d7ab915af9effa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7839618b62951214a5bb44db2fcc9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b84df5165049e93814dadfbee99d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5fd2cdb377aaa6405644261b93504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ac63718aa3162460ac87068e57f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c7a7b6fbb16b704892925722d9c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0923d37bc250c35417debf31b4c7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381edd145eefb9be9bc281156adff845526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ffc7e90ce421c78b4cf547088129527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2c3896742cadafa61b6880da695e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd362d540080d261c33efb564540726529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8586f41f2b90c66b4055cef59cb5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58049429ee7cd750201305c3f82ff02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a36d8e1d82815c297ad04f8d39c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a96a18bcd46c7b51e4247306f168533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6013b665f22de3f45416a1247b21e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995ed85d0f6ecc526ef998fc1b4092b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a125b0297dfce84c7b9c060de24137f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89259a3409e46e6ae946489f2d8e93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416422f84d8b8f41589351c2b1dce5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274874dacd676acef5377f96fb615415539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c9af882f75f824d2d6d2b8e0171c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b3a63565186cea9309fdc19dfe83a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb4b20f0d94012a6164b03cf71c69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd434e2fe2d08e08a2420c656361d353543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc414279524c6a78cb611bb2c926577544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b65e04513db9d3bd8f131f1dccf117545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eba7a4fe36daba0b5d26803288b0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de176f0e4ef0d519b946733c90f9521a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd2884d4c1d828aa7a52a003b985d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc516f6022d310e90cba65b04af020e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37883e4799fe1e8aac90c4a2ea77bd31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3396d9ae9d55f7d73e158fdbccab5d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5897b45ee9c428eef26005e43670fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefed3315006412e13d82455da434b40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b937b1af265e92b49a535b2dc750d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9bdd74c6c5a96c0776ca364d5c8cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612018d9cad0ff2e345637a6af4113a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44066751ddf64d4f21f59dd53dde5e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b3cc352d4eced31eefee53ef3dc63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2d22187fc83d4ccb9cb1855a1956559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96571de98ecb9730990c2c3e2889bd6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c81f9b74586f34b460008fdbf1f95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c654bbdb6a25db355d38c8deab9c137562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb468bb29923b773f5b17f928a5653a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb78ce43d98ad4a23657b36ae0565564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7160b24e0f83385cf3418c389c85f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98edf50c9c33bcbd98d0cf5ed916085566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5cafa803f7b24ce416a1e254c7db7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d611a7f203930b51dd7e6345cadba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95dc7484dae354fc76d530f3410d91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac993b156a08c171f89bb215d27d6ae4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c572072d11d902a8bb59777db4d34de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6733db02e51f4d9105fcbf12a84dde7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a54bb9ed9f33da359c04a0b000d90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a937cf6a99d52cb0bd19f4a6f0d2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90504b5510b3c3ce778f695dbbc563575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea916646ab0b6aa2c96f84945179c456576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fe450e9d2bdf1f182a0611e2ffa4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167bb26ce99115b56d625f3715a0df6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639bcd13e72830b35a9eadf39032ac5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00f0a4566c7f4408d256ba82b7982a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eaa2bd0720a8129cdb31c55600738581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ba344f66665da8c2ab2314964c15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a970ef51eb41f4fce888446498c3a95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc6aee9a7f3f00aae1e65654c4fe50584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892242e432e81e484640097d1451184585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6d7bf35eb7ea9bc83cf5a1dc17641586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8b9433c4006a4ac234d7002bd9d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a72c63c7fd679a05ac32f263af284588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94bb31abbe5bfb67ba592e835b378f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af9cb37d44067fc9cd017cb6c0bc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588747935355b56a803d30ecb5db6b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f56e30c67d79a3463592d6129049592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a777d657cee625715a610f1a0d43a92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9167644a19216d9af0e7395d42abf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8e668310b0ee559e1af655d8687c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146447787bfc81ce243ac90062ac41596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529fe7a630933ed1069e67432af285597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3978b7f3f16928a449281ca0e289f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da5d6b113a6c802c5225309db8b735599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c2ffb3c24e80a21bc16c408b841c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b407503fd552c93be79c809c40bb383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ceadda1b64394208e9d6d93527f25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b70a4a7f4d8af0c7cff6dd34361f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344f947787fe239151a39510c95e21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdce3c9f5e5c4f12109dbf0c70a2d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c8e9579befdabdccd98cc948235e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2ebd6723d1baf838ef4c73afc0a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bdab91d3a5dffef47fa8e5fae1618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79537ec0e25759e976ac225a727e1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a68a0985228a5ffcf26f505aeeee4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846eb19d75d6a7f1654f125da184ed1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdcf494a917233828d41173fe62e4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ba781157af5603f7efb76dbe057b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f5c559191582b8ab1c43de0f0f81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469a8792177912dd5a0ab52f3050e8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838310ff96877be2b0471d4f106691f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2eac66f09d4924d3416cd44f5e399617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f2cc3134067ab382ec0930fbcd888618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d6b65833332b071bdb8f544897d8c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42b8edcda58f2f319430a9eff975ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da24e2127235bdafd94ec3ea7e4520e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7245c15b2e0cd6e87f7bc3078ad40a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cdf5884e9bf09f7cc7ab23cd8ae00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427df69199125e3cbc4b77c52c19821624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fb405511709daf81be17a5a473ecc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a531ea4e2416e0d535741df96e2ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7147de78d1f9c2fcba0ba7235887d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fb8df54660a1ae522091e638c6294628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da06a99139b5fcea8ef192a6e15b1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644c64dda445e633ef2e684a12e3a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9603318df2a5dc0dbbb23acc8e51c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc92c6f816e44d05a28ce12633020d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72faea71e961090c0b2bc542e8c1bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfd0b55a30b54b27788ae8a2499151634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43350cc0690c7281ef38d6dd361a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc340230b3db5e72b8d93111f019fee0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e57ea276b9171fe5b7df2208b12c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1afa4387af8938f25029be5df86fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e34f61efaf3ed00965d59ca8f4caa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28992b0d5e15c97f08bf026f557312a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd495efede6f94c95adfa850d3b475641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58668d1520c579dc774bfb489922487e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bbb1653fa8a67639702a656d9e3fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb432a989c2226ff2a8f5abad51ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd970d650ec961637aa9c3bf0318a24f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00b38089874508d82b4fbe8d66cd4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37872dc885ae2f6cd28130c99a2d146647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560a91ae7d136c076193817ee31ef18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b409d57e9c82310cef150fe9245693649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aadcb23b75c7edace0c9bb4046dcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d284f30910fba4f2c0db65109e1034651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110815256eee76bd5456b1043e62ece4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e32e39b7c7097f9cddf6bf38a5ebb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ca36e82b64883411a20fe19a4922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2565f96200167fb46f5f640fed843d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3df3fa95ea043a2fc15d966355b96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7e894b2c9c1863058b03df48c8ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05056e9270a6729e0ecb6f76ac3f17a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275fc6d9a03bde10d7f8d1f57873775659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a821de9b23f34214f0c2b949f10472660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c8cd715b34a2f318d60eb3f23988661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3945da440cb32358c40e232fe5d4697662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6930d3607704216f5731e3f80377880663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7e46bf76e0b2ae30e58e67f2a6127664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d0d8347b3fe9c1ba5d281104685c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fea179af5fe292600161d838a38f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c5eb912c2a57e2aa9b9ea9fd5af4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ddc13448c3ca4955aa417d0133354668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c2c638a61bbb35eb69238b72e0d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a687b835f93517a6398150ccaac0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cb84eae287b8faed1a28227e526e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f916d71dcd3aa90d1f1826024ea8882672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb7fb7fef8c6e21bf8f3e4f39b85b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d53ed0f2947b37f2fe764b0a14059c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133395400c1144b81d098dcb84e315d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf2a410dd09c83277ba87cc6c6053676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fea31947df05fc6cf73e476897346677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077ef9a3e8e5ef792c391ea452c43e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c751bff5ab4f4445382f3fb219313679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba4248da75ca4f72ba7e50dac25ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1059ccc0f942da1ef41e63aa716b31f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36810e8f06881fea223411904807e95f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6dec96fa6f92b637b1a928870b49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae967cadad6f1efd903558c8d5b242bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f9ff35aee0f037f101ea74285113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87403db706e9aa50d42eec9a51016ee4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0459a0942133b7cbf8da2228a788687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d0719644f01a0dc652a3f84a46de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054a877e176a968e9fbf264909d54c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954d1f764bb1d63a9db0a0d3f741c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d299d62719be0d1a430d34f3c9d9a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00212ffce3a14d339a46167ab187b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16820cda0ee499500898d6fdeadef962693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e272871ca636e239988c174e3d42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b271ce03da39ecc2f914a1d441aead695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b272bc9a562e0ab9dfcac48db173696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b765af56a26d28cda954c7d7f02e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513472c6aad83001da64bd31d252b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cf9c99b1715bdd66f537b2f1af8be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6d6ca6719bfd6dec6fdf75ca18be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257a476ee716485006412995c3c534b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458211d321134c981d575e06dace067702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c94fd0f961fbd22365a7fa01e9832703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7b3d9bf80a8d9d3fad75c09cdaf31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba9db50f7115f00411b0b2b4bd95f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4652f62318ca699a23eab78ed7261706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ca3b95805430b5ad3a4ae21133ed2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580c55887be8a54c381630adaccb6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087eb3da1e56e74e704b6327fa909bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42614e48226b11d3152e99553051baa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47be72223d77ff3bad3da08854041d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929e5db4df0235041856659eb947b27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c919348f40b3dfbad1625d1a0c49a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b334a39760c62149549478e68427d6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f992556353852d712cf9864c36dd63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f90b4c7d8be30a2f969ef7dc94bf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e63e0188212dd3ef3d41515660dbb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780a0da70a33d40d7410670cb25836718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2beb7d99d42b644a18c14bc378318a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeabeb8d7daf0e48cdd3e7c4183052720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea9ba1cdc78ebe67e82603316eb225721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab82ddb0a9f78aeeee26904b3d6e2b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7cec68e5a27fda3d98fe0f0fd61e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780303921398dd7327e806d8a86576fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0661647b09e6d411db86e29883dd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32105343f7865a93cb84431538a0194726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6d3f5a867e1783f80fe722476bcc6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccb337fc4dccf46e14dd7f34e388ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee64c916fb3a8c2041e4f64d32993a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80666d1ec600d12a9d164950bcd07716730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523730028392ae772aacad6a4ec65c0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcc55b160ae1dc621ae76140d2653732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49272bbcc3f704bca1e8d35d64e79b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66376be41fbb4c269aa8ef3b32f691e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52cf8ee56a9be2396235c5a06cb1a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ab47be353ea25d662129ecb067649736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3e7caa777d6839a5359c4260f417a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042b0c8c17ab5c1489744f48b74a943738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3ca4b0860cffbb6d4fbd165c7b556739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8700f4ca296258c01f19c2ceb1bbae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f057ad538f208200d421d3af4bf6aa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637cb58dc25db8f640a365f6be15794742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ddde8f284e6ff8731c54941b6d74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9cc135ad90ea4534c8fc53235e403744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0167301f84b7c2879f0c00fde518e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9174068b527aa2591b8432421ae70c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1769574ce07a59e63f32e4b07775a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b13a566a9014f3f6e895c8a490f24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75fa830b0f44dbfa83282ce4b868f8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184234658a89b8a97c2d2702d223cdc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e2f551b8eb9577241c728f810aab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0fde56585c25188ab5ef7c507b2e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924794fc45a13a7d450a7fa1761cca1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b309d5508116c879b595011962e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808185da8d4bcef9de3fb9ba9424e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2da4f68f50ef7514fd84aad1a64cc8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b61ffb00a577b40d6bf405eaaffd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ab687e6e2a02888675ad6f27eb24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d871b348669033300e56b4643074d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78947c747db417aa31f62e6a69a41e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9effaf805ab5fd42dd2e071918c9e9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff725a697713defac53e6a772bed2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb616e1e636adb9db56836eb15c7b6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60548f5245e1856fc6324f1699d71764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f15b8ea8541c55538fff13401694c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b06dc0cbf68f6a48508bb16f285819766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7397899c795ac3cc72aa88ad07eed767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>