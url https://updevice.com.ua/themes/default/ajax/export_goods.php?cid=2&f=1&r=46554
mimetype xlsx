--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf30f37905d4992e18ccf89aa7645c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a259e68001edd4c702bc8b24d2cf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b56d53487921ac6bf2e238e31d713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dc492683b8275efd6aa813c468efd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880999268f1155c1b55c46e80dd32c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45fed9ab7e00e67dc9024826a8d31f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e73345c8dba793b8b4f2482dda667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb24ba4b1e47a18e4bb0f758ae90d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe707737634590aacbfa4c952de63aa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c596d199b7bad40b2d3bc6bd53a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452967ae426fb7b86541211bf7f50f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520d1ed7b34a98cd5f5c8f0f73654812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcae40422b840b1c311c076f9020e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f32efdf5368b5a4915efab4f001414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d994366d36d98ff9b43f88c907bbdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44092429e3829494e7344c32faa51c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6de12ad3809256385151fece9a4d2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac87b44e6dfdfb889fb3b6b22374918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a12a4f68e5fe0db3516098635b8d1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65dbf1e7620cdb5f94740c1a95435d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8bf0138375f924934899a258891421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e572f6c78e0b9db8f2aacfbd08ef86322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd8d998cbb070a59cb989b1126c76d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47607538b033b5822f9fd97f6b598ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b335b0ab1b52b6e1ec9af049eb7fe3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12532eca7ab73896773bb320295b1ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894145d5cd21d55b060f855d92475dea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd4954bbc14dba147862e1d86817328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da7093fcb6fee2bf2d8904ae5c67229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d4a2fd00a3a53e2419edeac37044b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038661f0daa84eb8703777586de4ef131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca413fd352171ded1a9c58cf1c0694e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ec0c14ea78067ce02b2f10d0ec2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599d1a7113893e47dfbc9312cc5f2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232f322bb60453ba8b59c6a39d83f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ad97b5dce0a175a92d5c06dc9e2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aca108ada52839f5dacbc18cd38cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd36a2c32bb23ad56d4bd7a913b8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6898b2fc86d172485904bb7be9c3ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a5ac06ea883058f5f42741599494640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a0eef528560b66a0381638c2e5e3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84575470cd9a9d87cedf8be9543db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62865e8633c6c0c2a801e2b8b263f2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0cf49cf1544ef5b3877f95c6c9ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdb73397672090e51752d0145e020b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6dc3573ad2381062eb06a4286fb3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808606ab01bc717371b0da6998fe6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a42a90424153537d3910f6f3528c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce717497d8da0423db5ae8b7f5676a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bced4a42e186fd8f855b5df42d1cdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f90a55a8c10f5c342f29da98a027d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feb14e51ae21e2700a05f153c927e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45670e8118f7e3233d9706b485926b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167af7ee7c7a1661b7496d01e85a6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b566bd37a03801334737df9fc3e9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e03b0707f3f0b8faf2d51400c54356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c772b15229e5cdb43ab0374ad17a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986e0c8540b4022ff8f2489626b3eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c28979ee7069cbd16572aca979332a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07ce238bd25bf35f4daddcb9ea64e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98eb49a4f1e2e4a8ca306c6d2757f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce2bbe073706fcabb212dbbb1b429662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a197600faf51a429deb6a9b268672ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b9a2154dd75b86b23aed341603dac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e18662efbf1874bb9bc87dc4fac6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546196816fbc0e2ed21b5c0302ba2a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a5cb59b0f6be09662712c735a56767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158879f8099799fb7cb6f8712dbde05f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bb70f409cf87e015d7bf80d16acd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160af42b76b8cce764eff3180233c0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9b8834b8f3ff2d3a72a84629bd40c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c53655586d09e467fa468a6f8c6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb8dd2a617fe1428f86d069f3064e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5abe5f8ed3caddbe7ed434400a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ffce8a9019d835b6ae3333e573a0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b386fd9d856a036cb17ffa655a56a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff113c6ae2194afcaf46ed97d063964a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee277fe30345e0566b4f7a15d8ebb05978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d3321583201b7df9a3354bcebd0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af48b03c960feb79e0ab5004caa2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16403702524f14f371389f07defe0ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff19e86f37a0d761ae34ec5eca17f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a450dde1ec1b5ddb66dc642962b75c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884b8779149a0c0928b5ab843a7f9c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680caf17290cd59cdf384e57f5f64185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a08f1768db07b28148cd7edf1868086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7a3571726636806f504a0660f2e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850903288136640b5ebb787bd5c340ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49cc64ad39ef66e124e9d0c7cb491289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf6de63c3b342223c0729f5c1864590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c70f37a44fce439ae5ad091a9808691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ca003cb0a12deb7e3303e9d51e8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30efa8f43799246ddb9181b2aae3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3551efd2e134fe777d0e91f6a4137894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a221300daf413e25fada7f822cfb2cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e3250333afd2ea6d74db20597814396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e632ecf2b4bb884df9c138b5baaa9ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87aa72bc3dd8619dc3028300ff09a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c62efdf3e3943d1c7581f1e324033199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be260e624726753f95a395ae31ddf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570902086ad636a7663c2ddcd473c67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400ea7ca31139d6230d20d22a4cc7bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33a34e6ed2d2e2c726a1b7f54ac7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d349016c5dc309c15e37f16fac35e01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025449ede4f33600ac82f9f2bcdc9c75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed333985e8a028c05ac5e5665c0a833106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecd8005bf2b21b47d1f288226c6884107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c385e93b3596784057b96ead140cc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e657975715e0f52f0d7e052e81131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41f1bcdf2fb676352416155fafd925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f674dea7e27f03d38fb90d8f7fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f0798dafcd5f6d278f67c0babd64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf4b005c057d7d91a51268062ac9a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2b85d0854d92f6b1d296c5d44a31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169a5246d1311caf4a0dbee9228246b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7e68bb37119df44dacdc98840efa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475ff7a2b74ca4243c6992c0ac7a9d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e8ed8750b1d66a7c41a72a891d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa72f767ce0d4c4a53446bf16c076b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd27ee35c278b4c562d1fcf3e47b218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a537439adf8cf8036313fc6a77759b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc831f68f37b9db54150cfb4620952122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d647523e6059bd95289d0cea19ba2c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2901bf26094062951b20769bc3e7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ccac663b12cfb40962ded5e725320125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e680e81a08671e093aeb8e9642968126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b462e6db7556cccddd6026640a7973127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b707f6f8ba438e69b2d41cc9f2d85e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec06eb8162ef8672a43b8defa3c00a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508bf78f59e681df584e8b6dee5ba9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd0dfb283cb96103c484c5491960a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402ffa4d53156b1669fd0f1c3b74002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359464fd83bf0479606b98abed782eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66ffd40e779bd87dcd5e799889d535134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c676ef2dd5f247f3d372b6902771135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982015dcfb6aa5a41cebb981472ee996136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf02e31a6a4114f846426653502c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cfc8c2ea4c3529753d559150fe31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb3c9efa722def689fbfb1f64f619139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ada94acedacf4c0f2462c0aa615bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7006890d365a20fb1944ce5dcb03029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636dc0bc20781654ea9f93a692770e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5adc0c1f82837bd2ee90c91790a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32fdb2dcb89e0be17659b7f62e1f2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5ea9095d06cf8bd7cebd17709aba9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390d9a63d91dc8a3099b5a09443c062146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719d85d8b7f37e15baf6dfe23cd37e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cbfe41ee597465b539de34666c59a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96af89d75439ca270e40c2bb71a39ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2cb0baeeb9e33fb897b3059ceb38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f33902476495ebee2ddfe54fcc930151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f995b4270e5c75ff8a60545a00258cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56ebcf2e60c0e714c30bd677188a90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13ca03902dc542c64eb47407e5706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc00efa258f195525f4ef59bef305155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd9a03f8fdb81222674d6b12ef219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b96a276d2ea767a59d8d316bd08cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a6e12df5d45544925cce637457209158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038edcc39ec53e0e2668c97391ea13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dfa9ad0abfdf495b6ec83fadce9c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c4843c9b243fa4d5d661a962b819161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c498c16bb78a7e2c8e8b5646f6e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9cceb3c3356ab2868590c0705cb76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de7dfc1153ce238adf60c7a7630f05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fe9b01e2577f591715b3d629eda2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce3c5daae2bea18e8bf46519b99b6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747458c8d0adf8abfb470b9f78fec736167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d764b32187c5ee2c208b9ae437b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758e8065bdfab6eec133282d58a0639169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394b2e5ba1635f5b29d5d390ad9589170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab711e9eb928a8b466be75d76948c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d5924f8c00e97ae8ff7b3b07094b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fe4f48208781f5681d4e6e86ea144173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968348841e0c58ab65b7f05ca55ab4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fad5dac7818e97e76b9ecebced421175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43779140bf5e37473c1fda2ab6f3cbaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c74d733ff075c72caed6dcac2a33f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8877cd0373acee1afc274e7163ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a324a2006bd1f1c6083fb23a54f27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1980466a76787a01105a933abd6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d005b497a194d9b295099502c13c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b09451e263c55b48faef6d9d2a5fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e67bdb82b0811a46555256429bbfdb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75341a3c2dd564ab9e7fa08e2af1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b890b823723680da90f2836c2632dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1146efbc9d05827ca2f6e48c0dc13c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f39de9ffc1aaeefd7cad3d46ebd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d8628cc7bfccbf64c146f7ed8922188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f336aa80e8625c70a89a5e89bf3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c78d65c76bdba0754eedfc2816ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f69e26e030a37d42ca20237df5c5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633822e185b484b4e91185c42d10092192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff6d93c4b029a0524a50cd2b96a27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bdd5f2923fde7a80e09df6379ad94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0e722c1701792043cb47d7167357195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affea8c0173b71809b618e9e2588267196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4f80d0d4dfa9394a0c1f24c4b753197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae3aa0092be94443d77a2363397b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170dee6c78047e3a9b90075c3dbe44e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad282e14e00390881233104e1fed28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2d5162677f5c9c3b27a7bc5e06b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f44449782f9ded2e10dba2b45dafeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca2c378e5888040355e4e09bca330203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9d1431a350156a3a24dee90783c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b172f94e351881beb57a8e21b619b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affc0e467201d5dcafc11ac9eaa2f1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e649357934908b32c4384dee1b80f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a9a3e60feebe2648617da87bac367208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4de5138370d479ea29482eda6c34a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa6e08837f23acc0b898c83ed537f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8619194d545bb791b16697de4eac4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59291d3c3857152f64d97ca372c65c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c32faf0f2bf9c000d2e4013a6e300213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97136257afc65cd0bc609dd558c9118214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105772faf4f59997476a27f7ca74bb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14835d41f8474fa44c8e89f26d7a2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa162d1ff1c7b7a4ac3be69b864f4e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb0231c25277243ff99b6244cc3f05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfaccef0613e5b23b0dba07c703015219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df0aaab54ce00f9524d949cff6db60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa5dfa4c1aa4fbb1823b0fe73c093221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16684f190b59f24bc14fba3a356ac0cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce1b209b81df72a2fcabfda3ecf7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5711215283e29c3d4106b755bb5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8755e2f840938e47b37c9bb90eb8f6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50501572d058763878caa23d50054c52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce64f21d0fb53bca57d0828f973f8a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907132f9e98390f993f436dd43abb1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecadf579026c767f1f84e3467e64226229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108b11570f7489047f4b1e23da38ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18a2d3dc96f80b798fc12e759ef06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ecfee83a70f0f8a360a66632b22dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30febafdf1741e04d02fd2db57cbd5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264551d508660efcf5a63e40d068cd3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991015987971ed223726cfe920141eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152a8bd159c529f7ceedbf68ad73eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea069418b8ee2dd4f748f944c3c73b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf039538587a1332e582863dd8b72cf6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bffa5627cbe2c3679f52dfd6826926239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd58ff2500ceed98814b0766945bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f071ed313a33ada0153509eea7bc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08f60bc6169067a7ec9afc799aa597242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee70f4c23e63f3a237b3bacbcecfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e9e7ce2f92620f52d95e243b7abf4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6004cc1787c69756179c1f613ceac7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0b93e36d3dc48433103189c757804246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a736a8b474bcbbd7b44439e10f3a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece56d2dc0ef8e1d593a344e9c4e3b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00906ef19f5497d39159c3c412b83d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91630f979e4bbe915c719cf504b72a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237c150cff2a34f4f8a2e5934c3f6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f1a3e740b27c7fee90173b660bb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7832d6b7162b94e4ce70aa1cb180c84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab769e229acc3e9bf6335a208d2b4db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc62fd352488cd39ec0b15e9640352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdde90beac6b779a418594909cb8d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739bd0a8af2407d2f69e88dac17e9af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b67b0127e81616dcec67c04365a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a133ecea062e65440739d1ba480086a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843965abf09c4ea2ffa0ac9933eeec6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc5f76959dba8a5dd7d7c3c07a96de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb322bfc8dad972fa004b5edcdd4ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897e05ba3ddb89a006b8b55fa93e204263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34193cac5fd948cf82f500e1672885ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8a26eb7c4c6abac11320dbcaa913265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c84be94ec314b6be11ef6548681d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474894d9c9888fa0eb2ea346e7a7dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2bbf46ceef08b67c047c9093dd51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1af5aa1665354924370fbdf9a2a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54b25be1a10ff4e380a8eeeddba496270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32e0a3d667b8c138355bf3190ecc35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702919af1545e34d53c0c100d9fe7dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56029e9623b463f3fa813b16009e075b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111eb87fe95ed28379a004b48e34759274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01b88b85e8d15d1f5baae6021624a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e252c5d29a924dff3351fb4b4ee6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e36b230c46bc1d9a837770051f8bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910fe4fb4232517475e0d95bc9b828278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd1be35caef298ec38897e2a85e205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f17b4c06c17080bc68f1d899e3f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f12b8733f6641a549d941ee4f4af6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad901f4fa1da03b779b4e84e144f012282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7d1336007c31d8f648759a795466c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0721cafb8a2d9c06a09b303017d89a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f044b2abf8c26e580a14c8d6381083285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3c94f083c1292bba4a3dca3c9750a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839166ff5db42860c9ccce6ac22ed89b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d136ec33d9f33850c3cbf2b8425d2a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cd43ccce73ebd7e7364358841b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb17b68172e2acab4f8bb097b420b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6df5b874f5abc0b460d96afefdf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d8916c523b45764b775176aae918292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d6377f975e4924c7f5d75bfc13c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad4949e2d322d80f1c882948fbab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625b2d8d41068885f887037c699f48c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadd79b238e09b429c62788e748ef01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c226a19a1b99f076250a78248f85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e0ab4257588510dc9ecbca705279298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bff1fca3a16048781d8125385dd246299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802110a40464bc59291b0dd1aa3ece2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d64b1840a34612d8e824f56432d10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53d19b98a47dfecbc20a1dbb7bf74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585c0ee59b5748ca799c4bad0befb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d519c7ef282665ca0fe1b8e1aeee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17df426a11cacf7d429d10ac43a5bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59631f53cb7a183a17555534e29e3f44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e32ccbb80a583d05d54dd946db9ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca69134512812856916eda5924e42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e75fe2bb6b0941888c1b80d354889a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aad9c7b23ef506da8a24e6df81af4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fedad58c42c526dc57f86684bcd7ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07943ce08cbd0530224111d51b0df2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5635c6dff989903b7b0d7f1bb6e39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87b68af7213c1c6d2e1b0baeff975b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0e6b3de86a23c412bcc2a93640c9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede92102e4e793ac07f7edc2e2df9341316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319378be7afea3f91be6ad5a638b484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03001b62a8ad5ac492d55a22dc62efb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335cfe88da6d7ab9a99f813515d1d05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cf3dc560cfd458a5eed975aeed187320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1025a88c5ab88265f179081f94e725321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580ebaf48f9687fd7eb50cbbbc7ce90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfdfb332c0f74b81d16d605f4fe1dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec29d1b077a03d1094bfb7902a56ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5923018d67224ab4acf9d2373ff7ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf8b3263ed0ff1a874b1f0186d2e55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe73950cc2232c9d1ec0c7fb33f14c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a5e8f85dde9f5bb1064806137f7d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632390a74510e14b265ff71d7794dba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7d1a622648a047b28cbc626cfe9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11b072291f83eb6f37cdcc59e40b48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aca94cbd125e4bb3e3ce58979566d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04515898f62f84875086b7228acee6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de91923bac804c0682da032f15ed372334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd04d2f6fc50c5bed4f818ede4fe8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090161c74e5239fd213e0171c4ad44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9ed9bcdde11db78703bcc251be303337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7e25786d736c3e5621798e22b1b3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6f59f6bd0af88d253902d5c63d6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb06cd43cd8bc709d440005c615de27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0194d21f5b9a2102d9be823f8e60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e891aa319a486eeecfea13f5d21799342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79bbdf13fd2e1c89f31d93bb25b69c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e50a8e699cf27b7c288849072f0ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75c49d1b044d1817768cc26e1ddc44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba189fada1d0fa96a3efbf9024e7d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ab2508656e724b3e34171ba3aa2d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daec3d6cf1c1a046ee00b1bc54eec64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d481e30882c78e5bf50197a14e3b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955bfc34864ae8f2d9b89b42fc7f12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c451af75815663b485f5359a503bb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7eaf3b4440550c6e964d29ab82fb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7df81b472add9480453b7d2a01f6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a53acd5519e055de9d18ac9ea33c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79702a51e7717fb211fe231e10a71e7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981844d4bd20880bda43c7979756489356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19e854e3dda4e0fee9ffa171a53a19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cf50b74617f1c4781b0896f747239358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b5679ad659b2ae5a04d11e16a0bf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5370b9298f11162714baa349e812360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ba39bbc7bae402fa727dea799a57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a790772e3759ecac25d6dca949c8f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45783a3940f940a2526b5a77f83391363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1d9526b7b2b80abd281b5dda21ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739c7f12ca86a777c157fb30bf22e43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff74957d65551bc80d7473edb3352366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca411441e4b00d429240348172899367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6a6a638c303e7ae24b477c1d9d4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e776f428b2f19125c73d354a59e31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0c2cead824213dfd2571074f4c31a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5e6ad9fec2158964e535cdbbd48a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d495c91a3e6b01137ba153b094f1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22b2da0d8d230d0c7b431907cea77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6054ab4fbbb178c474625929259e208374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cb497c5ff50c4d1a73ae98e95626375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a8e5a10622566c748538e5262bfd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f14cdc698743061708527805a3c64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347ad4938bc2f129dc8801990061c79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d73b8bea6313606588779772f605379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea7524fadbb3357008894c518fc5a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7de35b72c527242b6e34d470719e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2a1770906bf3af5aef2e7f6efa68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f87e69e54869c56191cded44732aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fdfee63c6024b1b800dc8c07efd99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab100be4018b2fd1e89a412964a09c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800fd6f32d19e1c739feca561f99bdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5b5bc86bb1c93325c222a8b997751387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf4fe1efb5f41cbbe74d6289d609de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64225f4eaf512ef540f141ebffc2598e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a000d350967b3f62814f85c0eaaad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0255ca75b1b6b62a38ae109f3f6f095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2821a8efaa4ef75cd5d813bfe5a2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb15e83c61db73c6fa4e2c9a99cf05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea181554e0ad511e5917437de68317394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7bcb0df26ef9c487eafbe3b1f415f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f7cfa940d81e114c2deab1304c17f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbe2b45aa80b4f39f218ec8bba2afd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620bcc8f64ccc4bdf98d18731af93c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9bea5e1d725043afe9aef5b13db1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bac52c99958ebd2a60260ef1bf9cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accad0bc9e2c4afe95ddb993a42fd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2d47eead58c264c72f262312d6ead402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01351816e0c380d3a61ff7c07fc7bbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568311ddc144cb361abc7406050e347404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2964788e732ff49f7f4ea071dc587405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b4fc2f45b2d421ac80dc44eea9cd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7138d50254b8ec687d8fb4f49bdc23e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1660548d9c572028032761d1888b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847269a70a8a454d566e3db33ce244409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf406e4583ef5c72251359e67175f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5664c5bcc5b572bd1c33fb8fd8addb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a795bd1c5e14f8ca78305a476beb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f354c14b390bce6effc4726a619d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ee095fcfcdc1cf5b37107876630c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5a743dc46ef81d2beabee328d85e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7021fd2c007e39441218819f7aece9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c0525dd802d4a214ced468b56524417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f91e8cdcc68db73d69f3c949d1a20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf955f6f21c260e11018656b95e19b90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3740e0541a65b6f021ef04b4e7812420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33450c39fc556050adfba5d70f5ca6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52574ca1090894a22642568e8b34b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd162ad03cc91636fd729ae12185c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc46c4524fdd0b51b8bd7bf3bdf434424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238c4b2e06bbd8c75b18059ed5526d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65d8a4284eb3ca49f0f0e4a14891b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e232e2e3e9f830d28398bf78d835d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe39ec6dbe92f4308d93b2727e95aae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bcebe8825b814a5bdb2ba7cf1b8c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34420b0387b4b9a210b537542312eb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e19bd7b501c1fb2e28311de2c4ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d338cca9ee8aab25dcaaf2becbf36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d912ac53f75116cf78ae08322aa6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635057ad179e48c14a9be54cab3da40a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0625180562fcc068ecf98d2a0015c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080801e0e4f31d91d51fbc7d11f440d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a39344e930e1228014ca4a1f017a4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7233f3ac6f902c8776b0620212927438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa0ef7e9c0e8fb1320ef9570f85eac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543774025841f8127ad6e3d528e0688c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e554c7de13c75f5c6a55b895fa8ccc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50abfbaf787c9ef18b8cb56e9cddaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a025bd66138149561a755d3d55881443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ff1377fa35f22abf794d961ddafc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad48d3677a086d34778eb271eb8b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f196da4bd54bab28ddfc8bfeaef3e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90437a9e6f314ab752d97a98f01396447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0919b2d2a2a00a88e553a36f4c8b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7b50a0ebffca59fb250b76cfecf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb9b658d0750be06c25823cbe1685450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcce385328a0bc0d89696c97d750d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc332a5e49badc3b28a1875769ae2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33b47cc63fed659ef9a4f21cd3f62c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafebc6412d47e6babfbb87e5427371454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ec4de8d14dd718776c8c19fba0fd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d036611047e9d1dbb972938f4de22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e453bf80c2e598ef618909e89909457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1d5d98e1224b19e5f57f6252dbcdb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4609c6fa0ad3a09aa3073ee6bf0a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace20f2e8a94f8cbee921bd59ac564d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ed89eefd53f03f20cac2b6ef07a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634a2e80898ef79b31a154424ddd5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f79df7f5a27c134200dba86a2644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228a101eb15fb1ba005916449dde707464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00926b32af5eb3881da1993c48bad3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f2851e95a4a0de1ce258c0070fb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d6dad434473b739c42c48209a6db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0eb7887a7fece812e6c9c3e50859468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2060067f1001dbc95a49b60fb52bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c737fadf46a89927e6aa328e301d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50b80f426d0d7b1fbc7a76a2185981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc6b084fd7e8cf87268d0e61ebf61c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39cd1dace4a4156afc1e63796442aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f261044a325b1050b5038de0313945474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d149e389ebf3ba8843da00f7cb59dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5591b949ea9a91c19e0b4a41b9872476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423152ec8735c7286b77b8da11991e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e0f80b88dd197c3b4a92c9d0dce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473233c6ff3b8d0824f7f9cd27d41316479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6c1745d669e5c6e9be42dcf1f74e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cb4d40484f929770393a37e14beb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06b873949167f46f62ba242e7ac6ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc8e1d44204eba24dd23dfc545329e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf1d8dc7bfbab29c5ece817f5d141484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee257832158785e7221241553618368485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccde80315f4157474bfd9e131f190b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60710bad9d32bbf1829b2ecef2f11bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa220910f0f28e0c333d20efce05e047488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cac9216aa42e0ca3127d9669e3a2d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ebdbe7aa057b1aef00db20fe6acfe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06f9f92c993f9102f4029c71a05dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cbad6aebb391be6de1f9cf3f914fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486567e0a9a3e89e48562ba684c498c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cce7e64e82839da4029b68f69304a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aca4081c98944e871d298c0ad7f44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562e9514cad730ce13d81529a37d28a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd274c06f78e4872f644f617d78cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebb4a58c155aa04b6cce2302688a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a825b9a6838e0b60038766646f5dd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2c8bc910d200b542cdf4280bfb22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014cf4d2eade6a1c8cb39edcfc8d960501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbc2a36e6bb66035aab14b8bd8c96b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b9b9273286ab1888c0b795d31679503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de147ca9eb91ec8d177a6e6a2acb7f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a65d002d9f0f465b7bf8b3000f17ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb0d643b777108de03dccef246eaca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f02579aa44bb6764a5be8345e78a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59285407b9739c479e1568a357585f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46554824070f28b9279b3d6cf2fc0fcd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb04f92ba00b4698d4d52399000499d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9b25924c32ef78e8aac2fb01dca3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69eb8091bfe25e5738faed4387003e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b97f4db894405a0e36165bb19b20b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9171ea2edee654d162830b06679eef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943ad53277d1b0c053bf4184642d4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4453a387e2e17c1cd1f6c02103c2b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993276b6b29535afafcf6a96fc21a1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4e98231978900b1a78465c9d4506e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60e73f851a99ab14c56c7aa9143ae5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789e60da7f86e46847e3103d57d0d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47513d0d916352d80033b6a06ff1c11d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde70ea892dfc1d93bf212f4c37becde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65e2977b756d64348d858e0534a257523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aff0e520aa05aff81624c54e98a54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1de1fa2f436b49d6bef57f50c80a47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339655334851a19fa8cc364e5f2a0233526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9e48bf5a9b356c6eef05b0ff2ea0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e42ca7a790b5bb8318d27e9857a99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd238e9d72dc4b2711798009a4915e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eba001f89fa67e3eaa195ffd734332530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2a802dd9f01fb3fb294278c346a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca034139d4bf7e1de351c9e400affb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828156cafd1e9820f656a54679496ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae423d06cabb96ab6db50effe45f860e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f661a6ada9cf4f6862186931aef2a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7f6ebe2e75a0de8b5ce1d7810f03a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f0f06930090494091cf6ea23087ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18137c2a2ceaf7244f8395489a7f07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc3a0f4e427c8328ff56cdc4b1d037539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b6364ce40c26f8b60fc381295f767540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aaed482ad9f1c2a67763f5fe9b600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1e96490d1f66c4c07355b0bda94a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b0c50fa4872d849879ff62d43867c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf564c1693047a22156686c46f247e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d72e94f9b8059923438725a1b227545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda2bd65b52c2897877d7ea935a13a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a5fc3ca443d62630e1c157acd6741547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f8666899186748b851da161d4da2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f99f8276abc69b86e4b5834380da6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4efd97aaedd8a869194b6f101c45e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2e3f879c4eaa92a4f37e6bf6153a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d50ba9ce62c8acc3efcface8b2845552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209a9f591050bb862c9b1d474a4dc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc3c06c7b6cfd0c2841e237635549554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18753a7a3458c30225bfe2b129e65a88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287fa38339675c9aa8f3fdf61155aff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0f33dad72dbcb2e679218d8e9a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e9195b88f07c000c6f81724e458f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818faf7e6861d56917f37b45a635eb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bba04cae817c015e892aee2e0650c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af13f7a7eb127cecd9cff8f717857561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa142308def016e662426e50896d24c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1962ac76612393ced8058e6a10d1d03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51bc35992fa55b22e71fd43daa8083564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591bc8e4fe1df6b35d666a1fc1c19a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28d36726bfe1543e10a280bfc078b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3226912f929ea2e4ab33fa1c95473e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac1d83cc5a175470620a496526637568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5ceed8d89cad4af0996c891414bd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba6b59480c89ce986fb14e80a58cb8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579eae412e60dcf2186bb7ade732c62571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce2fbc5a189b084825a46dd71a4090572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6ba5332d80fece8578c5e8d0b5a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28be97bf3d715425532a28ecdd1331574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f975a57498ef1d60a635deae34ae2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915d98fbe7c3a127c51e6721789a3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250abeb18bd82377a4d81eb44136b4fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ae71a288386859e7f02aba7c2a57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b273640e89b90a2aca43dff67863d0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73db969d348255dccac17c5243ab87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5b39498a8ae2d6936b32b2367f12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184774d8e341637725bce57f05c764582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05e5d23142055bbf9519acb7e77660583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586fc70e29d7fe557e372d25f46123584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98361695cdaf93bbbc7ee8dba442a3d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c29b6863f8362087fbaebfb16f727586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3bf24e4490c49906ee5be2aecaa18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b0dcfa6e01ce56d2b5e6742c5ba56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89c638c96655b583158eedf76a8ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271d68310aa86b6008183cb8202a806590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43ea7c4a0b1a27df6b30cd6340be5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dd1ee660571e3823e975e3b187940592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b6c529857c6b195179722ec0996e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab70dd6d7e1a3e47d209e5678b65197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e7f2d7484957082c5b84c706ab2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d872569be1300d5505727fcb4b3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aea5c811985df50553fce24dfa2567597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41471b9b48bb25536001419a7eaf02b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f2d0db173ede14bfff7617fa3ccb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717842a0a8b623149927ff923dceedd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecc0097f84ea342213eca6ebaeb750601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d909cb472d52cc4202972a2664be4bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e849eb2f88aa3be15311a9490e9df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898a37fcf9a3c21806c47a535cfaf1c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972abae05ba75c3008418315395f22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f6d5593dc81f6735e8ecfd6cc08e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7b5e74c88e16fee5f99c3e6beb85f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489d03d5bb08a36f73997df68f0859608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a4e062ce394e358f908f4b4f96cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2943d074e976c81dfa6e898212fdac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0737a47c86818f6eedb89968fd213e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cfde339c27a46c2b34ac7161d94b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa86edf53db9043e28d02471a4a5c63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8340e22d9dac4ad344311cc7b1745614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd20a6afeb62ae1579bb5406135357615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2678027bf91f4581e341d63d90226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc382e3617fe4ee4d68071c5c0dd585617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74116f1f97689065d16915de7376e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79d28c4cfadf0883a9ae8e00bc0a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab08121a7e60fe8e44474308cc7b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f694254b11ae460e384ec41aaa3dd79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479433c4d94794d58615eeb266ae679c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e21e3a13f4bda10730681cc068e4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201791e98b11bedabef8a3ebcdbefdb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ad1d0fca52a43a85709e628ef8c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367198fd83814fe5270ec2056bcedbea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeaba97ff504da80330189e95ea5db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f6c9d24824f930448e29d71d7efae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e79aef22cff9ecddfe6124179c18a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f9525c2e39566010c471ac7d28a30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fa840823693fdbbeb072e75e21942631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b878db602eede552fb875c70b6d2cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097273fe703680b3a655954949e0578633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440fd4ccfe02902ee6474264061d672634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320f6bac93a52c7c510e76a029f685635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f0c41f6e2fca5084ae8b8aef4b365636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d50b74f8152a6f5d4e94107864e09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bbcff22aaa6f8202347dab25e9cf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b12748f9739a669cf594d8a39f9c77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f995adae2b99c266ad6e49bb58de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96f23902ebdc11a767e20d9a85d84b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b56becd98ed7b90710ee06f6e4fb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e33abc1c5142cced97acfc1a785f7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55e005b798c10160dfc403d7d1607b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714997fbb7479bb179d324400d3d9a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527692907cbb3d393fc7f51cb6c010c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbe8601f7bc9a7e08da0ad0fd99f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c90c639b0c423ec306ed6dbbdfc92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cf5d5368b73bac04dc9ba2a4e2d71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f34f035239bb900dce5b16de3bde5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c21f0799e8d138e735cf47a3f48a3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9891e40b9ea0df428b182de312c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894d7fece21a5138f93920d1101978653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d4ba59d9630ca66f1d6eeec197c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f220d942a6023f6be68716a6de4341655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade2240829029af82b7615b9d1ad2d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138bf7416e7cad370c4115c58fe414a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a282fa04c02c0d6c96171ebeb0b90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9026a452d6fbd7b25edeb63c2a23d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d66fb538109499980897d9a039741660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbdfc0a085a21e48ed1ecaee5bc0cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0edfe7a204ae32b3b71027d630b69e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81314780ce14b7de61cf6abc0f332663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8c922a5a8f36e53e86e76d7eba25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25528beaac9caf1ea29e1e3cb4bbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da3e521d70fbacec3b6e81b7813cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa46cd5d39f3d2960c099c7c5694d83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86984752d89f739cb622f59948f68fb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f32ed5bca4214ddeef8194d36705cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c92f6b07dffe5d04231ae3b0f9c4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4bf39ac175bb2a221be6ac748eb17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cfb1debb6f01db63dcb96a60098d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb3b88ce252c3598d2593e3bc689b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633eb7283a4e3871b25341503ae3e2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1695ececbf788f645df8af7f7e58d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d4fbee78a6c1fa948ecb1c375da4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac48b5baa66849d8791d915a29a2e42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ba0ae3097f6c36249ca25ffa596de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3967cc2ddc783e81bdaf7cf57de0857679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47af38d7e7e736c2e2a6618167bebd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b87451fa5b6c304ce9ae0311f7b88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d3f0aedd5641ce0e8ae4eb3a3592d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e4d7d1669aa6ae5bd5a3fcc17108683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bac70be8a4345e57060bc34bbcea1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b788f2d352c7bd4f4b33d14a9d0c409685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fd392d8718b49af6b0881ff0d737d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c0f7fc78a14dec38ca04b214f654a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466ac8d7b9d3f102ddc0cee027cf098688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e91fa6b2fbdb07f02f589b6835896689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0c2532e575f4158bdb1be1ba3493690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b14e0137285dec61cca4a3690b034691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a50c2d18c16a395ae486e9fa207a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1be5303a391c4b1db539d898e993c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322cb7ceca45e777b90bb0ea1f20256694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb68b1e74627e4d9315b0ff48875e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15748b2088afc4a20dfa08a5deb385f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3969fafd884a223f0dd20cbb8933acf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fdb09a7b335c52a4f6f682e2a69ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139a45890b3f0c52d93f1ea99f4fd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc28d25ae649fdb2098b82aabc176700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d49505db1a0ca34f58b5089cc1856701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1e24fb82e79843fe73df27540078702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae5b4bb0187d728dd8c776bba9ebd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541146114b2c3df34038aa0df899f4a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeedcfe34462db5a39dce3418b6bd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470741dfd34cb4b29f9b3c69802b16d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2058417ec88d836e3b8a9804ebe6a09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e5900751be7c5fde9018d7878a0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4686ece78e892cd04f83d0140342e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6fc81b05f47440270d60cf25f47d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416caa70ee8976d135d29ee4ad51800711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6393262bd278049acef6a03c326d9e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2aea8c02de9833f547309c5fedfb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeb1258facef4ad70ed91c75835f33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0806401816791eec47620bd275e90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61c6f45bed27d3ebfa8eaaf2aa3c0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a316822dc7f41bbfc112afca977b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c73a9da98a09f8de5a019f7f67c50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969ee3d1416cf56128d255a2b9ade75719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf297de6f2f1f40717ef4600ce6dcbac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add165996e27eb7e330591c00f32993d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2f750ec8c799064ee03072f5b7766722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da289caa4c40ec81018032470bfc5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06700ef5c9a750187609b7a2139c931a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18ed0bae7194a471c73c3dcf73586725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43690ad969bbb49b8cec096fa0640bbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc99f5266665f934ee261ea63a360a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42180839c6fada14978d892c6dc4509728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e83551540752b257e1d122f105b90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b78e3abb1874b6fdd664feecf6d5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7e50f75fdf874ef3b7946e4d9bb43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeee15f7c0d13a35f82a2fc03cb4ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c69b0870363b958eca90f512cd28733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02321f5c4fc3ebd5d978dbde5b05b1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2b77e139effa273a0cf95f1b89702735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c15d328f7281662f5792b258881e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6683f5b0f7c582a9a016c349792e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba9d8ea7840c38e9a58a50097ecb75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5c789c7c276fbdda8a1f355a8833739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98adbf748012c0802039935f2e433740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d671a8ae9e8bb715fe17c2db2e5ae9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348df270aaccac25feb2205ebb735e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb971f81c9ca10f58f490e25fdccd2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259b7be89c33c5d944ba72b2a7b5259744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a151abb32d3559c711b7948a306eed3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e527668464a2466666c6e6fc4acac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be2641965a13505d9caa84723d93d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee84813a4411063107908696d2b9d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c97fd62823b9109574d9e97ee0e850749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d39f8b6a599ad778a09399c3938c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccb5d2016244faac7a2603617068da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e722ee4f7a8a4f2f92493406e1751b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746a9f008de788867399fd1df556ed3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6ff159a182c487ae929b6e7f75b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c182a673be46ba9b12c6a6853457755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bfad4c73e12e8d4a832ccd70f53b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f1dfd24fe2db1e253e6cc450459e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e230c1f16a5e80530f615d85dcd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6e505c36a9374c392d3457200ce8e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750bfc7807db398139656a5791da3c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e33b47ee73bb568b0f217e025b1ec9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489ab00f87abb77db5bcece54d9de9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a3fece8329a3682359fb3ec2501f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c4690577b93111a047bc05cdcea99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e250a1fe9a4083bdb9bd300cbfb7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25695e75005d41cb6113b5d59959e163766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a4b3a37ea2bdad1ce060679d4f0a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0551c134180a91d7466d402a5b30768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4cedaa5a3d9749c7463c910202b2c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d35d1e00ee04f8748ea1fe266d2c5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04788260ba57871221dc08f0cd7fb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4b650ab30eda116663d94de57eb6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f621b7a92811d94fd40b5aac3ffe87773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9b8a33348b2cbd9a13335aff23f6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7f10bf87e54b5726bd2026676567775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dec1ae4c7957fd3ddde7c2ed6cb392776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca19535089c8d1a6a0f1658166bdc4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e0a7d028e057e6f3370d3cda49d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa0dd35481bf2c85a8341319241b6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b040bd3f36fa709a587039bedcc7ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825994266dda7c77decd49d8e8d0d8e1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1755b0165558540a554aa92a1737fc8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe70dac7820c424f3b70248762d24783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29483bd62ebf842d7b6f4148de8a2b231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730fc655d80bd9653bf14a607be26e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191ac6337e4e7b7f1148261b7fd82c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0202154945613a3202dcb4aa6f03b274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c766d6b8bb7b287029cfebe4dd3a7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544f0c20e5460942aeb967f584f06856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c6791880e40a755a870c1b65530277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f4f1326df8512ca05d4eee73c8b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83383115b0613274ab40949001021b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454776b16c31eed5645ec3c8ac6a8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b2cd51cb8202631da011c3a0dc22811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6964c6699394172f702d62c2867d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f44a88c5c19439894049528580d8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643afa4fa1d0a1b3bdfdec98b895ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf475018b486b40e31b19ca97fe2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa4189e1ff17d270d93b3570842b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628fe406e4fc84ff78992ecde5cb36e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb020301d47907eff787bbc5b04f0c3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac820e5bed432258e29d581c595aefa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d31850b86559a0b5c4d4978fdec0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed056fbea6074857aeb919fe6775fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729006013e395821f2fd43200cc95cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d77e0366b823f31e60b7e810c0a4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbd6a755dbc7d090ba681503a5790d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bcc645404ff4c42085562e1db0fb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1793d0d7c53dc82f80fb9f9140c39726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea5f21a78699b57e56a5fc088999e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de816879ae951a50e82d355f0ca3e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ee626eb3b316d62d45a56495ee8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727685c8f4aac74ae645371121e7675b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72440ab5963412a69924dd9981f21ee031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d454a2c86e5e7653bcb8ed18ae8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983bdb26ba3ff9c7492a02ae0ef80a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc33c394951404d2d86f17344627c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad0f41625ffc2913468643563714935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e55a510e9e5ab6b183642a5cf526236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dcc0f14e6690eb5df9a1fcade7a9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48184f0ae3a62b0bc16293d59153f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a480fc2b4c67ad94929632e24ec80ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be79e10fdee3d3fb099834dcbc5d39840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f3c66de5a5845a57ca1a291d914d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e3bab07b439d9fd7e5ccb2b3c17d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9186d292ce453ddfdd01ba66bdc4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a64fd6000c69f7a4b1e708d0d6a64544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304fce649cf6bf478ffebb28fe318e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f2105583c86ce91f1bc4381f6461146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3bc760966d586907b0fa283d88af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30111ecd1b614d7e1b5cbaca30c20b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1eb3430ee353df4e89647ad8e7c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c85c407dffdfb3cd5ac1a5af4ed6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c02ce6fdcb15a1d60464c9025dde251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff374f576164ce9bddfcca13ca2366c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e7c11c34a99dbc72dc316a25fd8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67853a1f05a230eacfcb35c7612aebbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a380b634a7145989778f0afbe7ed9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b611c308b6e2d50d2ad4c6734ff703056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446966a88cb8fce2346226d69afd5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946dd99cb95b4d5dc16e2cd7629102158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06953b1bab0f932148ad9b4124b9a0ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d0235880a6d7c6f446f9a37550cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca117bebb92a6a1e0bc397acf5a9ed161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1e0d4c140100490d4790c46c7d8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3947209a13434628815992699d9edac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043aff6e89029e5557ce95c3bca397164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b9612493e0738572d62b8347d711e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a770263dae1217a9880767dddaeb1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be670bd45b99e77804cd821d856e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e51f5524bee64cf09b44dbeac9d1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daaa50fef41cfe9a3a1fe6392f759a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6022446a4fad4179d045c7041378170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5905f0fdd786d19cdcd82ddfd47c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d00dc76bef7a9e68e170f16d58a3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ce71c6ed4c3711095aa48d48697b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44100f440992a0b4c3be5c039c7ae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aafe0eb18b7da9edf45605b0e633e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81482638b192be3ffdd23d5209eb1d6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015018b62b99108381c1b2e4073c455777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f521ae3859a152b28a23b7411d7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eaea4e38433b10b737090a8027b4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f572ae603d39005e5e6efde46e06b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfb5e0fbda15d0aacc4a80b633613681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cdd1f2a9af4d81ebfad5f43c92f8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef429defa5bf0b21cee5f4bbf190583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf6dcb071244a664be4b693297e5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071dd82769eaa5c1d6d1e934724f69385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9063f2213c0609e36a47df41423f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a54162be678647e7f3dcf7db74d4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703ebb39232ec331d61c3dc47d7d4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d725d455156489fec08ba5bf7af87d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809654978008fd878113c5341407fbf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaeb7ffbd04f62816dab55328b10ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906b308d890d75cc026ad03196284592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d163b0a9a05dd96555ea6e3cec882893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3eb071ded331ed36b1dacc0d9d1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7292a20537319fa4f833ec91bcaaef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0bdd5e44b9489d51ba1fe78c96a4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ffef69a2a27da2d71c0d2e31454897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05fb0058880213f3bf9d43bc601f0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc31127c61c1bf9853cdd76c8116dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ee1c4ad243e273134705b7ba2af80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e117c1b821acdc6028ed8c190132dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa11a5a83b45221362f1bb8d302d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c10471bed0a0887a05629955e5bd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78e02ae7e4c5b02590d7146a0cf38a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc66bca39aa4e14bc013829b5e7215b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634aade9fad89205438154d0619cb96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd85508bad69290383db04261fd32d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98096ca08fe2b5ef3796fb4a958cc521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6684512841230ad9c3a4985cff53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac29fe9abefbe5961684e57101f4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bcdac72e36a3955c0b4d9ba1dddc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e228349e18b3a46dd25a521d7d34c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45befb0220edcb82f7c43ca5d4fff1ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746e860d087423dc4cb41297806328114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4b8ce8aeb3e6da52ea4b2e0036d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff85f1c2261f0f99ce8df34597ab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ee715f85a31809c484a0317d77ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3cfbc74680b907e7735f5911f4e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3ea38d1062d9cc51094a15f7cd09a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c63e4dc1b618ebcc823103d21c4792120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a76d0fcafef21fc964531322670c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed420ce6ed1d79467c1e4d9b08cb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391cce64b3eb89e7b0bc8911edd955e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f427e0d2606fff806bd61105b4fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a95390c26c5612e5aced9f5f05367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb10f199e4a292fb37027fe105b4b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a39f5ff86a98713bcb8b049e18d7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95339a4fcca11310a30c93530d702691128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd773775ff26c7fbe91cbfccede84d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b74240d5080a66374f124e0fb69fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74157259c379ab97f0fdc836bacb1117131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f50c0996de840513d8ac2c801a2df2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6098a49efde837d7aed0f05a3c1d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da1ba1f163fb83e13ffc0adeaf8c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ff3dd64f04a1c455fe25dd695c81f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664931be5ae031b9c1a4f5e6cc0a54f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286496677a52f878f3471edb9878ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e8ee78181ce3c22d8c69a747fae03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf4d9c0cf755ef62d9539513f18569139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd01b89b7388aa72913c63ec764dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20504bd303c92bc726d69b1684f3ba0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad36f06e2f946af9a75f49a71bc0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaea154bdc88bbc1dcc1dcfa97f6f8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc141369d1fda92fccb176c1328f552144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a744da42361739c44d69bd210df5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd01906371cf999c8bc488fdb78941f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4feaa0e1c4cc35e19cc9a3f941fe7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d88a0a528bd1b8902829daadf88a73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3c76961ab019b8229288e458e7dd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a79643094490fd532aefcbc821283150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdbfd556ffcb57caf628fd5f9367c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc6ed1c75da2377d7a5e0776bc914f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1366c1b54095b02b63e8a043e1836153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d96dc8a25cd5c6d8360379333268c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e970c3367f9d6f0d1e4b1aa76470155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09943f8d61cdfda017f06d21c26530156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b1c30e21993c50d1e230999554a78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dff91f5a2eb8651d4bda0a4809259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145778e5e794849e917b0a5dd12a546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cfc5ad7c2b19fd79ee21addbabbf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210338bd7f56b88b34a01a2db53b80a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb136e6ce125f9359928f8bf548e3f3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a348d0122188d5627732afe497709163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab376dead8f8a774ac151f1dbe951956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1acabb18a164cdfa3da9675e88007165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6f08875df5167bb993f91524e4b2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b9ff376ee7d321189e17e57d46de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3757a9a90c02c27c146ff89b1ea84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5aec80e7035fee2bba96d01e77ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c97e433dd37d130ea4f1a508a5109170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dad8f633e40445a393d55e921ffcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ffbe414f70a7d64942ff6e0a2440172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0d1fb67fed4cce5168a2c8be1bb9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b09ff86a34ccb3704d4445efe8a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678282fde747811c0bb2cc6e1a751c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935db6dd53ea8527256272d94d7c5d15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536aee7b963f3fc8cace01db4cf4e44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8fff5f1fa39e354a45be45f4ecdd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05530613f7c3f5f60831c1b67773169179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1385c68891bbcc6b2d29bdc38e5b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eed8f7c217a74dd75f9aebe7a2a873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838e7469b5bc806bdc8a5259ae407bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c97ae320e74f4a44eb94a0bc236f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceb7f7d44b762b9810636565c21b54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56296840b33c5ac0f07e5b14b3781380185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d370cc6609d79d8d5977a5d494901c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b218ce35f6661ce1f8e1c56034a3cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd68552bc5c1d3403118dfbeb2a1cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1576442034b24a5ce7d61563658f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90004a7999ce1023c62af57a506aab2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eec07ed178ee2b464d1204fe98b53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f64cdbc31b9d6c683faa78b60101192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480257a01e88fdb5ff0b2e2c5ec32aa0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eabcb787ab0125d1fb156816300e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57992f19d9b16c98a6a0ec1128b75b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741806b5ca2857291f8e5c7dde5f5d8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce158f47aaccae8f3406f7e4cd418197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18bef5f528cc0e31ef9efeb0142edb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104d0742de6bd47892c800d7bbd27fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab32a6e3f1e3ad21a3599482ca2795200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ab53d2b6d277ded710185823044f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10399adf1eadae984ef7a8faca312d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f8b7dd523f867b3aa6e0f55759ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4e4f9ebcb720848cf50510199d62e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f0551538d3e1b39fb20aa00c94998205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1eb6b988960096292e57fb17a19c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3327f6b4cdab364996da72a1087607207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c58319ec0e23f1061644eaf595228208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010230811f91e4a7ef434b8d594b492d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d915fd213979f95ab25efe886ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d38aec3df8381645814825158d29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c038e6ea3aa47241865a72e7d25cd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1e41181bbfbcb4c4c55a10057fb13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190078da5db45fb3fa806e0fbee92af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ff5edc489ab67d7f37e733346247215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed531d8aebb00e56cb53b4900fe684216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f40c5c9a812260a0ceb8185451d62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd1a08ab39225ae127ce71fcf69a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08eff1f5cf09460853c797c09b647f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265f6fa87e2a7894c0b1be26a0f6ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214d047a30e395a32b0abb4eb059b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ab082317916647854af89ec0487a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039550a260021865feba95601a522e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced66250b5abc08c0033f0715cf75077224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72200bed20d21a8b9edebdbd13a6fa2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23a274cdf7764d8549e6220c28a450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e23a1c90aff11d4640f0ad7474532227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416749581e6719becbbf321ce3b3a57f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4181a1e114bb7e4e614f67bf7bb39c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c15876c2803e6b8112b9f0a658eb42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5460fc1a0ec1e6063020bbb93a9d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7667ad13897c0bb6648b42b18595e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f02c17a91b91bae8fd8641082b26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9983b791848bd24bb4cefd546f16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92c1bdb8229e9fc1528ba9263870b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe282ba57fdb7f8921c01e96a3c4ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93339d5e80d242342d22e4a8ffae10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c39733982567036543318466565d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e9650797f7c33e3bf00cb1c330d5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc8634fc7ff1c753c6e72c88ed646240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ce2e94aaf31f5aa40a5bb5438706241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792db3043ae8a744e5d382f40613f36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8e76ac1ae8837151745f7df685c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2a1964f5be0e9a912447fee5ed824244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcff63b38c042e52efa2796190444c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968004a64d6716090685f873b6d7581246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9929a639bd3c4e4a7edb177b6d790ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a63b48bdc26fd37971d73952aa4238248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d26f7040e1f901bb6af543cf26cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804605e0160cc6b3b601c30327a1a7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e5da1600d47b186779151418a107f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299fe0f136ae37154d75097558f26d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bce90cdd8b386619b71965d104e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93faeed1d36733db55468f6603ff018254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a642350d02573687f30afb4b4524d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49beda84f7548b326f185a47181d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b59e31e4e6abc99ba69c9d1499d1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef743876c78c391b2f1c1a1474c5a4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c680d8ca367192d9147994811ef1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa67d44d226f8c3d0726d11d966bc37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ce4da756da890705dea296f68aa8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346117cb4a16005a68dda48c6363d9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade39e3cbbe5c91caf6524352f06d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c686994f668fe6c95b48e2702f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c60fac142858ad2c9e3d4b8963b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee6ff52568b94ba8cbbf1e0b439df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd7e5dbca3d85e41c20f61d2beacec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd3cb898fffc071c3e7fc34a0dd52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd3347f1d558436cadd75fae89ff3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f631c32ee591be36f6f65a86780e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aceac2cd82b44ef8f3ec88ba503967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c803160bfe2170c7aa97ae82fdf79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9c9625ff11fe00b0cc5a972ba9cde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc249cc21615fbe38e63d42d9534d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bcdfac693042d874f9df4c8df1f0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0c7185065a02517d49815bb92724c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da117b00262f37007445e50ae8200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f482e9b6ed77268eb5c0862f725c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570ace1e435c8d4ab0a9e0af7d1182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b39ff8de184a331bdbb1fe28844bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02b38225415746fed24d2651b98098281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5689da8716b85626ee068801bf3cfc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4bad86ed06a20711c645bce19de5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625fa88fafa48012bf3c92eb2df4472284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24460a2b249698accc01373e630f72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba14c223f682b4ca9144201a3bb5ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2fc82885e620ab49bb1af76ac6921287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798439c985f0fb66e169c2e81c445a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e205cee11a7e3666f7b95be2891b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aeed1a5119603b56d9405b8349a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57ecd6b62172b5d49e52d865bdab7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c552efacaafdb878a5054aec7da1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d619b01349f71cd02e374c788790293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5647e9aea7632bd1f1a2145c6d5861b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ace4f234d2b9a9a6cb1a3278cfa68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3f9ac683b22675eaa7b4c6592fd3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e2cf01ae0a188c822e355f7c686dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed7f7aa4a904014fc32ddded78d4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6afd71fd987b9f4a10d28c156d1b41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddb8e70ab9feeab961b0acd7ed2290300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29a65245c04f42ddbbb5c32a51abe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4630ca50ff7cba0db939f65ebac1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fabc0163f66f0c846636c56257f8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad79b790f599ed18a0364ad8019c1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb74d7c802b1de7744196cec565970305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3f15a2bb261e1c8f6b9c7c059420e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531134e17ead0f758aff6d31ddc39b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3b0de516cdc36599a69d72b236b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb30dc4eb1f0882f32f2e09a67a9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869515da4bf76d53547cdfa3085afc35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8b6d1ab170c30dbb386eecafc9a07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c4f88673580e59ab36f0ae4c8f0d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec75177860e1c51a77d910383acf91c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f27bcfb8aeca035075059f95e5a4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012d28a4f1b9001b2d208a4b9070798315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ce4856555f1d1c0c949317179456c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb471048c0f021635cc311bb9a1607317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936cca22126eb0343205e70fa722eb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492a143fab55d0d54a4ee761f5ea45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e66379dc2d3fb44d5067d5f2c205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416bbc6b9558abbc4518329a8c99140321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bd9657512f2b4d4e77972c0407e3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e1c597cb8494e3d32c73addb40b61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b011a0cca6ee81ed64ab59a0fc4e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e20a2a2de76b5dec9033ce052b02d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f403c02f3e9cf10e0e5e29418aa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d1107ca89eba02cb546c7eba54a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6669abf1e729e002d98bad20fb0a3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdefdeeb3d57206df5238517105531f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414001a057aafe99df67ecf05a13cd57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcecef7d9d65fa48508f32bd4b7427a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd044d68c80aa591bae645749407059332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6099f7751fd368790b064c5df6096333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d75d781d4f62b5063cf38f87d3832334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad41aa744dc0e10baf010713b54163c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31546ed84f76a25e87d349c2596481bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92cc2a89060f10d30722eba16a1ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6194f2d66a6ea81caa2d3de73449f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc1193e887b2465df1ed44311e7ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01d8bf98d9d46c5f08ceb32747cd8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a08d0e97c1f61c34df7d5812960da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3623907f64a7f53ec530b9e66b77fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad0d8e3cf391946d683106024f6ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e152eba33cb672096c37eeaf81122344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44b52593fe6554e34913d2d3a40c9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fd84658327de7d6ec706f438a99a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40683e16c9ac2fe38296032463d43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03b3952b6d6c7b6d0f9dbbcb924d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e452bdfdc28b1d7ca6f75ba9776fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c562ff6719ecaa24297f4db8a3e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe78e0f4d81488faee46b62d18982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b39d136fc4d1ee146f516203ba7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8d2cf90173917fd49f4312263975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765a1e53da394f0db69dc242af652e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e59b16bc8eafa62707ad22a3d54b39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a36507c4e330c44f501591efd20f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85abd2aa86938e4b995e4e12d73014357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951f0b65a1ac7f5e13d297a1ed0ec9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636c21db44cb01f66dcb2277cf7a5ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47406e722944c82cd412bfb418e63c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465ea37e649a9afe306a26a9e0ca5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2009d0e050dd73a6d028b25ed2a7f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeaef6f98ab3360a7baa3e1d379781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ce856eee71d6a4b6e62a47a62b9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe57738ec971811db989c25931518d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dadd093e3e5ba38358d7fb3276d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc28de7e84c9ced9a4051966c53e64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1250c48ee6c9e60b1c37a9bb8c936368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d4b975dec5e27609fda9ac5f2b2d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac851d80c44cfe45218d96d6ee400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f94ce4ddcd865759091065d93f58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ff4d3ff058ebc6d3f3f251b63136372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a57fa5ced1b0583a14d8a09dbf2e2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee97cc16fd5c1bdfd7ddb5f8fa7e6cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad531caf288ae2271050e5dd572d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f520d636ee7417de28879f24bc4187376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bab91287627ed87a4c3dae87aeba29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c436fdbda6a1a7edb63dbc19719f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d1ef7b58176a136f4d1491f5c4b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234e8918ab8a09acf8d8c3551b2b17b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a10ed7648716028fcc63676da8224381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfaed2076fadb4987bfb42785dccbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3385a6e5ec58c0da8cf3a12d9f5b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c1d883aebfc218608deceaf11e4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692838dad41230e4f90f128af2ac887f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b669e0e47ba9eac363eaff8ee52be38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f178a2a4a16fd8f756ab677ced1c74c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ecd65d1e66b5328d3df7ef69d3dd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f274d4ca364287c374565df948015389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c039a2b6a4c3d6ea11a838ae9c8dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebafc4a6a4f24545fc1371b423eb30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00752f3c4c5de9da29cf59bd278f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed489482b53086e1164535c296f2975393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4aa836e7f37d1c40e2cd3f9ab36c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7536f92202d9322f153d8b0de073289395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e94fa6d352af7041eb08461ab1bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f466a9bd477a1edc75e9cf865c5b263397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672c6a457d47c65e8d9ccbaeb8f40d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8ae6bb4bfa9d4dfa3d412d0e2ba9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1303a99f3940b327672060b75b4c11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc21636e6fe9c73825f3738cfbbeae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5c594adedc051dc2234eea62f562402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d1c35cddebd3846f9008a9a40a9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47295c9574da9fcf0691c607b3a5ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cede362813ec2e9263d526808c2b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdb3e26cba05c68434073607711dc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827eb19a487f76d610fa064fd242a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa74b654fa57296f316ab9ace29feb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9fcf9f17f06fe0e7bf03f42231c6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8eb94c695994e80b830a0a0da59eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c2f0b58b80512de41f760466a4b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebf0bf38cf3605d4c9463d296bcbd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439f2eae9ee7014a6ae3fdd1df33907413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d2736683d5323b4b03c1a80b77f62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff71e9031e50c37eca491fc6e79d25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c7f9777047f590f1250ce222f40a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7019d8d1760187ac965d5d5b620033417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b8c4ca6c40170f7fc70d690f428b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd1e94e431415e8d141867586aa731419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ca0c94c5173cb37f3a4c88d45865420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689c64ccaf0c314af0e116468081f9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e927c1b72170d4cd6d0fb738e031422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1fb3dc58d4487dad6de6804fbce2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebe748e550a49552b272b4c64551a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2262d1627f419ddeae460283b3dc23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab09ef29d596aa551974f968a5945f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b237fd96097f73945b883cacddd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf599abd52e11c3a07b5b8e42df91e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca6d496764839e154babaac29aae7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86685bc7d136aebe8ae66364098710ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77481a821b3cca035c1e3387f0047d72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ffcfbc29d783244d77b30b222c76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80042f06db8bbe653bf652dec2514e60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b55ae7ba9b15b82d189d96bfbc60e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525b41992bfcd793b4645525648c30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27751c0c249f762391cf0502bb6fe975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf43b3c67f89ac208279f0812fbd6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e610ed28a87dfc69580b120dd7504438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddaef2da875eabf25961719deac75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbcc3ad6aac1067726a94f92bf023e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87eae89b1e0c39003a0baaf0cb1573441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e76da3671e268227b510fc5a07a24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197b83ed43307db59c2a35a35729de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63df9b8f18d7214b071d8545e44073444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ee015acee24327f0c44054dcf93f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2951bb3dffd2eb48bc72035818a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c94c4e043de7a77c7a451fb25a74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84305b5808b9551f6655cedec81ba2d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060da3d2e130fd24fed4b22dd4a77e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143ca488b9377b947d5c2704a5944b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273766757bc58bcf3b434ebb830acc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f84d44c2674e3790bf29725c72243452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc4c3578cb43bb00471ec17f2afb6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8877a128a1c1f8e2f0dd59355ccb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3353c77e0792e32085d7c7d53c87dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387f261dfc68da6f93294e95332009a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d111b3c23fbcee885ade229109bac7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1e00ef7aeb4717683d6a2c77792e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebfb968a398ae4630e6d126e3f9fe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139dbafb6de8b7f58f9b3d7bcb3803460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3badb04d16c71dda1bd286f2ef32b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5d0425e0643d70bcfdf9cb8a7fe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233421b57513a4f60f1e417d500d02c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f19747cc45bba67f7ce67cf14485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c7ddadbf3598c39473ef252a345cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c198c4d7e92340f2945a4b47626b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e0edb98311ac5b0a71b8e1bf43286467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957cc5652605880929d62a3d71f6568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6cddfebca4e7561beaac25ab533e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73ec7d8dbc3a6b3e93eb914372ed0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bac207a558b29a398eeb7ba6dd8bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45807b6fc2f2452b691dea43cdc64565472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb09c7984bd43a7a55ff3ce061ea04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0e9e89e819b655932b8c58fd9b4a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd644d224a03f41112125f090bda2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046343ae1b7d46a7d1a367991b202bd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d593fb874ab0199f7fa9d40685f2e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190068d672c27c8da227b407700520478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f68560c84bd6136404bc40e5eba0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b6436f9185e6d9ee893cac3a38e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d6c5254c0381b800a917ae8e3615481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c653a6636487009df9349fddd43d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d8639934471b599ace602dbb186c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22bbd0d04526fed4d59ea9ce3f765484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436016884357928e561b69fc674024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db90232b5ab511c81f6b7ad7e65411486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1574356a84c7bee7adeeaccfca9d28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd4f88644b5c162180f97f1feeaf7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64123de85bc7aa35ff50b02605d292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9b6f567e7beffb0626e2d9bc455bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d97a5286cf689129478b5082bafdee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f3a6653184047c9c9cf1126884acd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a280a415801182ce70d9d4a91b2d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde071082739c77c3d59019c329b70a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e14e98b0d414e30ba4a51f49648d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985b5cd7029ae97765625bf5025d91496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e450adbf6f55db1b594e77c6960a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f45e579b81b90aeaa3e99089f9738498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd5b6fb5d07c5cda7c6ca8f80dce6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ef30cc3710850047e50f60d521817500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e9dfd33977d5cf7e399aa5b7aab1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1612849fbd69335e7e8884cddb0029502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625717b4e629f72e318546c2d2066764503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd695e0e20fc058967957a14da7fd0c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f6e85dc11bcb302cc87ff9918fd10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9db89ebc746afde66de802970ac88f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215c07969d7b86712878fdc3733dd0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9093dd7f56dbe6739e691bbf304a14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0e5590cf84e09e6d9d23af0f29cee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da428e9819365e1eeec317122709759510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8916fbcaf048dc1ca5d5a8c32f40d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae352e317c7d32912bc3d9547c94c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb96271ec8da696ca28af172db45eeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a89c3f7e5dd5ef022975a77bfc6ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7475a58698ef759597dd0361404c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926c1b60bfadeecda73cd005401dc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946eea51e143f49632cf3ef5c659d94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751af050ec2174235966e799cd901ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dfb0d2a7d4d98025700c6d580c15c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eafbec741de97781cd62877a6a1519520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78387fe00fdbbf6e15031ae132cc00b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02061bd60cd1d6d9c502b728b3065b57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7875694fc17048fd933b4d35c4d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca85c83907888991ddaf95606c0e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879224e2f91da05d3a32c910e27236e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044961789c8077eab05ed039c075063526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e448ba1d3ef25bec375a920128117527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01955baac7837d1fafec9a7c421e80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7dd706719e0a37e2a6d6981f6567529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4f5d3fefe221f2945e1d9b0014e76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c036b65356ccfbc9a5d87817f01e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d056e0ac609e7ef0bf41afe295fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7779b48304ed42208c8d225e57cfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102683f48b7ef174c15fe8253137c46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c4c52093b36e83f4b4486639ad1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb3534e7ca8a0c999b2c47e770b8f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeed2f5b0e238a1548c349b0fd266d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d0d5a88d119198b30654ea84717f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7318c3f21c1531ea96e422282da608539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb1215ebeddd3bbcb71fa55ae8f2b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ff40e87ea49a9dc9fb9995fe4982541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58be5f0fe7a7d25e1fbf555f85cc1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196421b401b4a0b68a4aec0a7598954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542415c45674e16e4dd705f5f175c4be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61add1e3998ee9f403cc375e0bfb6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c89a712bb34696eb18cd2760e1807546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeff4503b4a01dba51783171eea4767547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4989a7f6aa344cce1388ef0fe0ce9fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200e5ad9ee18aef171207a42813613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c603d9f984818e936cae8e38b78cd3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3aa663914852deebe192aa119e419551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf20120abbf87e1aac996f25e40d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec948617835f9ccc9d11ebe77f5ed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0323006dc6731d447d97454ae3217554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080c1e4b0d0e15abea922fddca5804f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0be7b9d89303ed95fb920ed79fa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b18ccfec781a9cb127d7a04c343244557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf403be401ccef665e40d9937ed7de07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6a661a94d6b6ab797542dd9ffcf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a975ea92e355ec46a5dc3ab56e5b30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fee6472718a7412843322eb1de79af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ecc2b4f32d38e0c6a3e3f5903ba67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d936326f7b69dd215b4892a0f1e98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70499d90ca4c065be934f9fa6f33d8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1de0f78f5eeb6b0ed6711f6197c9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316925a7a304e49b238e8dd109f0da8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3dc06a0068ed60a0bdd6c851d47f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb52cdf4028a0e516002eaaa6f0a61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767b5b0eecd4984d7f11b227f2404ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d795954f2cc141a596ba5736c9a4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f6c983eabc705cd8c9aab704e05c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470bb843a4d38b34ab26085080f641a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34e1842572d225d5f4555966293813573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8cabddcc985b63d928057bca9438a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cca127e4b43d9b526dea74ef655f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1d35409c4bad080cfc37c590d5c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce114b22c721f873a012088e0d5e01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ccf7568b4a7918acdb30158246763578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bb52e94f30ad6177d8ad77e287c25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c3802234067e65397644ec3bd8a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15514f444e3422e9fab3577f4ff5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46446dc6346c3d653ae3c6bf82878b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2608d210f4329c7f85b1f0a2eada4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8bc2c41aa34d136c547e164d517b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b05168d43869b9f328b704adae4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ffba815037cf5147febce6460d97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7da2570f02300073c771af616a25e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601de70fa98e566c472270acf5afb230588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcc761c1923a876c64c6e026d58abc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a908c5736be8620ab60fa2dd37370590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3e2b7f05cc72834a3e51f14ab1808591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c8603fdb281bbb60cef9c478403f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfd4cd8e6d0b828c9c88b378f9bea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bd3c98becd1d899258db3d4b6721c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91122f6cbfbd62b7c576d776503de43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fba39619e7fbd2e3a2b2052c6f229596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95f8163f302d633ec63a9fc103398597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc5a7079ec7c829932366dcbf90da0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7ab6412bad4bd0c87f69ebfa6dfff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ab8081dc8d528d1cba818ec2d3ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80628a767b681a6ae553a2cb2f2f1c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df7a96680c94c513f1b8875e38c67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c9d0f4b6d2b45ddda77d7f67eb0e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8889ce2c89a6166a1decbd6842a2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb5afb680e7d4837c97affd2dd4f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c20519736e500fb094d7e8b0ce20e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2cafb33a47d2fac813f1aab51c0dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d09aa26b8c1794c018a7d789145fa6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef3f54ffa97033ce41e27476a093f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb26aefe8db115974cad6e0606d42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd771e2c3abe3bcc82e29bbab74209611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6da9f13ee7dc6dfbef1d5ad55c3de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa18da626f380d369ff093160dfa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8ac242ee92932a3211dd70373e515614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e27bf3d3d44a7291eb9e424c8676615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4e77faf1ac787c76e6143fc63b04616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2001d1b73cd60083d78e0e35b576c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396caf7505b016ed07a840516fc46df2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ec725bd7012cdf7cae60d2538e67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb3de13a9e0dac72c77555b63e509620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45785917f9cd6bc33671a898a8a3f66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a075c407a197745cd6d79073cba1c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd02d5a36feef4c48ce0d5f646bcce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c98f15cd92851992459ba3ae83f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbb8cfd1870a2a08beaebbdedcec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d878f4961fddf999c04c6b88ff564626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c90893efe53fca51206853eac121627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be97890109e37ad4dd3f71d3a5fd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef323d114af08cdba39e409cb3ff97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d32995d26fc3b10f6e256438c07a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329cb8fa49ab986c564687b08532e80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855111c9083bbfd8bb3aff57f208cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9e7e20a52b6c4f230a8fcd22e4ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576599a507e3d709467f8f702bcd1e6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5fa0f1f2d54da1f116b8da86e4f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5375af4a2d4a10575c8afca8bb708636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a53e725a9154e46e00665c4858bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda0721e5633f04a9060c104544c1ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff546ca2bb434554404344c46a4d80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907d20674a19fa45e0e9ab0b6315e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15868156a487cd1e44691b9a6ee91405641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95978ce0c590fa0cc3964844003ea17c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185977567b0507e63ff57fd40b4febd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c76b43557f09790893aeeb4e9ada98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa011048cd4743e14e6067156d85c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b196e422e0e74100c78406140fa69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b9272cec4bffb56789a8719ba9d5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de4275ec3eceb383c940da235e0fc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347da797bb8285cffd55a6f5cced321649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879df027610d988541a3bee418804bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dc9bcf1f0d213bf1f6a7a723cca15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5e7c491d4b09a42c038e3b532eb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d885fbb17051e532bf6955530f69b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379d427ca35c54a78d30bd3000e2db0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444939ec93ff20a2b7e3cfa28e707b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e8ca966bf959f1431a6741e68dec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15d4ccb75ed1fc77cffd57d884ad6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767f53ddf962db978ae305ded6f44f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf2cb336fd1a10aa9e320520e09d5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a51caee865cb3a42405d5849e8e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1249c5acc3dd459c1bff9b7b9c929ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18cd02aeef16bd2ea97e95e4707d0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcf78fa18b67d5aeb6c9baeabd35b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d05428a055aac21db908a94f06174d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc0c72b0aac9b32eeb709bd8f92cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0260bc310ca6998260bf03487e23c73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341376fb89f03da1185f50beb6a2fd7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730616cd34cde34f0c965db3b56ec2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43c4e550e9b6e633a039c731a13afd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c172eabbd4b161f975cced82d1227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b8718893f7171d615e42f2ff57e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09c2cf9e9e233267d6521061cfeb2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a81c3dd955db42811cbf933af8c19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e692d0dbf328c42a6c1f43410d96c02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac00c6bb29d465f5ce1294f9bf01e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0cdd2f4b6792af7823b24088dfc04676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734982757bdc58879f68c72ec621523677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889f86be6aef568df9099d275e62291678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76251e78efd47fcd1a289285474f38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82c355244e1d6055089dc42007abf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781b46d58dadb310466adaeafc04c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74ee6fd325ec65078aff24e854a63b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f14e6ab01b04215bf1ed243ac078d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca3e4ac4e116cdd618fed86a6e389c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6541d5cc04b657a36d2b1c1719d9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264642ef04fb7d83e872b332c62ba2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30e8589ea27e848dd5a7eaec11d94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7761ce1953e751d47d35e5bb83075688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f43e550d1c73744195cc5e6f59f1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46308b68e8515282d866ece5d383ec51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680de83a4451c42282d713118113fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b208a1c11fc89b20d320c8d5d3c8ddd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebe448e306e987d53e910ccb0ec74a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904bbb082415e6ad17c400a0a0fc27694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bb13afd9accee7d74dc9b56bc5cf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba66379ac2e3f8ef2cb03e94d3bc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43bd946959dc653c7bccfe0bf78758697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388fca1d27c2cf4dce77a977da25c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f92748a67930f1ea3d423df2a70cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581945a9308b1de711dc1e6ae0d93bdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe663f23ed44ae590bc242dac64c07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65409ae4ce8b16bcb16c3d763001ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435089424221a6102a6faf104faa88a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea16f5a1e1549b3fb6feb2f59f59804704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1385114b5a91bae50660d53e022302705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da78a06ab0837a0934024651d80d6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd4d7e65ad71ec10c0d3cbb3e13c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7162169cb8ba6d067aa8483fab07247708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2a4faace150a983095e92d62aadff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65da5796bab06785251effb602000710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f216d3b3b321baf4d7b37ef31bc6d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aa3672aa22744f2bcc888a0e37f36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40581f17a856faaaff1c52ffcc552012713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d2ebab0e55498000e2eba731a18f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fa79c219471468d769e8990c50459715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d435ad98da1e3ba2498d89e6b5fd37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c11d8f85a1cb60a7f10f6d7fb83309717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a4c58c86a8a2b7fd00258d9b22ad3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06460c7bc7665e57b64b9650ac611bbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697853a4b38cc580a4a3a773f947a19f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570cd280024eddc887bebe7ae26b86a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a9b6028c3aff9f19db5d7e510f3e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d91ccd4c9d8d35b7f3d3b497fcd1a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1f6fb89f2023fb923d66cd2ccfede724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf6db4145eb73ba1a686a519f6f14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce29d9f5a1849476f8efafff7dd40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad4900486bcce80c54d10dc4c430a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac0a52cc7758c66ea75411a493934728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf6bea998eae28b9f282e0c248d8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e9300de6cac43bf764e7acc89d294730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e6ebda4908a5a77cf8b31a26fca1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c63fdd220d47ea4836f42ad73bb71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6c0746d7f923e6b30ea32b7c645fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a2fcaf55cc22eb7c90e5dd96ad3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c86a352977c716c1bbbbb120788edb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a08543a35a5692b4642220deb8035736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e1053b35dabe1fbc27a5c3a28678737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8ca268d082d5aaf8d828c3e838e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8b870da10ba63c8ffb5cd83317637739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef43b91888b7c8ad4d86a95f1fd8f57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76316ccf1f9cca2e723f389fb9fe18f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23592f4f9b1458fc93604b2406f78530742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e6ab6fd92eb35ae6e6871039d971743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6ce3f2aaa0778f6662ee6f875d661744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b17a20307e04f1d136cfd2bd5714cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d8931ce187638422cf76a1166caa6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d63a41600629db8807234c0bb522747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f724bbaf2f796b28b9ef42d00713f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2e93bf8f2ccb66957554ab197f960749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ce3d8e3ac36a95817a3779cb3d956750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e53a75c705cbae1ea6a66da31517751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84cfb922189121881c63b43359ac5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d125c2ae5dccba59f0b98d5b04bd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245a68c47b37c70cf38fffa9bafd4b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8577bda60b875f2b4163fd5e5f8bc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462d3767b458837a88234aca1511080756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26982af00060c04bad50cd366f220a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded9caedcb58f016d0c05d727f7eb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e592e98f704476075d497841fac79d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1a29c0f4f9df3c9e20af29dacd94760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f81ee101654cc0e243da89f63fdc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34417472159d724500c7e6b8688152762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7092b11d7508e8e318a1da23e647d4b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe05f6c29020b5bc07f31a1266e0dd8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce628125dc7d243670f05a6c8e38335765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f8dc6511f7751f366d5649aac9ee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498b9d98667ebfe46e1a7f4ced60fc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2ae5fcc4805b60093d377756e29b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5566f31e5b84a952fe9f8bea85d686769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045eb3d94ad6e3b34091fe5f5ea0e73770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5fec4615fec6d18ed3e7c5ca11660771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609484788916c74c4cec8d00b10cdfbe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6d6da1ce3685b2d8b0d6d599b00a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6f5bac3dac9036a01e1b8cb682c1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e41247ecb84cbbdfe1956e6767509775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59220371edf1bc59aae4f67a08d773776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c3ae1918c06808089a5482469c7a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81cbdedfe39b6951ad3753a2304c28778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e79736ac659181540b95768f5fa9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ebb9597c6f720394407f24a1b95e8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2be1baeffa6f4b433c4a55b4fd00781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd9504f9018d04a39a8d588d11ed70782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88d18688fbb4edb21e1e8677b7fd9783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>