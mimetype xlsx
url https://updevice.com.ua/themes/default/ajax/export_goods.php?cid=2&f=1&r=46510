--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cea56bf15bb2ad0f9a154fdf133ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca761ad10549406ecab8b72c43fbe8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e5e7fce37f2dc281c9097c90347783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3afa51a7600d66847b312f61c21114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf78c2c01c1753c6d3c35a2c6ef5725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177b0cfa16f3141c433bc73a1a715f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2f2eee8d161b0545291b5d1484a417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e273b5b20932e05b1af38c84fdb951d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea4ff7b1872dcf2e57e28595b47c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c119a4a7667c3060fefd8436d6e6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868267c00bb26d3969576b3403397d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a956418de33bdfec41ac1aed0d38812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea146c82bff99804661cd166a0ee1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a34df7d9551527e29488527754bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd545ca6ce9ff43fa764373e9e81715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e8e7cdaecff71ed0915ca93a563b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a3aa2d0474fbcbc2b201a77107a3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18811ae8467d980e9fe08fca44a7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66f89f1638321c6ef48cf65dbb2db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551831a334d8c782dd4120bf0cb2a6d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad145c2a0dcfd434fe06bc3aee5f2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc8d1696ebe461e56327eb9c20507d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19a948b7af8a90695eac27ebdf1b1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7871d4ef16444ccaac7b568b8dd7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff25166d156b9e93f9772cd192b4a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c357c5050203feb172ba09097f0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d6bb4af1cb464625bb2cb6a38181527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc748459d914da11f85471a0a80088728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be421b0e583bd149f525f60c2cbe9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422f47b572f99c97b7c8f1c85f3a1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e554e96b563f7db5c7c36d279ef289c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfb066badd17f15b7106b23d1067d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1038a15d00380d1b3b951844658b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09979bf6e6ca2d92cc1e0043092f108934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1806fb3b0acfbf17921a3c6d8361135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359e8f277f0d162f8b538c78a8951af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e856f521a934dacb85a0188b3e72dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e424ad0e810ab8cfd16bba8ea66e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e005644e4be65e64b3f5e63e719ac4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1312a7e69ff2165565a5ed1d8a4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a41e0df50a7eec4cda11a583f1f7dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b1e6886a54bca29222059e132c8c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fddc3a0f6fbc35fc5ed4355b66b3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbfb1b15c48414cedef1a7a4beb4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e7790a4cc3af65417433cefeba49c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b90d8042a93cf65dbe8dd53d82e62846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed91d0188b1eeafab9018f57f0765a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea71047249d906f6531af5822c6fe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b78894d5d7406d242f31a26ac303cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019608bb21cc3aca5eaa5f97eddcb0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a33787eb0240e7c9d342fff37a437451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb15752714a4003677f3a396d7b23852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd5f82836a02adb1409e8c44f37f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cc8d49d42f11b0ecba6e744e57f8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f87c43b3bfcf3d23caa64cbb6109e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab44fa437831f4de4579916a06b03156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5e585476f6e335f2af1dafef5736757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58bc5388a591604c8a87119631345558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce09170fae1f695efe41f174c354b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e5a6fb22953927d628d0604da6f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389d54aac1fa12721c732e58e9e93f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665548bfc131fe39ff010acaeda35762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d72efdc017690076fab8c2f40b8b7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4367ddaa7c1d3dd416be77076113f5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe354348b44619dc4d031ac894ecfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04eee375b950c56a32116619d7c1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f64374ac2393c5f01ffcc9622d19567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07e83563597b393768e1b629f7d2d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60585aceffc4529dc21c348bd7b7a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12374504e12f2854cc82c1eb6d947f3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3d10a1818ec42397dab94381716871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e7dd4867ee3f30ef784ab551e88f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f2fc89e8f65f4bf7344e151d528f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08dc056e4ca7f3a3125a24384ef5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32786c0899a429bc8da1a83b4e97aff075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfde5f86933603f84e48f709f7f630f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50150951292c7936828a95b79acd0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb153f14054edeab6fc47f0637138078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ac179a97bd2f68e1e8db8b2f247a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436c48249a6f599a22d56d29705d71d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53edf7d2deff660dccc9018d0974b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4682da0614b834ed4452ff2c9894fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984b02a8bf03e196f1048871500b2c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c2b57d2e73fb87de26d594b01e38d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1ab9c8b42f97cdf391402b2499e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ad189f654e9216efb7be3d26687e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292032454670b5251587a3f7472ee9fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26d2b56cbeed3efcbcf5a3363128d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7663015c1cbad46c6fa21e898a4bc1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5f2d1df26287bb89bdab686127c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bca3a08a5c1a217c5865b4342310191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3218268c6ac0bae73bde9dbd3494ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739e33bcaaaa009fcfd3e6ca1ef15a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f38c75572a1c3c109e6ce814e5d41494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42608e4d7cd11a57a443c2ed48437d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855c05ce34791eeb2efa50a90cf67c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d41d8bf8313e38eeca5ec9eea018e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e096ffbf3adca25fde80b830916a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a5cc0c5d6294e7c84d938a12375299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c545aa5cabfb157cf1a3d0213e3b07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6bdb2f6d74ea8d3e44fa1fca4b8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7235554d55c89c22a1984516a15ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa779b039575d66909e893051066bb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89adf680d93008db9e4dc99eaf43299104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8440abb3e7c76f98794b5c6de63632c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503527a75fbb94ce681e86510aca97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7487cc9bf045b7de8c41b2b45ff3b93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c45d273ea1b3345992e8c07d61b663108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d03f6af2fed1a426d974fa5bb19a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85e71bad8033c6e80de4cfc1d620eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f8cda470036cb95faff3bd3430435111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38c148a9c9225c822898a054e8bd8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f18752c8f1cd939d26ead02594d77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bccefbc2370124d300429c2cfde76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beacbe7dfde9d61603c0a3a5637c97e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb367886ee9500309905e1198f4b39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220e52073926a5726512296d9caba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413f7a5fa3cc429292f6324e8b31bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dd697e992b024acbae0d67e1074f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d0a7d8b0de41ddc8c617390239494120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bba1c8e209b8ef43e8953a42ea7bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda8f79ca7b1183e4c9c5b20410fa9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae278e49d3081f618ab21589f8a667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0825cf37bb4a3db907344fc5dd6393124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d26ebca2ff6e61874b9d4da63d6e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232707e5fbe35c1d04167bb65cf6ec47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da61604336e8ab296e6c55ce0a5b134127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f4ddae2ca84233f670d796518212128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743546867636dd931657d47fbc33a00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a84f1a9903fe43c6c90f5f0252a51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a563ade68e83bd2b45681ecee047131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec70172b571921df3893284dbdc234132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d84b8f4f1fe86773eec7e6d7588b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a8810e2e4063e570f56ae1c190f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c372aa1cf21a16850ea8906143c983135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d9d7dd40ea34d2d9cdf39d94e64c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df262f38e3fd792f444d3cc5bc9e64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02a3025e2388ca056bef6c5c31ffd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33762e40e72f8f4a854ebcf6435cff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af3389ac82b908a13914a2d61f6345140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f96f3ed10996d1c5386314bce2cb73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb5e276bf86c06bd73052fef103d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15998223c9a878eb13f7f26d8ba660b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e7bb1b8e183f247d7a31dbbeaaf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd676a7c54439ba7cab40393981b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5099ab2d8729d7fb6f8cc7f1e3c772a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694be26e7bd17b96ff58a9271fee663d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea6434f619bca5991402fcb09ae61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed342795a93e800db8c17d767879a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a8b2c4ebc516e540707e02692376a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4430e162ea4d60f60c1dce678e845cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b6e4e14befdcf3f68b626e415398d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea39b16e6ce4815d8f2822b51b64ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa533d2e6e68550e85d8d57bf185c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384f7ee76423f0544582cfa35f127d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c910d3e07554d4f17b8482636b6b77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d18675a793c11c26107f959d6c64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92ca57bdcc5fbb659ebcb0531900d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e847e8083c028a6793b382d38d917159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b7fc0a8e3d909603941f01686948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b010d9de161e956e6beb74362f12b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeda1c0c1edcaaf958c0310b53a805162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0a2a9f84946a6e4a6b01e2eb08af9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66646659e9859eb3960ae4ff9b0cda0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061daead3a20d9f857a2ba5312688f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1686daf3eb32e6d405e9f3c8d2171166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e4a548751a3b28f17267352373f6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65e881a4abee37e2b3890ffe5ace9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ffc1ce4e361bcf7d0a51d0067d062169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb39e93dbc2a7a0ef8189eb20fc45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748817de14ed97cac8be2e6a931f4bff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ca94a1ffa32097eacba144487319d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c62d2a7a97598993e2df6e1751c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea50b4a64f762ae3187d458980bee1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984534dd39fe8372570444ef367def6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde73b03d7fe425769f35bd742a5e04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71935ef64b2e8293a58c9b7c1da31482177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3902a51110bfa47abe8c5634f73a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556f5f6b0d883a90a3c457ebee2e24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875ebaad223bc500c8abd048725fad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaae3238892a787a6a8baaa3130255181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595946a3350daf492abc95aea31671a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64946f51c6e25d21be079191751ed1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0033f3904c010ef676bd55452b38fff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410830b0f5d01ed969359e7f69cbde1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5d07df93832e3cc84db711fc558b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f095b8c4b8fd47d06a5feeb5918e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ee05eeae453c74e10d3cf4038cde8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d44d815c2f3b5a69784de13e366a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ee3d04287f4b68fc0f4d25a95bb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbee962fe7e423992c833473851456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb986386d86b13c430f4418897babaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbc5e06fe999d34a43e04286b24d83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b8e34efd7f614164f43e581a6d4d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b430dad5ffcd362dd67193be64fcb1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2998eb68015e6923b583643d9d2442196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07724c2b11509f9c5b8b8a58d97603d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338471e483a9517c8d077a201c318f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d5add860293a7de4728c6edcc06e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5816618ed237357fc9324d70a392200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac92b781ac448ea262f90e31ffc2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa237cfd8ef2b31627a55c2e2ba5f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48ce70f6373681b5ad531d6bb45bcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c87522c6aed871f5b60c12432f59cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ab61e9da49358acea902358c046f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51696417adec9d59d5411b95d7e8fb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fce8e1f0a5d1ef3f1fd8b810e0444e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26511ca580b49987a620e48227d9f583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f0c6fff705b6c8a30977ab48e20fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166e211d143bb8e26eb74782e3194e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b2747175495dc592b1452d5c32313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b41cf9edef8f33c1cecafcc683f86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c83148a0e5347f9e5ee4c48d678b28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d7427bb97a4cfc68745db85720097214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8705e9c9e32feacc2ef7c6757bfd35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fd88731e1c609113a6249319cb1d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ac2579dee9bed9b5e57a361d1a04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf325de7666900e7fe0b18412758265218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5c1ef16e20358fa8f71f2164003f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f01dd280c12180341b943ef23219b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c798f073b3a52c818bc71732068cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9e6bcc2c26bb5bb93872989be2517222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45a3470f1270e5aca5a7f90e5c812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc4ec36406ffa32eff907cef921095224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2018236be36cd7a42386c5f38b69d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55f4d339c3fa4c0eec88ca6a6639c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c45ae099946b949fe05d353db4b73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb741a4320b57ca99d8f8044445ed3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed0204b6a62a56744c49e4f13738b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b6bdfbc4dda9200da98aa5a4800d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136bea6e79a4b6437940c5b94140aa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37073d3d80675f550d1b6c727096998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7ce9b879f5a89ceed790d869a7c45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3783fbd447fbb329128313de639b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b540f80d79d340a10143aa4800db30c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afc89366032e2b897a0867adf0d82c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43da01cfd5e13c60688acdbbbfc8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3095533c77815bc7d26924157d9e01c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4bfbedac3165a792abdd6a5975d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b6a547de4d8f5b55a5d68f2ba8dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e4fc30cbad37e745525c8c6e25ab4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a921ceeaebcc670b1cf1171c649572242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15e878156008dfe95ac1964d28dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d2fa317891fd59104894a5e584f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3275b6a89ee44ecfae0753be08570245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c0531db8fb1eb1091bc432a4e058246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98def1993e4493f029aa9c7862c561247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e492790237a9d00254e016e0b7c9ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08734eea31aa0d94289b7aa8c80e9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c95f4e5b51ab99ba8c7a3eb840fc62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b029224aed2eb123c2fbcda0c923c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608d9ef9ec83f593f3735c27f96522252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc81b43e545c7b672dfd4216e625b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848bf147af27e26e7584983a0de9094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe79755b81c82b073d0cfacba270a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767aa2a0869c75a9fa1f652b9b08ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf6b33f4bc1c4b69d2d403c9d090d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5d654fe9a3e7cb98977f78bf05051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05847434ba556e0a3ea44b8af6118259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96fe0336b1aa748036a08629427ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d57e34e519f396a2828bf8740d0b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382fa61663c0068bd0686bc99b2bc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b6afc3cb44f755e49d50b91418006263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c444b26f514523ce715df3934da159264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf4f7f32e0ae21a401995f3f22b5b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca368e09aad14ed4f3999632461de8e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532194ecee53a41a5fa1ad6af844ab5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804691061834825bd5fc7c2f71cb31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e26bc1038da4147d21197f564eb2af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c706a7b2e68c4a893da83de84223270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd9ef884a34315a0a8548554c631e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea347300bee00f2dd71ec703dd6a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f914d7ba30fc4359fc95a52e878017273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f06bf6e706c8f50560d462009620274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17ad2a8cdd0d11aa375479c342bb58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781df9a4ff2c26f39b57621395403aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d83688af6f4c5af80785fa208ded1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee112890782d3371230d0926c8264f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465a75faf5899caf84d73cc1efbc45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea1671882728984119ad6fa5e3eb28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9850af561b060b083d1ee6273902be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e46f0deb7c51e1d9096e59335aada282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894ba6e22b01bf109d1939c51759b37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c17fb8762a5ba18be4b8750c4b01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88304415f5cea1949fdfbb9cc1d3a05c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86659dd85e1cec314f50428000270b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf1a48cc3ba4f23c2a0dd7402825a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f26ba8e103cf2d02a84cfadd7857288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb565a835af6852e5d4e8e14b88610289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfb06ef97629356e19c11b062c8ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a824b3815c3485f2d1ca9d035cfe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc50dbb0457ca054e83d32e1c72039292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d50867a50fee29fdfc7d36300a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec3e607c311dd368bdb4c86101975294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd5ad70356be065afce95cd72ab42f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f3ef2fbb5b74b48e1b3411b16dea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a71680019f51fe0ea4263980d0cbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1aeedf1e69b3e16f685e4d39108b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae872d80bdbacacb0cc224f745ad7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3633f1518f823dcbecda81294afe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755dfc27b1bdf7e851a7e81b80c63fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb02ca9551cb93af42a62e78a09aa54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6afcb1901c6117c34125a06e91503303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c379f44f640350d15b1f0f200d190304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0dc7555d2a0cccc8de89669fa1e47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797d08fec484323f397bf2cc5d78716306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705188f0212df8aa0c31c772ea0d6d10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b57667a66c450969525c8308ba5ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52f5496c83616ddd158669012e8beb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a3571e96f660f20f92aad55457fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb0c0104d9c5c3c48cab42eeab87d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe86d2fea3c62e96d2d86de7eb77d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29306a38a6ca3bd09bcf7558631736313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7d4c948bfe5edc882efedd54bbd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2fa341efb34c6a329c0d527f7404315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d6d6f4f6884e22eaed7c18d33b77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334492c4f23899b33885faedb38ec0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5f449016fcc5a7b25126f17e4ac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b4bf42d0c8f90c1fdc03861170da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e447db50a0de1e233c1c4bee8c060b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca06de9dd4990be2822465362564f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf466ed2cb2e99957e7ba996431ba9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488288459e316d80dc4e307fef2168db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ec92b34574613c292fc2fe6c3b3da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901c0311d2e0771f26b81eae931947325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9b1149b10013306129b0bf8d65cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843e8d09dc0a53b3db2972af0fbf00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e45d2cbbbd82ce760a289adfe9e074328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c23ef34fc367c154d2b8689aa3da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9388af0354c800c204afe5f9fb6da01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b04583e1eecad0542e71314b4dbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56fe10cb02eb006ed70735e3f87b52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd520d4fe82dbdef34b91d59c3dacc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b086760d9ef485780cef461f8048b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38122c423132da0133f90f1af2ff8c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead9e77a3df444af6219f0a74af3aea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b068d93bd9efe3e87e060c1e4407d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6cb20a2ad08267d543686c9dcd0d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c24f0e78e4e538a5d1fb9b909385339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4dd3ad2a89f344162e0dc5e5fb636340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e97f1f2a9ba932b17abad32a34716341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d02e5e005b074695d5dde68892d408342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b51a3b35ee65e3e3f7b66cf8ed4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e759277075fd1a4730a64bb7b14c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daa3c1c1e8072a7f879cf2dd30747a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6556a557c6bebdbc49021768f91362346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cb7c4ceb0315f12e432160474355347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7acde525d9e3fb107ce80d7859df7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eccd4d1d8af8f60c1cf012b1862b2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3874884dd4b802b0fe7317ad32861d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4586e5949bbaa375fbd25252d323351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13813b939b7e4a6b2912a28d122d22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a809ada26ce918d735c71958a7ed7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32d598283de03267548b19c4f0f04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3ed8562584284734af82346848f68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b9f8d9fba22d109444250bdf8db01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9019e55727630684c99c33e7ef68e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b238ea53bcaff6d0c7f54de2d9dab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22645e10a573e6098bc42a92c6b809359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c70af2762e6e0b644c5d2df201fc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb81cd4dc5ee8a962761ec375038c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc66c0f186d3ed7f1f9b0b15d58d71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308c3807c9e4f39425315d7b2f9b69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb707819545f05346bf78d646afafff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bc25f5085d07c71c276f1b2108697365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153f64351480166789dba86f9b96e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf5ce321e02cd9bd46ef513776faf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7561aac76241fb887cc82b91c629f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860190b2bbd4d7aa0797a09059e421369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2711f79c197b74576f0ca875d5289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56202d9a0edea0c5a62a13fd8d8ce6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba7372e3b1964ca2dd5c3ade39ce3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc003de37016ba36256bb283cac795c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18675596f8e0ebd0a76fdf084685d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef776ec00bf21e1f760e97d1b1a708375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f98812a85ac50024001f41e4d835f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e4b0ad0eb007f112e48a8bbb68aa7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083780212e6a1784894e72861c5fa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fde1b1447ff984d2aff235cff06ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b20fdd49b01966d7cd18538ae2e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0675a2139101a6bcf8129698eda29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e451000a3d2ed56a4bf4e0e02da6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f4bd48714bf5a8dae9b2f542664d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab7e1e129c785dc51663c451f747b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d756a2a5f63635b3de56ff120f0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e9a7d62433d234f10d3e7f9cf766f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c20845294cef895ede401630ac0381387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f8026d4c81aca39c9b821fe3c6c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85fca862a725cf37abd1f60272546389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ca906629a0afb295f8a1a84491104390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42288992b655a646011a005adb5efbdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789cb19d3d254bf367a11ad279c57c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6da45ec82091546dbd34a8092f9b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394b08673b4e832844823a6db0998e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8dda3d107b0f3e444947fe10b13f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9595876eadecae267b6d3e476591d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8891048153ba934bba2cf0d04140397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb00babc6e95f3ef079ceedd2fea16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fbecac2fd526ead738771a3cdc7a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528f0220fd3ba1ca0156b65280c8f4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265ef0680bbd1413183282199731d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d481111126ed525f493b3d28aecda8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bd2bbb14fa0f15bce9389962968ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e9575f9e741bba439ad18aee3fea5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d29c01f3fdb219aa5f80c261017a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f519be7ae04c995eb518a0c4b8680a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539050c978e336e40fea1560adf8a92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7ee2dade9898202311c8b80e8b09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ceeb7f644c49368f95fe1d2347f0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd0962a9abc284a9019443c6d7113410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01577b55923e2db41a0730527a1f9cb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8323e8b3386ddcdb2a0fbddef0684412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9680d8061e24ac14156452e289358ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f616bc17e7222e1296b7275812dfb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d1938aac227c3c372e7251771f03b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850404e261d15afacdbe7325b4620979416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037d2abb527af4408e91c78ea3b4fe8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f5b8ba7c4aa6b23162545377011a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3369173cb9cddeba92f4b2b3c79f96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e5e5bbf24fffdf51c84c812f076b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea3d510dc485e9235c9fb23fda153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94372a655aa12c3853cdd3807b9b7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6cdd2b66d2a58736342b48a1bfc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af2829afdfc0bc0ded035d565f4657424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0de0595447459cb2240268b3f06add425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605ee1906ec8e9af04d7c257fad7363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea6444d5e913690dbd52d29981f73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98773ea72dbb84056e494e74cbdfea8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc167af0c99ea8496acf4d4769abbc5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba875840e981c830232d7d9146a5f50b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3690950815e5511246df5aef0ef09b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b8df07642c4c0d636fc3ef4da5394432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960c47bc05ddd7940079ae8f71219a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1004aa9ddff3f3227cc3b68f78e15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b63617b7b595b11ae36b46bd17b283435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d56f37419c1ee87b1719a18f87bf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257682ec536b5d768206a0baa0c5e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a36ec7b47f55c0d40f5b29135cc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6216fa19007da931eec70b17ed9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcbd9445b089a79a90d4732a5dad8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01da1e0a4c6bfaad0ac907b4b963f39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14139ad950e5e03e38254f75fcd44357442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b0a7f1bbd31b69ed9abb15c2d472f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f80f9d9f25cdd9df808de62e4635ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f5a316791d7b9bf048f8b2bd9636445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7558a9bf432a4c8268f4d30901b6f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1373814cd112089a8c7f10f04d95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd82b0adfb714fdf58bb100979104c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d14797baa9fb9528ad51c3470ed7c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6c7dec4bdfd41c604cb8213dd85b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304bac590fa39b97fe61ae8eb7001a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc20530d8b20b2e9c33c5875d419853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aa19ab02aed69a65bcd30cbab83fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439981a1a9951f5b718313a695c016454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224342082effa694f5f006ff51e939f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b6974b9b7dee93287742e5b01a3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151097db231e07846cc1b132dc702845457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290660b39bd1d3caaa41eb7426e103c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664173c9b222814c25df8be6728496459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415b6da860af37dbc28e221de49cf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e148af4111795a09c13872dc536881461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ec019a2203cd5ac5608f48bf19268462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3cbca804cd08b8e09e3794f2b247463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87365bd4a43919b5d517b447b65129464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e984aa93bf451b349da9a420d19125465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76284e3a2c853495e53012d56e207f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78579edaba350bdced7ca1c4cfd893c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b6512f6c6825ac6d275d2d9e0641468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe4385f6130d3661e1ddcceb4059d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660038e541a8df30a44bf722bad13100470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe1f01126840aa81b9bed2aa41117471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00503ff5ee914241515cad10bd753472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb80c5986ba5717dad1c8d95517ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a5fc5485d0c45fd5b65bef274db8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425738079ec71fb0e8224c2cde715a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c1a08d0cf42ff016bc49e9d68d2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6b202c76549a260aa13a140d8588477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da2833e25c9453cac9d1d53e31b12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cab50137760e32a24b0c7cac4bb2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61893b0c646da1c48cc8021afb4ec7f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3cad95d00581fbaba4dc9bb7d0240481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd81f90dde3521c2a90fe7c7dd0460c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c91da7738b20b0440c576be48a869483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b45691c9117a9a313a811c75ca98d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1e0ec0c7615c86ad487dfd3a4da12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165678b58785fb39cbec36b72969828486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5a97b87cc028aa6dc7d687a2309c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d56664e28dba85eb2da26da9f2412488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f1a808ce60bd340a40220dc1c6a5b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3f906d9867234f43fc81064e3503b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae05911ae4d425324d1e7a5e23f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0b63c831bf046d0bbc95e50c117d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4860f377903ad6c53f158265cae5f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b54c5b24bd8055d3b426098484818494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbe6aef4ff231bc82d1abb4001a76d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f49b74bff53fbacf2a23a85714bda8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5808246a2b45289f96755062550a2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc541dbb8fa93bed27ac994248d9ec6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56911c18a96a40930cd3d057da9e83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844b250050d7894689db409c1bf18e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b90bf3dc6b34d1101f6d083f02dfea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d9983436a95d21582f4f76471a1cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d551332426a365437307b3e3cde8b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932be680d39779a177c757c5b1d72d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e261ccd30e048e1077347cc45fad9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc09a416b5bc9d349b25ecf1f8bfcf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b18539de5cb730a22b25fd0885115507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809362974292505759e5496f3dd037b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92882f1d6d1093eb00dc489dd7113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008fb8e5e4145b46d777e7bd2066eeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f8f14160672171f76312da9dae29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951a3413f0abfbcb5b3ee87f772d32b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b139b266ac7b4a2bf8e7f62aa824a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c03d7ab3429e58f77917bb13f30ddf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc9705c5234365d61e1d2ef961f81f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f96bc8a33b791daacea511dff4bbd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac50df0ba380adb3b8f98cebdc1fad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9938517056373d72e58d89eb938f2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8537fce053083f02cdc7c57ec2bfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e286ab5b77c37d4cbab718cabccb30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769cfd7e90af1544118fed3dfd0fda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63daab646e087952b401356f067ef1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b3750794a6a64b596371bbd16814523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dafbe96bc974c57160d4d9b99d953524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7ac7b225c3d11ccdd89c74f0fe11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc4b8e5ad925f3dc8cca11a88df12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc64acea8cfa5b1c42829f2f89e9bb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06512409ba27d2ad9604bc807b936b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6a2f0132c3942327fe83910c35a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e57eae4c3d52409eb5a4791c2aeef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dfdc6048ec18f64411f532dbe12b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40950248fb7a7c7741f0eb70e094fdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37022720fb4ff8241f0a52a6ccbd7232533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b7ae97a494439b5bd6bbffeb6a50a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc33178b8c6adb1990c1b0185e4620535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b048f4946be369195d7eb138b67532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546bd2e07bd5ba958f187bcfb86918537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7fd067618255ee85bb7e30b02562538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5532a60c7cc3f6234f4af26b87d6cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cc83a5d27d687aaa635cac5cd49c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c49b82cfa7e709de10f22f1b100d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab9ceecade4ff6599bf2f024e18745542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749afec6d12aae703157e30fb34d6db6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899073af5f6f6754565d7c1a6b536167544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58893c594af6894bbaecae50ee8ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc69acbe0704c486fa264fd7acef92d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7366381adda53b7bef9287387814547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb1316e491839fa6a5c590010c8eca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71e7c746bdc5224428d8a1e861dec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb261b419b1513aa81fd5a78fb6f4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3af4c8af7b14c066f317d148c8175551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0761420acdd37eaa742364f428656552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b213c56a4d65d23d92399a0819520da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e7fe92cac52fd60c782b9dd522a3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb636bc7d866fa20aeafb74193d9b67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d313b988cf8bef009cdbbf705ee97f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3c073a6ebc60c98bb9d5672add7a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756e93ed6c245d2008b6faaec7ef0be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ebc554c26a58ca6c730e2363e43c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca96745c3f3e93a4272abc774fbaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25942e8b28fdcf0ed01a4c8c103d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821720adb25ba63e3ce2441e6936bac3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70e6a755ae81e1c832918599ddfdcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649c92fca6c1955ff120f4c92d08edf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98794a718e7008eeda68fd0d2a4c56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf8cb94e5fc1a93925e13b4ea4aba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2727f70ce89e02e6f37e066e6f806567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0957e297d2f47b617e5c25d3fe9d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce1ad984458f4deb052aae1303d531569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c35c562dbc22439020d71e6bffe27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889619816d3faaf2bb7a03e45f8e8ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f478db8a301741e7d094e87651ee6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1619efd8e86f1385c75d53ba414d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd13c27b997e2f0b90c87860b512c89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e320bc11bb077fd4412001f7b6fcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63457c53d1143fab0419319130bce3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978942c03c0f261bd18845992db65ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069024096406f49fff7ee27eae1f460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f5f148ecd6482e33df72ded1266b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d95024acc4f2fd68492d6b89f982d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46284fe7a959a24e2c7ff950b205ff50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f71514dd82a631654159ce0848412582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c8f8b1d9f99c0d391fb140ec5d138583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7f53b727bb2860597eaa2f72cf540584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67cc8b17008c283c2c710aa7e606cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1853518b129a4407d3998dee0df4dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765ee7d8c6fc560b5cb0d0a4ae4c646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19c6a9a1bdef263696d05a591d41a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c6f90444fa33444df4af5b0afc406589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7db133383c7708e0f53e34a913524590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1062e8706c875ad6388bca8feff5b45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ada77c7c8bf87cca1be47e28f754d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7c0ec8f15e48dbd3c75ee3f68b9e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f49b5c13ad8fbb4b5ec8c0ffc941e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b73b13e4b5de102d86c78639b0bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa55cd8b99cec97ca3d1246e0ef0a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa04bb3bc697b900fd84c6deb9c0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2aa450d147a93538d1ee53a4c287598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30e243668486fd9770eaa584cbe3d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb28ffbd6f725ba07ebd163d28e23cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0161694b89f2a4444e12e42d9b6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490cf4148042b2bad6c600df6e1baa9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31fc9887d2cfe07ae7b1a69268575f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f402f230538952da9e91ce186b6459604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e45143dceae7079157e33f3b61e66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca5c1ac21ea472b3d85ce2d22b3359606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b1528d5f8fc5bdc89302a4226d95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8053e97abc0150056ed19dd3364c62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d63f245e3735ce6a140a80387672609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13ea95cdd8ed78d85c3d47e848122610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec21e8c6a185b9b700407e75ce217d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279db7b57242aead715900eb07b37ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba30f22ef40efc9df1382b864bff1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ada625561c5d30163e155cce084feb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e0c507db7b50dbe9c95a3d69f779615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76d3b49b969350b768cbedc01c5dde616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2be75ef7816b5273974659b05110d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056e33a3d24632161052c1377ebeae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c986d2f53c01de7afcdcf1bf9e071d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7110d57a5d785349b5ee931ad6798e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27a544f731f57620489e5014374ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79b116dd358e5de1150b6f4fa26a84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64063bf2f77bdd0a0a367803b8700e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de85107628c9190e8c8d92af85ceba1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d20bd1479ad5b9da516df56191cc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33cb2b3e9cb6ea22f23d6290cb043c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527f4132e86a1b152dee957b0ca203627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d02a1b0baef77ebec51662fbc855d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0d20f06e133993d06db0f5a3aae8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f20f76543263d502e497d00596d382630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803050dfaf0aead629531f4123a0a05f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1708cb973d5d8a7d8e12b51aaf50f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f6b8f6dded85795a544f31fb8739633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37429d35b01824c418c1b2800f8dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba817e25c23f23e40e2c79230e2221635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bf55c061e80f103339b6fae80a1f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a72bf13aef5b16e84e11bc53d7250f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e9cecbb179d65da180cb2baf449e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c3f02c32de7b7b05bb2e3e00b0f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db48891a526bb078d682355bb750caa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c96857937d23ced8abb3b6daeb081641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2253bae4e4c383011242dc00452bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789812bb2b080539318d636e5e2b3c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3c263bd33f597ce0a18ae241889b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c16f6b22da2e8bbb0af7275782f2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908d96d74eb713dcdbc011bd230257b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf98b196cc888427cd535d467048221647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f77fc938f3249d76e718050ed7e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fe573b3d70c2f4b44b801b0a562ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3de0658d8da28c358462d74913713650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dad204b0654aea10eb9fcb4dde30c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b77bd38f4e0998ee7021fb2b98cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72e287354ce1aac0fef5a1fe7ba797653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a9e59b0bb20231aa764550cd1b8fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870149d7f21737573025dbdb2b888f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135ac836a255794e92bb2adbe97917656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f8bd814d0cab31d334ff8cb9902a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bcdedf75a6e6663454b1ecd354bdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dcd80cb57e03693255e23e4b48abf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae9d181342674abc15415f0c0b74eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd3ac9f8b6896e57b0f444f409d32a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869e148ea8fbe6b0b869c50b1c0ebf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee3346ab56a4c40508e7ff6bbc691b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee257aec7a3bb2ab3a0f8269231367664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17f9b24d19a6fad9137f2f1268974d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc1d77d2f6477da59fc7724540766d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ced28b08bd1d2dbe0f1acaab34e2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a44da81006a90d29ee8af179392f99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e9bee18284a5e8c9c0a50196f9dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec10a2632e001798ef54624732be9e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82583740d60379242a9e35195d85f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84699cc3c91964f42398093e39d5f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce9b3af6eb4f5af29172be1139167673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8cae9eb9e342d661294a828a00b7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c5ca5f24c106f2768ed61691dd1f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ef6fd1df3baf1266a9c737eb752b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6806d90b34e4ad493c227e6a4bac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903532742e04848263eff6e23a69ad96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280aae800bf3fa1bebcde62306c21ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9220ffbbf69db85da3126f9e1e68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a546e2c560d7f854e643eeef677e8d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e20ac05a35824dd5cd706b60952f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf544e21a8a27b36cbd524800d8078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818778a58189ded90cc0ba3e64408b61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef35ff139a753b34c9bd75beb5f5dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111afe57e4b735ff2501d1e8f9533e64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6312acb1559eb2a591cc80638881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f57e851a6788326aa8219270c6f034688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f3a4e5f0596f6f8cdc12d49062c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb6e17dab9683adcee0a9430b98b69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64bbba2555f6455e812614203a37cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a40a9fa20080fcd90053320b850592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db8167d18e9b9c28ca128e462c4bf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d0699d98e04cb6639631f18a9e0e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d893452267cc073db1d802814310ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6d97e6fd4f416e2e93fc81d3cee40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf01952f4f445e5b835bddc1ce9295697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d91e27865c0f51ba3f7dc1ef78de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f703550c31099a2bb12919a43a29ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f192ff99462ea59431292b6da740e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24e11b6d9d491154edf7263b96aa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e27abfcc595807a06a72623fe95122702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658ae1e11aae50cf0bab6315a54f58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c1241bfe4ec05db12944dcea06e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaccc823270957735cec6487fe2502705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459678f0e9b7db926b4eb6cee1984f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb95b360ce7ff59fa9e1ad369e463b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c9f4fc4d4f109dde90327777528e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd117e7f1a38f0f74e97a9050205e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac45e0163207632af7b6c7410d04be1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afdad1e24f3b35d3a1253c4124da43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413661aaf7920a9c1c42dd3fc8362ca7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bd156037801d415c426257bf0b283713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ac360661f63b19bb8de61b342be2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9403db5e07ebbe3a83a0b46b6ea504715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df06f9158248538325a4b2808d0ef40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1248581382dad9b4cb22baaff27058717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e543f17e89471e960f3dae8b7918718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b0af9a064df58c5a3b07c97ce917d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd7f963ce3a46ef28d3c2f06ad42d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0183a0bc7d604c82e123c8c6cc4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9a830935d250a5479ac7ff742f06e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94711d2fe4eed13dc5ccfe638f734c2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15007c5acb1e690e81c179de1b5a41cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4a16a883d89ab2d5ac9d5ff233c66725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfdb5e26c965c8f568b787489294b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e178d13114c1ad690503ab65977a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48fd5b5b2199fcb2da49db8d871ba5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21f660182635b31bee3a365765046e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e7bbfbc5a75cc4e3985baf53ab39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ffe5dd79b2efa98de92831fd60103731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93e3c6bdf798e334d6f6b39ad3e9f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52898a421ff253bf2b305a3cfe3a981733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af3fdd1ba724969e126b84434f24f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e1a9bab1628b67fff3903f84f3c96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13535b2d05e3c0bc02b2b93764b6e99a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb474b072bceab0e03c6959f234da26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca845ae4ec43e2a4936dcc51c4ff842738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f7e8745e13d590eab038a5935a762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e863cd79c88e45ec559dcdbc3309ea9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9ea5c80332f2e6aac89abccf5404741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1b4a3c8d9a87535d92156a66b489742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f02075a142947f30cf32fc8484add743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1cf06dde1780b75effabd218afe28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84589bdfd91d3b35b21383b163d6e38f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4364d42cda1cd7cbbf638847410632746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd8af9f4a7a635208e2a4d769fd779747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6ab55dd09aba639b2d05304f77767748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77246261488ef492a7a9608ad33722bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367af31bec4f232a46bda1d2dcb5b614750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d5ac9b874285e1a1cf53d957fe44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9617f58b24ddc7acae40792693b09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f34d75a22209deeae64a11bba6999753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ada413c8e47d365aced014c599ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e6dba5494e99a0d279ef7b3927e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2228f3dce629c4387d8a1e71056e7f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256791a88a6c009fbd11119cfa5889fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7600dc22202bb56378f288de30ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b02a05451191346649b60c12aa209759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68836d1e1fd617d11dae92c27d21fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446f7e18f5fa5290b41e0d6c45aa67761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968972311b2067d1d57ac92cf95c672762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d14f256193527326cb9a420ebd5f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241c3cbc7438770d251a83e8b0fa117764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061760524d55b90b00ccf79c68de0be8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079685024eec56365f4082e4350cee0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9cdd53e63812a688767ddcb373df767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558ea3b2631c797abfacbd314dba50d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b074f60b540b4074f4a08a7a0b89769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f515080a495e274d3ddd81cca4a12d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3353cebf272a2ad658087f254f6b15b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062b6d401b7d3adbb55d8f9676a16c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc07c6b2bc62b220c79526dc2f8cd7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d1884c545a049ad86795bde58f7bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110612ddfa21e3fd4ccd44a9896252775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3dd6ae8a13939bc08b8c68fd5bbd7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee288e12cd7def427755c3ef8bde6791777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f607f4c3b5a5a7fdb361311c05dfff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbc324e224ab46d02da73a44d3b17779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d3eb3524cf94096949d4b0868ea65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda75275e8da9a397fac4719aca7e0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460a549414d1ebd9531aaf0f55d566782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b671c0e47ec8764108a2122437fc9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01123397d1ff5ea2a43484d3125b879784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff318897f34239c42d7a658bcb202d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718277cafb4e301902a916de6e66f2ea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c508391757e9385ecefa83322abb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a788f6f3fb3f7b233cb6eaf9e639a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00adb645c1551a35cc56fd262f211789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171495bfb07b357a378f234e2c2209790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56411383a0aefcf7d4f81ba842619112791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aae15776b70d5442a23c47e53077a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f5397bc3dbf6a0bbc241ad796b3d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f23939d722013f711f643abc8c1942794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905c9e335ed0782b7a641a0ffb91c0e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82878089d50b83adf35f0a8938ee6ec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6538badde2f5b9f4c15904c2dc2c914797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c16430405e8a585a80838b5183b8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10549700e94d1a0c6b6c2466050a45c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086be4938bc189e2820c2f505194c37800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f08b8ae97ae88834f85dc9b705f87f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e262c1f434535723d4a9a122b28256802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88acfc4a44ed558f7d3922f0174595803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277aa1c93b48a959ecf3dd7d45088d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aaa7d24a4989aeb4c9dffb592180b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e7b4d7ddc284997da5dc354ea77a5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b8b0e7e528ee4a635ce81f6e11ae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4f054fb26ebfa2d6b7759c67879cc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c8d72c8e35cc5de84ab0a0b6f001809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f449473e523495e146d08d0a8e45810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81521366a3e071d031431e9b8e0c112811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ff8a036d56f62fe4db40e07c69184812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53980caff36c0483f238bfc0d34921ae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ce35456492701ed462943e6b70f1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f45950fadc30c083b1b11c1379f0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcab5ec9d4593e9a057098bddc0c17816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402544ba4ec7d4127d29399e9ca355e2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394837732ca595ecc26fb6cb7b4694c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a9f34f65404d17c145a96287652c819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b55e88e4f2ea320b6150568b87a2401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d790f7a8ac7dba6a4918cfc2a44bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d334fe6359d4bf82b32f41feb49a043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e53bcf9afa8dab39aa0c7d2e48d694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca5731b1348d5d0a240f2ac381c7d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cc1edcaf45fd39bded00b2d34b1446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d0621f9e4d475d8e343bf236cc417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe99e2ddae31233d2e2e5988d43a87f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07008f4a15da4720c23e3328df4e2879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f357e4c948fca76499cc9b01ce5e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca409c3ed83194ac212afe56666ce7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428e14d87fc94a0b58726b2d35459b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a52ea75351bea256eccf09629c011213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fbcd966920bb5d0ce89a3379fd9c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c400de87a6be889391308ad58e6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653ae4704b8c6229da601fa54d18aa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a010add56d85f22417016f3f11ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25aa7ac187fe41aa370ad5ff4d48cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75e7ff5a5e351b129b1574cf69cb8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce190b0233e0250cd983cef70d3456020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c295e2729b207e4507176ffde0e9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb8724d589bde95131e25ccd9942c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4376dcc14366ddc6854946a146bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533eef77df58be43411e37a5d932c4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34e059e0d41f7ced3c12b546d0eb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c0ae3c74a7e79d93b5413d5068de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa71d8493c8f1a199feb3512c06c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed047cc03b1c34a18c2763ab27cb47b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715a22436e2cdd97b46604e1577cc1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88bfb9bba438b19ce4d7e91cdc1bc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722796ee253086f7e2922bd90a801f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512330243aa05ebbfa79f3804612fce132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8681597c3c5e1ed9241c789e44be633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6dad335e02616ab03a18f189a29a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b368c840b109f3ef1a7c33cb5012135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ada191dd2665e4f618720f623bca036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae768ab1b285f3a06d72ede8759eb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294678fb0d75b01c5bf03754910f74f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8211106fe075fe02c26f32eea2096a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51cd90f2c53eb82165a0938ec85e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6cedc71423268aa0cbd4f6cb2753741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858151140296f00330a1cc456c76b05b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163469816e27e4d337897479849d3b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa72101520926e2c4ea43311d55bfd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e447183e5d04a54142ceb16da879f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea84fc43d3ee850d4be4c76aa7e2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a44d2461932d425c028726a56b8f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428cc29a7b4e8136261ab65a53cee5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5ec7703010b2c60127f5422ca205749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6ca3a40d157b5c92d778d4289888a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79d51ae698c8626c0506e9567eb5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5e5c5adff568d5735b0b96dd13b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f72a38702b025813c5e80b38031a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc91ea7207c7a654eb66ea8016e70554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feb77e2745fe21ca503de75e8e5f1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c0eb7bd4d55ebb822625d5a5f22c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e78b716cb6cbf6ef96608fce7f26857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf415a1eae29fbed2fd60194df55aea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a84e541be4414d7b7d5c4333a72e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d97c3793d16f05105b341f09b9e8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21094b7fe9706b134e5e2955ec45a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9167ccbdc80039d84bdff7d293560a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922570e7f89bdc02f9472c664b432763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84d3feec1ba2fe1ccddb8df43fac2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9986189e2be771ff36e0fb4bf2086765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e28838f5159aa9edb00265ed6024166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ee59dd3663f7a034f97234e6c4cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534cf837461c9f3d7f651040b3c32068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4874bd77efa37a6db51d868b10b1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef5a34e9e43c7edc4d4579c43d47fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee3b3bf49ddccbca6abcbe0090d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa4bdc9432e322a979e716ed101f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179097986e8a639a215651ce5afd1dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96dd744d4568579c6567b025daa3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41135049714fd94a2315eec8fa8afa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e508b3653654dc6d41c63f800b9986276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73477b65ab327885747bf4ef15277b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aac9f09976d7422e76c9333f94b2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea2fd2f6e8588252a9cec3893f79e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33291d86a3eef804e67029bb37433f9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0215736d920986b4c6fe93f58a2780a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7eb759dd758130f6d85c9379852482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895bc6b4ed628a41525f326682d843183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8801ab8d6d0509489e6e0dd5cfb24584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb124eaa87649291378ad36b8ba2b47d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b8ed9bf10defb8af2cccc30ea8cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef92fd5b06823adef3f8009e1cafb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0ab784459dbc4fdb6654ab700a7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ab4f79c4dbba0fd4f19becd81cc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b11588deb6d5a10daba6f5c6f4a7b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba18e394d9e27a7f395fd69566d0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905946d211714532ee26fba606eb3c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f941e956616a49a617d13560dce7b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336f5c012ec6f6826d9f1a31279440894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570eb158cae5e653c620a6d6fdc842f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857f3910ca96c95f290a3cec204946596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec7d2f55f5da90b614eef33d12888297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da2e2ec679c4d0fc414efb3967e39c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cecdd43a2d11fe135fe0dd18340c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007fe91db6b405d611e9787ab6bbef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4edc68074b8f00686881b01314adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf81c02e6fe1a3964e94c59e5e045102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2ca9966f0a87f4100fe73abc2dcbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb91824fbd148062c70907640af2417104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a562ce6bfa931210b184d78947c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb256d273805b28fb26f16910c332106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa9054fafb17bd8e25900ad406ae68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9cf5e8ced76f8622d90718220b06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fca2048734d12f01f1273a5d62433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c04db02b30470cfe28517dcb5106110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a2d8260c17054a0a70d13b7892e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7b2718b89638b242a1bfed55cd2cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e9677e527376e6db262237144f9af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53954deb0ba8ec3759322f1ce7b871f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd9628be7f5780d81c6c9f53bb211115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944dfc54ffe46298a65f7b2e486804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060316b40c9e47ed1561b510a8d1820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ddffcfe81fcd1129a90af8c8444fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6a1dc2696c0fe3cb567e12dedb978119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a76d68dd4fe7892610cd2fb8314cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca09e95c0d93b2426a04215617af88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f53062ef7d97ac3ece15b049a184f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fe7058d02b269c23c092f7da30eae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff955bd284708f18d9230d6d88ba884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c5fd2586ca61a7d89677870f4d77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8251d9635fc76e7effd467c8631b07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a6750b4895725414c4d4d59df7dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11a86b3b8f18e646cf7a36bd6696f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a205daea8d040b2d5367458c81e9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a77cba47ae25babacff1b76a25e61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d458e91af20b4998f79490e3670b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e869df3260e233c781744a4fa9ff7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5dd0d5917d3faa4244ea6b961594133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a73adbb073471a04011ad511a182134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7369892c027fe2189299ea059fe81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37c8c7672e00fe7b0e9d8d8d7136b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e692e38cdabefae6d9bbc9b8844e3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac7f3897595b309ad1e717415f5842138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa31f825db43d076c5b5dd94bb6c04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0d5e5f9474155837ea71acf43c315140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef2f55f13dda51393d1561768103e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab46aca1b55fab593650e8fb8f28a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f19c2f61f803170a89dc7a387c201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd130cffb45dd0e979dbabfa47e49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ddbc74a1851b0b8321123b70f74aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb26c37963489f7d7e122573e40ff9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa03ac66c9378f300bc14b7173ce19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd0764fd6d7b7a2699dc28693ca7a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64909309350606ba7008f56a5e06d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545500819e72f2b7b52bc80a9105c554150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f8f383abf4fc5c82b6c1b34db6dd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e924054171f27d5d6ba80c6817b3d30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb6f500c2af75c6bc6b5e2b1d85d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22e832314b4fe759e366a1bb38e2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58776b76c884efb0e0b4941381dca4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f237e8a5cbbc8bc6791a8f80faff730156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e35a9acaa14624fd4ddc2ac4739c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eac52efc62b6ee2757719c9f94f74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e234d2c930b6c09d005e0aa7f83db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1bd47b1f782ddb4837ca8ed79f8b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8c66044c158f537b6fefaa389ea1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944af5a7b270f45ed27ebde6aef0a0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7bda70a99738ec827b0b48cf81199163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1799ad40a7bbccc2b3f0d2bc32de8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19eb8df13e35ce043e4b10ca347c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8dc1f5726db80efb9a3d21ad3adef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d35e7e00b4e583b80a42c52a8004c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a594a1cb3b5ec4006d737f7945bdbe7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216d0a061e3c547ab7cf3d1a83b292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e8b2d5c5f685c7b91c9aa1dcca5ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91e717dafa64bf9ebdd6f1c2c6bc0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480914588c9288d993af89326600c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efa2586012c06c9b4c197371e5bccf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762363e150e209217f50f46e4ddd24a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26e01626b502bfb65c6e40dacb62e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d3b0bfe2d2f641f132493f255b23f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68fa215ac67eccec36e889d330501b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b73a7003daf679d787ed9545d61e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b092f40f2af6abad620388ac7d1c3a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5495006c164f021cf93daecad474180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a1e97ba6bce16867b0667f8c51844181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b36866a9c47a4cf246c0b81d59cead182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77c5d4a328215b244c221ae97605df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e8dc4a6189e2e67c039444f8773b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa765c592de2f6b68fb44aeb602683b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cdad7d193b290ea41c0dff96e6e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f974f284f3b5a4e342adee8ecb42b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cea91a10978cd0759c3ebe2e27ae60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d8763dbda697fec13b65c2dd0721d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29eddf5c1f070da8a482e43be6e428190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fcc65bbe29d360538ef2d00adcfc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32dc6c7b431ddf7129032cc40ff90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fdbbf70dbd2a1da57bc59ad221030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28f1ec3e53f63f7e0d570986fedfc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d1d08457015d26bb0a25d358963c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3772e4c5fb7ba76fd49aa8d3bb461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ccf2e5972e9135d1b2da9db621bbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8f68ef89fae2cd6197c9d84c1983198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b3c5e7671944da7740d13b63489bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602ee30ec98ca1633a10bdda0d21be5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b116889b1334fbe7873b3137242e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a6f2de4ba056f8f5f7d9db823dc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115f9f6ebad4db982caf7be0f1d91b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8b7a88e91040c6c2da6d84612af6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527622657bc5da5c57c2d90c5c77947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca78bc49f5b20e5431fd06cadddb486206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106804743d753d8519dafbc7fb5ea2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871d37ded2b2770e0379bb04017a3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f00896671feb15d977ba8d947022209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87d1897d8c357895a7928098d4534210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b312759ef3584df1d4b8d266a47ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fd5cf2eaee507dacbce8c91b45afc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce1395a0623b00c0da07567e276ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede394a6a784c9502571d1aaa0b291d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2068b37ffaedb4dcb4dcc806d058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343c3d5ea57e0a3e9551343bb00bcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529c809180d908bd31e915449814d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708eaaa8ec3172cbf4e7cbe22ef0bd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f8d0e1915d1318c4f971e28bddeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdba98a5889f0cbd5ffaedb52e84f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e04f285d759f953e16038217bdca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d128958a67842e419041338931120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caacfbad5c996fa3bcb82a0d37f2419223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c324633eb751c06d146c5826daed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85b40ea873377c3592af2532534aec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7752523071229ff04a70791dd7b22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9fa6e55c73e0c9732b6cf67ffaab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fc2b8a10db5e2413b2f2fef880af4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd34cece008e15e326a33a63375535229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c5d2392bf6e4844ba0cfbdd6b0bcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78270921b5587d6e2e595ad81309c0b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07415d8861742e3c09d062d87d42f18c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0b0f6416cf3143e4971c2fbf5be45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e268af415adf5015feaffd2ed0231234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f1dd0e5471071b16ed7ddab2adf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca2b0097d12677a41d40702137f57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df83592a681772286dee450f5e5891237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53b1a17180ed67df8255b3caaad69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826029663de09c7f68c0746689dc1d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e2053026a313c43afabf6509b904240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18931fa7d88e93daf37112ce82696e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631c5811bea6b542c71bdce96c1be02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad707c9fc1e1f906f85eabb56e71f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65555c72a859ec184fdae743d830f989244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de5bd5ec97c42bafbdad1f1b225ea2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273801d3b20f4db2f70c8b4ecc55b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440800790f03231670b1734923e63492247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0a6634ef3bf014cb2461056fee31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b770862124bba38cd3c0f1fbf81af01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcace1c9e24e72ca0ee33e65ff4e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dacbf939577c470ec11c44f9a7fd82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d5828fe28a945d70a653f2d313d3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d77120c636152e9dc89b8948094827253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3842571f2b2eceeeaf875442b6328254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ea4bfdca58150096b5d95293e479d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ba2016a56d9484dfa0d97254187f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17613b1c6d5e40cbdfc6c76de346289257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41504cc80a4bbf9ed62ed18eddf06def258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ca0dc1758e5ef73ab442812edfc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1524c9184198590484fe3d6cc77fab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e246ee9c3f228bea7a7a31272ad9884261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd53df761c753692c4e078a3b8fea96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046742ba01b7619d750932a995bee25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a6163c423bddecd270f510324875264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51167460b6a5dbc1b67bba6fc64d17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f085e60dd32d3e96ad294c5702846f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803331bf6fd2d9ab38b2ecbd44c02c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66a1595f148a3ea694e769d11c0839268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79835807ab20327304dd084801b7238269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e204b7151b3c0b308426eefd28e9e8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728ce0d1ff8b635b15150eb767ed61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac38d9fd0090912c830a428db6110272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714cefd562db603bd9b76340256ce26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b080ce38c39229a5fa2b871685fc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bcb1df6de70f036f1c6b66b615143275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f11cd482235b2f5eabf3999d08f1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8d80a9421b220d6475e0320edeef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d54ad83d2af1fa81a3b1bf212026c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe4456e1e94c901b2a594132e87101279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797c95db38c40bbd6bb277450f88c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8d7e67ba95aa72087387c958f058281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6571b0182a113bd54c25325944d981b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658837a46b4d21bebdee8357c6d9654283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530908e5445a777fd4e08bcbf966729d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d03f7f9646a1abb93bcbe12f92a9ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f9d1aaad5b0f1a784b552bd5769d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42d9a5db22714c57ca5e7761128285287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf5e490e69a3e5774ccd457b1cb38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a95a421ee0481218d0e27f868c650289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb72de66cf8feedd6dcc6604e4a1784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb45bac70b7a36ccf06d5dbad8d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae3455a70af146847feee6c0b61eb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece27f9d0724ca0b53c0ba161e35be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0854a770feb564abc4e5e45278577c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b10c8e2a10e93866f55757e1f8497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f73bdac2b6326dca709b91b6c9e112296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373800e9937dd7f3f3b6f71a256199b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962dc375c844c8d94162fa10ad42f05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e704051acefdea2991d286f344b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e07549b120efb3de729636f9bdc097300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884ac63d0334494f512459420cfa973301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7583216b8eb337bb7346e7f709997302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2092ef3970b4eeb09177cd3010b435303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04669e9c7758aab3706e29cf8511a90e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed3d58568a1bfbbe31b054ff5bc549305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce2b8a718edb6228f26a81226fbdef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874d69bc8e39c3ef67695decf73284307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a918275f22a113978562a37a9203cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc416c88a6933804e519b52fa0ce397309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b5c28157eeb1002d85bd618897ece310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87ce2851506528196284a370a3cfa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416b439b953d8888bf25a8159806350312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ce461ee44651ac9d1a83091eed72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d29ba432cf6a1e933630bcb588297e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92f2dc5bc9bc2c0f401bdf10023e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef38dabd6fd1db8b5d40f191a7d98e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0e12961d4b904e5f11b622ad84eb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5188c8df54f1360f0781bea42b61189318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4cea0b2d98747429678029475293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a39f67d4bcb4e92d885c9a2a3482b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17cbb64be9ca8f23eb98826b03e1fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c219bf522ccbedc058e29c60702ba6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dadc70a7cebe84b657f0f4005a9273323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4147ca19724a5b2bf96d9b05e335ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27928ffc6e946b442a1437d6c280161325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0291d34319f52d446cfec8165569b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fc46c0ee94e9329e16c7b2bff1fed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc3a6539f3820592b404ed9f7d32d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc96fbfe1cf8163957c3e3218d2c7d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96afa116888133a306f5f6f93a1fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8dd11980584584945d6ecc580587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae53dc56212f3cbb7fe3392f8293e09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf59bed1da7ab2d6616dee3fdc3313333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede047c72a3f1ce775ee67dd9398443334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14717fe0487bd010699f49fdf068f047335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825404407aae74ffbcd9e8c7c9918895336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b9976bbb0a297cb03b0771abc66c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef92c556b56287a32880b5d64f50af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa22c12c84350f2c2198b9918ae5f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42d2c3162055a3fd9e8db23145d2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752bea51b35c17674d0ee9d11ae4835341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60d7fe68eab8ece105615612685f76342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a83f11f71f6a0c4953e9091ae6a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbddafb7e793cfa1d7c9dc8e30d6382344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc330203152142688b1759b504380111345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad548147d6cd43b080c523521cc147346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad756444edf05d39afcd059ce0710a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deedd1b378b78b0a0eb82bebcf8b5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c575c95ef473687f11622072a970349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e382efce4f94da4e85fed6b1d9e90c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fa97e4a7d8f990cf10bfce9413451351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40728fae5247050cbcedfcb808a749352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c58b85e09bb65699d70c1b037334353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabaf7240ff3db55340b4165fa42e85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad307762c2c394f40f52469ed30ad13e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59003830ad5a5c8d03ca8382c3ec9e7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f62b04c1197437f4280744ad52a4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ff89a9408edb8ada4932799d6f676358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674de7985f51b544fc5d06e4548d11a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f8f1437e898d50ac718e6014da263360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46e0880b085f108fe3d13c77472699361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8b6963ddd36cec62c906c44214689362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f04cfa5ef351498989d5047b7ff4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b16932c3b2eb27edb591561fba81b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae049bca85e2ee152f9ff7e45d6a7a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa57a64b1588b358e6d14abab1ca4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e6552dd64a3a203ec4b78e2c5e19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdbbfd7d895b01073df3fc624c4b19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f24670c4851369648c2d0a1cea2638369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fe7ce89072e598a1ebc72b4b7e64c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae276330e1977ad1a76757893c1acda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ca8ba0cb849108d58283e7da2b744372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860be9de48dea8b3e02ae19d01f7058373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31ba61c88e14335638f031002e89ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34550eb04ece61b8f7f1da5f5d13743375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180fe4b0f6bc431a4ea17a708d2ab3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028694180c79f6d7a7e3bdf7f11851e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178df45822e3a1c273e19897ff3bcd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49deeb2884f964bcc063b4343d01b3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d213970820e7270aaebb5b64eeb0a94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a390da32d9864d5239608ed6b2bf00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7443b8683f6ca437ae64fc53e849964382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cb048ba8a3ebcef430cb3327c046a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e185ca1fef53823c88edf0130916f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d1dbc2bd69e9515e256003df63cb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6594a8279fdb9446aaa6b6a29885fd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65b0c4bb4887109203db35f92aa5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c61c0e211a46eb84c53c0a6179f561388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92f790be69f97894b8f35be94a75c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5fdab7d13c96676446c58b059f6bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262243b53f395c24a69622d468ada88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a451b710f5aec2b461e4753091a34f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded1c179ed0ddcf1468156ff4b0345393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52454756aea39f7fcb34b549806f9ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884bc5d5ecd6d3ac26a89f9de86276b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abd0d4ffdf3500d8ce6884c0381f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7ecb8b00439ad4d48cf7b0a5df60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55832e2faa88f1dc07f2c46cbafbf644398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69f63a0d1489b3ca5745a7a2967f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e59751226d4b875097eaf32b1bbde5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c7b962126784f4b067402daad91a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd14d9144c176c7d906c58fce02b889402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cdc3a3c40c2ffde32a73f4f5a4079403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904e07ffda716dbea558298df48062404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a88c537b8cd11138d4dd7d0de96a09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acf90c06651b2d92d0187e8de75e79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e549f18d754cbafad39e6de587b932c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d3ef4875645abb47973eff080ef9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea250f2c28a04e1d6560797679184d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d7c99a479a532ba7f18cc0da140a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0015c4a5673f001514106a9d66f943411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed1f2c1275745ef881e83c40ad373b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb8318175ef59c88fd4045f3b2ff85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256676af5e60c8bd345af076ef9d277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8bb2f8ead75b102a4fec3195d0bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d83471346cc70f3c7a309bb827295416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd3048712768dfc5949292c17b391417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207ae3bda728eec754ff234489838b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e19e6bab734f2604d1de034381c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7617ac3610de0235cc37b81ffd95a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d070199acbb0bd13a25ffb4cd1ff7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a0071b783d32919879e694eb7d202422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ebef987c6e41cfaea26a64f91ad2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f5b5778d8f552e494f33049a85dd3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342d01a393f03dc698d5a48ff2d1b6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72148352181f43abfeab49885a77d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29a7349fa8d39ca5ab2ee36691c54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc805d7034f766fd778bc3aa6a9f3776428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c720acd26849dd4e6288aa5d3833429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad92901311b50787c76e98603fc3ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7f77c2293450c72d1c69153b25f0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21b0dc64e9fc9b2014594bffdab000432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd06bac2025e74087a35e16865196433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf387a377e22cf9bd54db37d9ae76a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948920acbd2380b7674dedb1fc9467a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0885c5330d4c4e55dae517ebda0ac8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b1bf9120ded99657a020383550935437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8445fed91948a2ca8ab5bdde09804b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36636d15057a62b91c06d6f5c39959439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f6f776b87aa904063e5d49d0bc0b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1336c800d39a78d60c7b5ff3ccccde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5226610030f0bf5a481c8325966b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ed44f3163c374d9439c072e4b494443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902335a6e199fe0e62694755190639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73f20f1e080203ccbbc9b8c46b567445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51085e3f7b1060e802fdb56939eeefee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdb2fc4769d79bcfa70d10b2fdfef0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9375c20d83e459b6f0470b0a1a6903448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac2622c4d0ae06436361d1f528736449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787e7154b451feff4164e1c3632a9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e68a9105bd70fbc7392d1d4bb4e95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7ae75f89db57350eb3818becd6068452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94829a04b634b9f587b812940a19040453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf396602589be917b42c7fd7d2810454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac960e73aac2db2d09ab5154c6bbd7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f7b497486d6a910fe79ffcf5fa2d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056f4c5df753220c07d005ad3d9cbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aa4d301c7077dedd9a84126963e01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4468957c0f1e91778df206a8ec7d91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0469cda9e75b62a999decc4e3541a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b851cade4451bcb44d6503bbb22b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc64bf6d843d024db752c3bffac6bb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2349d655a73e69fb2ca599ab16191463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7723a60677c936640c306c6661fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92f2db85dac8bae793e0e390a8bee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c2b5f60b14dc33d02e068dc48f64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552391970d2afef5011637c5da43d19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab8f678ffd3306ea36388f1a94729468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c4b067745e73c8eaf9f02f449ba4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece72a43f19f7bc2fb2c46662563eaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39fec2e812995a4b8c975c7d71bd58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45175e80688be66e966f174654d1ee1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff196d74441fce1aca18ee0cc78d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a46f4f364d928ef0ab9c66fc86f61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b701cdde92849800544327804fb7c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383b80911a848274d23a6ae9e8ab3b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a5e1661668e2569a6e1a9ad5fd5ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1fcb33af403eb1df0b67f026e2c6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41782fd9b659b6bbc0e3757a98ec87f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894bc583ad7c90983dccf918aa0ed09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629b96d8c14031221d0a55010d3eb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbafec773ae3294da76ec464010089482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa83bac951003e07486774c09b75ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa702a863a964a4456fd8e9911609484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aff0c8414ef31b5d2002781f000bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9df2d53de2fc9049dde6ae7cddb96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcca9a529db2a8de0142eb2ea6bdda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4ee39e17226602c0c183fcad08ca8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc80349dd89ecaedcf276fd26f2e90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee881b2032f1848037caecc21c3915490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b704cb2491b23a5c8385893b27ab3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3859015416563fd291cc14802ceb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7844cf55b08a7e98c388dccce9472cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e51d59ab07c4753e73d4155c223512494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce1fcee4ecc93abbbdf8644c15c8da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d2bbc8559eedae8e28a1682f42fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372b6c9b5369805040cddead57e065497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e365ad5e5ae3864193a2343e18dd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c05ee0f3e1bea04ae175b58cdb0f97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955da15d2c9d2e648dfc25e0dd03ce9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b312d1fd7eeedae0726ab6d9f96bc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b2840b4a54ff4bc2cadaadc1c66ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9998d9d8ce638ea68180a4da23e1ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4009d01b1533c27dda894e02107a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f34d04e3a699388f71f6e5238aad3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d337aed2fff5059facca77543194506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab0b58dd6ae81ff1daab0649aabc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60def8bfefb783f96d4dd77e656436f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319622a2bfe69ba38a6e0742d35d8ced509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671606111dfef3bdfcd71c7b58db59b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f67c365ce68a7ddf0bf8d1958af5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d2722304d7e1d6bdce47d26723c09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f31f12104d5e53f43cb73d30f9d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633a74d25aa395d183c8f5b5b8de48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef13981df56bb6b934663181c128c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe475028afa54db5f3d049d89e1384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc626e1a306f4b357d54c82e64b2b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8212ddb1fded7bae590702950ccf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbcac0724e596aadc6643c01a10bf5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d237745fcea44c440dd7a5328bf34b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b662f04b42a77d080a4d75197d7b8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23483517b2502d45311594602d452522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44329e7ac7401662a5ccc8d0c3985957523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e284a98f53b249249dc755607e458524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97084315ac482d818aa86b256d1a98d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29a3cfde0b03f08d7ef0b31a1663d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ea3fda16972532939913ee598480f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c95fe59c3657e0ac57d23f0e4291bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2b38533a6c4952958bca1e16c988a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f0d315c4363c859c1be72ed8a1893530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed9642536ab3f21b06cf8f49de4993531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bf7e173dde914664d90b98d37849a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe6317cc00fb40124f818d59d39e38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d4370e0249a2ea41d0df36a17cf1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3ef13e3fd9f43cef26088d31dd8ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1f3637db2c880fbdd434183d7885536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9476ff116408fb5cf9a52679c307c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86d008f97cb88ba9a8366a5377685d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1830971f937b0dd6be3dc45779eaa6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c00fa1e4e76a5db5df0bdda76fe47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fae2d3e46799d3730abed54c5cee8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458a753df9b2266c4c7d7888e242b48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88abc19caa9ff278760ee010b28853b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ea929060950ca011eef0d0e53f84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b71e3d9c23413b17278355a7f76e93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaaeb6524c24a2df11d092424157f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a27efc1d176eae29087a48da689a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c870a9f1bb187204c75c6c8356fa9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fbdcd7b8d412ec5fde1c62766efec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adf650a41db5fac830e2433d88327c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722659a9e3fa000410dbaa3b2b3fd1ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934eeb269dbda09e147b9aece79cce4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947de75ce90ca0361e340322e5b15fef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692da599c14852e4ab232e9b3bb2d75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb717c4c9dd6dcb10f3f8d4c04c1da1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a230fd8e8b8ba7afa5f9a7387414556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96880e6d8f26e28133f718a7f2cecb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0f0cc5d36ad3c378504dbb06f1c36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48e3391c3555281103f956233b7b02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2094ba38f2fc688aa24c94e1f9ebf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5540feea02a167be4fa1023c9c601561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c69a7e843bf05c21b2e926c884f67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51445523ccaad366cb3877267c83148563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62851040b624c92d09eafd98b273e823564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e70d01ad16ffe2f2d76ceeb0f7f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875e556d3715986ae3a648fdedd8387566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10bef68dec1544a6bf6de72bf1d8d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182141238307e63b53edaa2f2bbab4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5c547fb9b948d76c28a64f4c9630569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890f80ddd2374085bd81cdbb50b6c6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd93985da0fc87d40a355a46cf19b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631532236bc9de4e173915860d28e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26441cc2cb314f5bad33376cca021c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a1ff94f6fdee4e3256c7b6b8c44da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7578987ed49cf590cf89ce394c9ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd4cb88e3652fbf08bc0b960e4334e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63c9aca9090579340cf8c4d0145854577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff683fdc771dca63a3d88112227dc7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16372b2fb01711fb3223e215646515e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8a7a9816f1d5c8159cde7a81bf474580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db952e8a2a6a1c9435c51c81c0457e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a47aba953ab16e2b562bd73cb21c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e184ac0fd2776f5a9bb27f0f3ea6a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd56c3d0b518b56f73e8cb9b342583584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e114a526f7f293594f0944afe804d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09910c7992e25c74708514b9bb8bf00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e1fadcc3f989d8c6083a99117efa8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc2266f8533371fb2db125920be3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f96a99e9e598481580818ded61af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91a3761d646b16e423599194f8717f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc487d7c837cb938b0a6c74c62e19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeff2de35f4b9ce87940ac565e86a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c229016d9998d54511377477963751593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40474e0081df372d614fb3ed9d2d9886594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a8e1367fc671e51e31b40e4cd8140595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3557c0b53a8c2ea88f2415b78d8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd9a4213ad4cad57e91a227c5cf28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00763364222b4f73c1ad5e25f383f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c8ab548b9d8e152f4a368e28511a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6309565e3628cf7d02bdafdd26ac8c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd18e543680fb448bab1110d3357f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf95bb3285dd24cbb565a92868e276602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62dcef5ee2f59f17cd0dfc1697fd19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a92de525de996dbc351c1aad0ee3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53d918c15af29599a7168fba4a8c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73475bbd9f163f75ec65c8148e3804606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8960a63bf53ddbfdaf73acb40176e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b64e2a020fdb4440bac598693435a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b77689e6ff93dddc3680ebe193df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6e04f50255ba0fb826a1fd1b0e98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c226142592bd8d3b33285c1194e91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24e2240b7c12acaaa45a7b719c51b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14228f9f298f531c7a40534850382613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24cedae37b20b1e6e0347b7c7033ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c1ad946177c7b5d20865f8a62119615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ecc4fedf70dbad7a16c60aba9eb2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84c5162e5a7d11bc9f96fb8955df6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a372c1b626f3bc81963f53117e61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f7886eaed224c56a3a1e30957079b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf1da8c0d8bca3ef5db4bacf63ff2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae111bf24e321e5e66be816fd1aae8b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bf9305db86a54a4d13be54d9e6f16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282d67fca320ebe4a2bdb670fbec8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543370bbbdb4210a11ef513662e0be84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2412655fbcc02792035763867628c40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd942a17238788fe4b66748bcd6a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f25d73bb7f8b55316d53b708bd3dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971130f11e71a82c4caf6f3562d2578628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826b26f6ed71be739d69762d4a3ae4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c94b66b92ad646722766f25cbf1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da26eded3167eca9d3c5530a2a7f5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e3691eb6ac7a337fdc46ee47f56f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed8481bce1237b78354c4607b86c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a8a14d2d22ce3a8cbf0bcb355143a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef168ca8c78031332835fa511a24f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebb20ad8118b85ed97040ffbb419e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf614e6372fb0cb033ff6a6ef0bd64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7ab0de9c8e53a484783c45fb01b90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293568405fec1cb94a9d853955221fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb199e2b4cfcbac57dcd816dec69ca0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5cdd9dc8baa6d07feb4236bce01fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241952685d84e7a22bd5eff24538fe9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7f99232674a33ae114da9f5bdfeab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3561bca8467ba730cd35ecad65e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2f97f72d6a543f2896fe7486d33e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7203ea796e6cf90a2839e025e82c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256d408fbbeda31a1a2901c9d065b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cce56bcd4e9892141b6b77b6d339c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a0031284bf4201be4c57bfe225bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180e7d9836f172002b5439dc409a684650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c0ac9d9b7be728b092d17f1b8fe38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa7f6fd5421d39d1767c0cba3817bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c953b466b99100affdc88954acf5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad76b0322932446ee6afe373f02091654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c17dc2bfa887e8067d081c34ce3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bfc7ebe963c0c0f8be97bdaf347dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a1d030249e3e68f268d2542d5b5f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67360f4703ceb55979d8115838b05c9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e42cb28a31391557c5b3dd9a989b1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de283670d787decbf8af01ea1d3502660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97854ff740882102a4f8c70b4ee892be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2348e5abec0f2ccf2b877579faf3060662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031a9aa7941c55b039d3685970d52a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5158cc52ff13e7d1b190c5277ceabb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612d35b2875aa14806818c87e7db534665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986595d90cebbe8aa907341ae53e5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcef9409373009b69d3bc0de8c2f05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5addf11144f1f5d87300feba9924fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66cc32f4ba25c175bf9010f3b78467669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c61af4e210c2b44202ac637aa67e88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f6462655adb2592a800e51c06dd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35719a132a78acb324c998ab09dac256672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58732ba9b50e49d57472e106e99a44f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd355c9008d4bd38638b28b073e2d08a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d00bdc8db82080eca3f0ed37e05f05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cd71b8d25153a1f82ea1674c80f70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37cacf3c97f5764e00090518d47cac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39aca00d9807d99521bf401b7dca4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21e3d655a4c0bfbf2c2da76931146679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95408e3fe36d14a509ba864e0d81e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b16268be7e57572fd6151187d1eb13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f455f36d7697544d103d8bebfeb623a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257ae21b290b590c885ad4f74ef01e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e224515f1663e1e3a0c81c1e54bf68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac59580d0d3245671ebcd6acf1725d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50ada1106f8ab4f58fcc4b3a8569ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b14417947c1ca230c6c23c12791899687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4251b8551dd88e192e14ef7c15e06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab05217710bf01b3a7c0032526ef36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dd87a7e124bf182d3fce78fc4142a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43bb8168b3998672e02c36741e3385691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d85af231d75d5e0288c17099c2b2ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7db08a70ceaf06d54510031a91511693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48ab428fe2b9bbd9fa23f5d2da3e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76c1456852f6587f1b58de99d1771f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bba89e9f2d5be834b47e761f0f6c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc65e33fc4622e53f68cf445d0af6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a446384682e59f285429a514b531cca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa1f42737dc3d5ac06ec77f9fedba7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea6cf074b936c5bd6798c57567d096700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64da417966aad7f152994542b689fa5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac73287ea3e88d7a826f34352689d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10e497438fe9f5b1072810fe363169703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14280e152c46345da4b684fa35223e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f23e1921092e60d507ed7bd15d32b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f6f3fa4e43e90c2edbae38db408cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262770fe7b88123431796972d5196c2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a849fa7f01e7498ccc832b37615f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833fc29c21699deb412c18bd15fa50e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceffe303512bed8e8ce25fff0be081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624421d8e721209e2708fc97abd6e32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7542fe98ae36638e07d0bb02d7790712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8396f43a069380ab04f51f1b0166b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff93b1b9c292ff0f1070df313c26e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159a1a05cf786e6a48aae2a285cc0b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279baf14f31d4cd90873dcee5b8829a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a459423149b2042cc0be3bb2a510948717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a0073c601e76c8fb302f27154b1f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e835f8712d0f1acdfbe445d405ce2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef40370476edaef6b31f51c998851e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f0ab5e3874666c9d0364cb65806ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc3489fab6facbe52bafed29f637b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e2f28f7dbde2fe0549b3c0fbb2bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4f04ce79436f628e5051abeb7e09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d09256a942ae21acf2cf2a0ba8725725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd9d1e0257af52bedc9c73491dc26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329ba1202ca5761d41163bcf65e7cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4c401346c70c8b135a812656210c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953b1b86b1adcba142949b436db5bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da80508282bfce3c7ba390e2639321730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3785d30d499ede18cb40da3c1d21c06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d82717c0077810d67ef4520478654a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b2de28e822cc7d34c4ac74f208fe1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752814a451b038b55d42498c82a233df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1a0b3a4aab00ec985946bb0c48fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c606b32e069cd129a9fb10c090b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e655c5ce202c09ee8a6bc42ea4a299737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358d7bcba358d723f25a77c2f0f07c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4d385a0c3ac39d0f28a37aa2a4fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ce716ea48e9f4342efd0cc3daf6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539ade2fa00052ec3ac1e00e47ab2c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eabed86098068c64f5ec6419d2c33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccc93eba6f4dca91b329df10b624c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e44247951865fc35580f00dc2dbd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede10c525eb3fd05b06976d87dfc33e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47181a4b89c6b159c4e6b44645617d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732db0e2ea2a65518ad6b53f6ec460c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c2d60db46d26895432b61e72bf8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a909a8f58cb63019f19dd020ddd9330749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96393c1ddf386581c711afe2cb843ab1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcfce300ca3691e95672bdc2555e79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394bbc82aa2d07de35b53d6010e941a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970d5a8735fb8f73e4dce78496fe70c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1defb57209e1991bb9d39b12dee1a51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6aebe0c38942c5782cc133097430f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0c6a5cfc4b7195a1df91b6e680cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f6573ea17e32ceeaaa22581eda2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588344b2fa20e7eaa8de9468a8c5abb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd187f7f852e8fec5e68d4f75190a9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b8d8046b426300bd9d5825d82e5b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba12f81d11740d72e4eeb0954c86c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542005eb3152a74e4bb75a130e52bf16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e8099c010fd8abeab68b132a532bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3575e13ed24afbad2db0c1401fca7a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763b366e0e6f5a063137d6014b083c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0910088a303cb6cd0ad067570333cc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db3b382264a07e6d3cbe4782014ed767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>