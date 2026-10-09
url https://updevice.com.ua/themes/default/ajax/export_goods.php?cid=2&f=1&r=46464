--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e84be7c8dc7de62041f9bad25a61cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092fb17c09f125aed2eb79a2b034c912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55805bca4e5e30215475826af97cc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d68f17768409235f6d6a5e9fde42114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2bc8827387b7c528f6a38c29f0a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb1197eb8db6c23065ad1fd5a7ebe86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad6d0683f348dec659acd40383aeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bd6adc12338b268aa892973c8e488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ba89a1b9d16635f72bbc44353cd829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa9a142147f03c0f1ba4baf218d7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc397a100b9649865e8357def0da4b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b59ca4cb783fb37a65f80873b97012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c920893c4d0898bec9f01ece42455c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c5ce55e80cd40126223f429cf0d0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1848799b92202b9545a43ab270f6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38760ebc6c7cf23bcc1d0edf4ca732216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38567b3c9319c681bc05c41706d476017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eddce251e0a262a442cfd44fba94c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bf4a633b971fbe5464ff9a55a0ab919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51135c79ef0aeb41bc32adde6f53230a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0062632a6ca4b1824d8b38d4999e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383dd4c2b7f4c389acc814bebb0f7d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98fc150b1c7ceaa7cdb76baa2fd39823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2fbc992d8b44cc746b71c5686ad424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831926f9e665d4172e65da62fa8bc29f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb42c7cb50ea580eb6ddb1ba6beca026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdeaffd633273a70ec54a8ff6d1b7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c21272575b9a6f30fc0132333700b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e115d8f79f3ef9f05179c22555ff129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606fa861d87788d8e2891c284e628b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eea5a3434ab42d162510bd0c5ad3db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3326b191e448101ca0265c1698677232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5be13a7511fe2186ff244f4879dcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495ea2cbe08951a72e06ccd5b5b10134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17293619143a937d9ac901b80ec3f0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc8446ac5263a5d849e6647263834636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc85aafeb1b6fc7913200ea5aabab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3123799a1faf175fef5947eab4fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c4be6ba5032f3b5a1d8bc564372d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb8f338d5f1c626a2c570f0b00f4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad878cc99597d23363a3befc20316ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3186a54a030d402cd570645854e59942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd4f4e53fea794039ea8f3d33b00c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684d123905b68060688a35635dcb5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb132310034e42366322401d20896845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102080cfaf14655d1c206d3d6811f5c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b108e45c74188ec4b9a5dddd41f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235adbfc1936b9f684c68bea3b158c9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344ed464472d23b622b6401a248e0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd32914ec07bd06e64eaa81b298d1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c98c50d91a276c14180c2e6ecf7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa5c184e9991f404fe28ccd81bd8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32a48b4e96a634db5e6002c50a476253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c729772f74672cfa8f9359ef55ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795418401a31c897efd3e47355fc02455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb670cef9651df4083a7c14a4d23cf0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9276866578e5441729fadf9c958357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086a782f96100bac507b32a4ed778f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c560827ef8aa347d4b01e49ffde17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbfe9905b370563c0b7724b6b25a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71968d4736d7348dd7456c45cd2e4ebe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48725b38bd13d99c3b455e102220f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfdd218649023c2e6cf4f3859a714263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e6edc698044b31229e412ca1892c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d69180e21e86aead05b53669bee6a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ab5216c3508030a4bf11e276487466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f136ef05cc4539b497806ab8f36e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e88c38223a54a607d208b8b838ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fda8cad014e272727d650939aea8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee87441bc2858d42380395a24d038170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b52a3e207983f7366ec7085ec7e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca3823857a03af48d6524df10e8fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf152358a2c0cf96accbab958763cbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59536764475f99f493155e5d9d02f36274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6534bab544e2aa8b0334e45b61e7bee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731cc7f0bce256747e92f45411c9f3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7f2a430ab4f3fdb1deb1300a7c5be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863440d4a9e114e54030c5a62aa3c34d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab63d18ed8bd16da232ccbd852f6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cffbacb949bdfadd57d27c7bc011d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd8b674851d149111c0345fa7d24e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf39e39faa18f51ef2d411c29d37282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53d63cd5b419b4560ec9795cde6c3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6752bc86e6c16c8a3fb24179436a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b5f36bea1c9430e6c78b48a4caa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f7ecdee6e87deea492bece0d0c0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6ab56844445d144c49940113e5ddb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f108e22f8bfcb8ad012590d9b8b41888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1695fa4b481196d86fc5d74da15d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b029224d2ab6083779cc0903d6ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14683e9ff3c2b23961266fad6650bc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ef1ba9b08c5cb39275786dcd188f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6fa182100119c6eff7b22ce31818493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e310a8983593332e809598331ffd2ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b340bc048a4c22e68cf8b5bfcf3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225d085b15260119c5c594e84bfac9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df09c96fc17315a452f83910e30cba497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca801d765548554f222c9f68586a37e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0d23e51c4c93f8911f26c14eb829b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f6631ae41e9b06f9a5ca407d2636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde826cc0ac1cc81c7568143cb62c39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476bd2b77c28e285dc082a00ed3e417102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e42f4266f6a5961cb68fb29840a3ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3d2a95e432d3e25e5e6349263f29c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a762d8d7596c36e32c3a4fa29d08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922b63856d0499cdf5a20d9c26e53d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acc6767d6ed943c26ac61bc4b14bf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210191e20bbf20b7981d1544638b502e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46fb5e72b22c741c8bba4aab3ebbbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c199f9edc31732fc6b618605fd3850110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a532ef606c06a66f78e6244585ea87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c670d0f60ec18b1fe7f25fe0255ca7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef653ae9580796abeb45845f48af6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd661f1fbc46cf637397cf081bcdeb52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a4dd082cc21a1ce3cc127b441ab57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0f6e1a8b8020d3942835e8833f03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417bdf87fc086e78a205044cd985815117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5d651e2548b79044f648271fa5653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671cd00b58765700517447e49ebc3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d35f858f99a9cd2371b61536e827120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce092a759fbc7851b03b21721743c709121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe330d5f6b7ba78475e57309913f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b462e207b2b9647a4e20ee1f3afaa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc71b642df88b97941b7908fe40382124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43eb040a1c6dfcc09aa1e1180ca5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86670e8f86578ab067b2324f219ed4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2f14a25bf9949737cf6b91a95507127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d72eda920039f16f515b8c91d530128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c365a4327f7e0efb5d4bc587c6ce1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629d39893d2e8c2d2c2b8c7a788088130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d674f0ab0dff1ab8126223fd32759131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff3f6c9e82f2efef10fca464bbbaa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558265ab3d8de5046f6edee090491b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a636e18936a99390545185644c6bae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8ab12290b1e04582599d2b7f873e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e56ee2c6eeed22b4dd22a42e155e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88176894c172c6c3160a9152d8a183d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe63147907e15ec0accbe68c3eb8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c183ff9ceb546512e14db56d4fe9cb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c068d8374e3cb23c21f39a85f5d9bb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d646e204aac2d6797abd1b9647163ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf6e34a81eafa4398ee0a51153adb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ff5b0a18bf47cd5523b4d22bc4d6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce2ee155e6dd0906bc789e60ac9c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1acc6516916ed935018f867d8f16e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda32018cf0ea0e8041d1d96cacfde4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8292688bbd0e7bed049240aa5664a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0ef651c54ebf443e730f0ae84f13c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eff6d07af0a32823baa6321c73adc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701762a9e901091abba0323442b1d3e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463cc4d93924d56485a2099b3c0417e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200f33f8bbe7e514657b3503783405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df995e1f5c823878daabd8e863e53890153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c26ab55adf4c84d1f4b169a1ee617154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bcedeb0881b3902ef4eccb94abc8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f8a4b02d05e4bd86fe1176ac4ed9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2fbdad7aa3e8f199bf5feb71d0fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d16632ec49ab05f12b345b9d72f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbdb0466e9be2d7d96c98ea960165a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383ecc04997b225b8f5b976b980110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed98854ac9dbb4803cbcd0c78e243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f938c7480e547ee0e5c38b8f266b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbad00526a4f76a7155400d98c3110163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea8f61d1a3b27729756e9f71df502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636c15ef1d9405e292fa2589e4493e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bdd3acde2628d8b6f261bb049e66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dfc37f17ada7e410fe3eea5158410167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc997debd824c2fb353826064a155b88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81effbd051a894e30cebcb396162b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fa82fe39958e3dd4223031169619b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809eef0b65c012ea89a81373dd1c5c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9730db62afd612c08af95a6cf0212172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818fbc0abd3975edc6da3b6c8cd276d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec76c5757f19cc1f0e6114c31c562174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271a97b137bee8f4fae6816be09f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178a0f830fe9750e1172ce4894ffe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba391279923bd00b3b401cf8d25195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644957080614c058f4afbae08fc12e93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43311cfa2fb20a4e7063db39d16881d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c598e906fcd864288f0f40e36783922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb378c0df02a80cbd782a43937e0941181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44026cd05984d55cf1d0d5e85135f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccf177fcc8296ae5a14dcac90ebe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1bf1cf14cf35167cc7b78d24e267184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4662f583463b0b0c30d5a910d9775f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c471811c164ae9741e0c9a22af05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa1d58537f078d7322f44249d0766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9829b8a9966c1161de71335130f2e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d08980fbef6907767588bd6e4b6edc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb3bb34f4187df323278b0fed6727190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ad591f8b54f98dd8ad71b09ffd2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7116bc233502b01f88a46625e4bf96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae56e79b8d2de85777023e30a0120193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857cc58da5c3985f5510670c70cb774194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d447c01e31f303dcf63b94f84415b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8273e164533a3bde40b3f9a541bc171196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497ef2670392eff2e4f8772ee79c581197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af000c370def9aea7ec3069112e5ade198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856952f4a9511bbd87470c79d9287d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b6f2f368f8248bded4db376e7573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42efc771765f648e6ccfe34dc5c44fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe8584dcdf7bbf5a6772c4f33d39dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0459dc3be55466ea1ecbad0255ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a173db512c336c4ccfbbd9eee107f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac676bdccb9756b0bc4e51a4176736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61572e9d7a822919e832301b924a792206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197b3c3538229c0f5a89680549ed7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf168e0cf7ac1230f071961dfa41dd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90fd03c7534743c1f4914d26fdd736209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14e2692804781cf4e2281e96db5cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba5e343e20eb0563dd6748c250387211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bbf007d57356b573f7243a1e96aba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0ba7594516c83de27b6d156a15efa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64adf285d078521191de60231b61d8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a12c64532b567b57c888ece1745b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a95c13cf28c2a2a9465fa27b6fab1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f298e7d594062363d4b950801a19db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d272a7c05754c56890f8a143fe2bb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45161ff5b720f2cba891f975bb8d41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a80a4f19c771d6300c74e74226c14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6c65264ddf40f9f8e5bb582778161221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e661feafbaaa41eec4a2210f2a06a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bffdaebe335c70e8ff4ab0cc359c1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920a88e36a7442ab9ae67c89c26288224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad951f2722029acbec5f44b002276f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8c7e05d6399777966bf10368f8dbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ba3ed5c83266d6913970041eac07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0eac5e1db6e5be0afd5add8ce536a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ae453865c8418979c01fe9116fe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b65b90bd3d4634a2d55babba86cd64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5c07ba140a2e1021ee2017625e435231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492091efd4668efea1b25d61b43f79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d065c0bd9b83639a3fcbca0977296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a57d927ab00e8d006590de83cd626234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417253540e5325d3b130bd352de9b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b24e00a1f946050df8dd41b202274236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70923144459f7388b4ea2d2d53a9a0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975402bd32a0ff7c9c0423eacf241a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1a0a9e8d4f1517a64d7b7915dec3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c67e687252c0aab6a1a0234af50f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8e2f2c6ccc93fdb169f1fd62a7de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fea9371b95b29459fc6b54d067d519242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535936bde650f177b64fa62d608fbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4679c6f5b45feb18fd0b0e028beb5d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37deab784b3fdae6a12e914cef6371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52302c2ccf7a897a2707b999e78da0ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5f947d2d9595df9f5e0baf4e6d3f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a8ac8a2364415bd71528f9ed5219b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c44b450ca8909c2efd94a17a4a1b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74162219f8e92ee76af064547984c54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee2c7a4afef174dac58dc04aab3a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a5df699d9515ec01354a175d4daee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ba3b225332eaaba8cd94371fb05d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f465f832ff2dd1acc8e0ee2c6446a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043c5f59f6d7a62712bc6d0ee4982eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862382e2553b229cfb60d8e975abc14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d0797aec67e43020ad77446516634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd7bd6a9459bb7fb1898e586523f08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176152cb9d13ebabc02d794e716e4cb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edf0dd6a0b1e5bac796bb4063ed39e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7889a50edfda1edab43ff3c3637fa9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73de1f9a28d48e5f79b7f199f94519262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7dbb5d7309943d4c4d2059a75adb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02965c273a6e7480fddd0b7dbdd4c239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41c027f09d0d548890949d94cd73f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657631412dd764065a19782defbaee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858941f3e3b8a75e91f1320172303a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa71b609cbebe3eca895ddeee6d5fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547aaad6619bd662f348e8e9790527269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30198daed73f0af8bfdc08195801ef56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f3dbe4c8fc0c03943749f560b66b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af890df2030c5628751ecbecb5fcfee2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08dea6d87459ae85cc57aa5ad020f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde90374e560904abbff72096174804b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cb467ca606101ae2e8d95b80d2ef0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329667bb59311701ab87e43d329a08dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ba12f6f7092618a26f1e48a175222277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ecf5a8e224583478256dcdfc893b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43cb6c8c8741c0b78600fea81bc3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23cc47499aa90cabb7cf81073f23f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ecfa2359de971669af842a9570aae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f8e9cc1c86151fb01fde21b305119282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047327163d6178a6761c972e75c34f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6407e50d9549b16b749dac4b3e6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f758d63d31c888d57efd5cb7cac6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f1b731a5f1ac0267dd9e8dc93eb05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee9f014b73ba8df075058fdf7b490e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021e98bf54ad5a6cc41e667a3f05157288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdca6531b9b89b646ad227c721fde9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee3988cbecb8453c0227142a785d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a132c30d0fdfb5005edfb82535656291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf3e399ed04e99e4573df160dc2e32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dbcccf3bcdbf3a246ed92bc141330293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a7020c4b00e74a2d179bcba38ec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daf98f634d803d68e761b55bf9ceee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9c4ad8f655c6ff9a997f6d9464f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2cd82af46b591514cd9d51d23c1eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea92fdc09aa351b9ef2ac0bad233e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f9518fdc35422787e9f447da148c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcde08475960112eb20c1af98fa3af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbae81c3a314619be8e3b8f9b6b3c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9454a407f8d865a1c00b102bb090ed4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193154e23416c1aa9d40ac246beec386303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5418ba83ce7163eb6634a733ff7b86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccb62e7d387d0f0d38061f31429a94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c364695dff34fe0c1a8f32afd7252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983f9ba6e395604123bd62b4e4e9ef5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da12e9ab51c473bd0d4e35390f1f39b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d79fb6c1257f81d2ebf57b55c36b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc091ca37b522ab9bcb1a4de5a2965310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8c7ea44c09fced259e087933359d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928d913296eb46f2e63c6407678e00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0a8fa33b9f78476dc47fc3de6899313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272d2768c1901bb24aa0b5ab78429a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff61e35fe9ff30c910edc7effe50e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b8ffef1daa8ee67abbdeaace7e9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c4d4a860a8804755a660ea7802f77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6197d08cfe029d299f718ed31732a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146468d14aa323dbc66a88d70ffa0003319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2340969fc10f14e3f31cf75a388788320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476694be2ce4019e7ceff893df01450b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41027c7a8a79500b826ce51776bd9d79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a998ad443722ee2dbd62c5902495c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657cfa055614293ee3f877e3d83769324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b53ec7c576bc66865b05a6843f0d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65ae37694a052cf0acd53743a273b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35270742a8d0eb8cb7faec02f5ecb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085428d1810db7c377c4b571de5f9ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784b6e96e25bde71241a8d177174d7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7beec895dc87db5e3af11f33b84f43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd48a116d65472bf3ac198425f60d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a866536e771f897a321a2baaff3e4d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c06fbfd013d920ebb24c1e97517fea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96663d19929ce363096d3088b1cca8f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e60acfb7226ed5e1272241d1c120335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8676042733aa93aed73457d4bdfd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a357dd6147d3fa43586e936f6e711337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dea03750d8196f1f8252c6ecf7a9ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e01085394a669a9152b78ca690744e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cefd193ae3d3db9f4ba5866d05791340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fda13efe27b4d7311edd06456a9b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56007dbfb62f2837ee44081c646ebdcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a14b8f6c5bb645a61eb620302adeba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ea26477549b4669c64ecc9fb08c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3a70a4b02442c0265f21ce29c090345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9b9e089487e0be50e9c8e595f137f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36314f1a3c1f62498ccacffc43af4add347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78508fea5ac40150c9f5fc52be5035ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050a2cf8df8500f5af9ea2707c4eb23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7ae3d3bc926fe99a615b432de5df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e37269f0e3af479385968bfc4d014351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef9107099769c5a4b9ca55d909e51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8517432047244afb22e839d5187cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b935ec0c7a0bbd439517f3bc16b2d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315b97f61b5f3a57eae386b9eeb9d56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece431474f06a48ab2486078b73adb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b717758afeee0251dfc7b6f32718357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db302992004afff9cb4455e039aab6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2098eb4cfc691bcdf0e67bf3ea676359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a634e72c61efacdd4201b77339a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611fb4fe410dd4b43942df54bbecef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50ea8a6e35c3fd2993f4ad5d91e63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425d06bc8dd53775132a9916105ee9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc11bdfa3b608dc796164f4e8acc64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccaaff00f64a691df10dcf49c8f0ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08496b03876dc3c6d1cf4d88832646366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4b7ea15509ac9ff2b5f30bdde71ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218399227f2635b1be68b25267111b0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932c7e78d798bdae346597df55a92a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515205edbdf022d457d243be7cb8d698370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8068d27e2a985137b4ede5f136f7128371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c811b893cd255fc236277c0354fdee9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56678a46e3aaafa0c5e9b70478337ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dc388fdaca7028576ff605a06437b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23225a4895b18f895f54a6c5bf243f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ecf500781041e1eddd78e2073396c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c486912dfc9283bc9246bfc8a1ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c3247d93145b83ac446cef79c8e0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69bfd6474663733f306982df4383bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5587bcbbefcebaef83d1f1db90a55c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30e731bf9f09fcd656a010972367e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a2143f735f2828b51a4b500ff7ec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9c6688f5239110a9e1c9ce819cee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2c9ee88f7f7963b8b301ed103c8c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591e323f3dca1e8e71ff093d247ce7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72abe19a7730e432d4f769036aec1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a598a19114c34230c12dac21b33d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768fba0a04e9ebd2af7a907064d7e93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ce0fb25fd87edb53eb86590d7d70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecb7f54c7256c2421bef007b20f24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046e6d149cde89a5072e3fd1006cee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9151408d2ff45ad8e81dc2e11ae6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d399cddba208ea9474476574075bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda27b076afb27fc4d5829c21c0fcf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa63ac9312061dc709617eb6edb88c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce55b1b88fe6170018aeecfb524c34d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac39ff78602587f2474a7e1e156b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb2cda2c9ec3c0427a1f3cac96ecc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b7eb870c7e3753b84492dd0e365b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d032f20b6b46d235d3ad92a3280008400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbf8f801e27360ffbeb03eca43119401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e304d71ee4c489f95e6d77e1cf14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ad63632040fa9bb0ebe90310e6380403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c477ba8e8fb982576bf445ddcb7bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b3c0f80912c24c34f6a652e73675405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9175983e44ede19f5ef1743e40253406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c0d4fa044338e6037ec6ba9cc92e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e3d51ef035f04f4b53a9b01a2d17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e9fe6ec00bc41af446de059c0b8d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ccebb37efb23ea0b85e0e9acc727e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0b0946eb820fb608862ddf315b02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45390cad36cf8de59a41fdbf0a359412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c984d9774bf8f3131b35a5960ea77d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796940d689751fd5ca38fd628f04850d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec92172a4ea55056b864ca62afbd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb8c4a596051cc787094061cc825d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af859d763274ce56ad76240cbdeca17c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b47840445b16b4bb3ad25945228a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a984db3ebba947a22a0b705610211419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc517812cb9391a7376a0d6681b620420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc2eb9bdfc3fbe6568efe07b3024f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd03c8de9139d695b63c0b97b333de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af3f70af46d7d6d3d8180b7634351423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910e58c9901254a932bd016b689418424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384825106249c6851407758a22b181c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d063a91e96f484642f12fe030e0bba8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc96669addaf47e162f782049c21d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd59497aa9aefdd293ffa5bab885495428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da039d8a1b22993563ea84173bb72a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb414f2a6971dd3e62d5d9a9ee1c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d09435e7604bac3a5759f827dc9d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f110ac78ad7b252f286031a7db25b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515244aec6686db6182160180578c1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8bee576ee760ec41dd990a8ce66b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d066cbe965f59836124b4aec70e165e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece71b56742ba575c38531e9ed16cb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e3141e1f792d35ea3021396ce1899437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5818dd804e2e92bf259323e3af098438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10fcaa6be762381661e51cfdaad07a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20171a4c889707979e7cfa6fd107289440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e099b16a4308267d38f29e78fff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734f7fa77920e0dc99303ed8b7fc2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1d155fa47576db4dd2a9315f5c4a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbec52fd2f17302c92a341791faed4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0de18af5655ddb40fcc871027b3fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195a361d7420caac8a9cb4f20f24f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a6fc6eb23fb8ae885fd6c57bd1446447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b768d33252fa4d99eaed33055913448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ff134ce0aa8864b1271196e4a220449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e84340588000163a1b90a0bc828bcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5c2cc9fb8e835bd28c81f409747e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda749a589495b005eb25c78d14a1e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a43d21074194fed5cd8902d85c6ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702334537ed7f71ac54537c5ba30ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42923fcf3d0a7054922e5d4cfb47efa4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615cbb424b1ae283e384ab423126557456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d614e718799cf2d927771847d7293e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1b5d464d9d0d37c0ef3f687720465458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d47d094db7bb79ed8270ca4791c59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4875818d5d9719033164b7fb265176460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f293c05f69700cd96495cd881b11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b18b10f406b5216a8f53e4a369c2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96077d565fcee774725b0d4d844460bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7fc50e4cb5d6bd34784f9fb41367464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212d16c6ae454b411e615e382840723465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ef9f7ff96bb4a946303d869eb54d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b42984811684a450ff092e6a67c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e1433e9237cc7dbb2fb0e55a9a77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a7a2f15da4caac886eb3d5bed969469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25738a43375d516c677925d43593c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2001b88dfb1360d14671b30f3c5ed8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d792e3e82c9c08a68a0cd537b1de2e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65fe3921f5850dfc30a21995581d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6d6c5ba5378e04d45c466e165a7c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4430b16099443eff317fb04f018e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb70d120637b801afc7a79706178e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7b06a3c6e25a4671c13f475606b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f48593e505c97d4132fa13a46d245d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ee214cb9295cdfe06effe9d1024d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f18dc84e2678bce10d319bb86268cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b93cd36e08073e7a06be574bec85b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0ea801b3436f206b0385b8d0b12d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf3eb95ee01e7aadf4b1c4cdec0777483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787cbca05fbbed27ee9095d1bda7a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ded0f2b4f7ca22f5b4eea7e35934485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af8e7dba88d5719d34c33cfdbfd11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df488434519e5f043fb3c0e56c832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c0659f45d518e91247e3ce7dca60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380e5293dba502496a9576111458190489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4977a533f7378970f3a86c370b149490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f073322117e3e09c6f4541b88aa17de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e6f442dd7bd8fe9c448001fd3ee58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896089a7d384e84db7381829917c4b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c77bc81dd5250b0b843ba2472b24f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f61e3a6d23b973249f7f350fb5cfc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c233792216ae74904a0011e3d48d7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1c3583e6959e882f2c79e8520c96a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12ff6284abbc8cad4fcca4449637b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d0f0358f83fbc251b7bd2ae76234499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fb508140416ab09b43ec5a81d61d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb04a116f0e4f58d224b98b9d981a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06192a61c27c58d4ed19bba4354bb7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53609b68d2a714630b52d858af10e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877211273f8d20587c096d85c312f491504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60c49052154e4c8963b2a6550e9a47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887831591ecd2992bdcc9d55df832a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9423042209803b3036fcd23123f4ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f80218595bdf297adf154749718de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6f6a5d2cdfb1ed45749d32d20347509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737083963bd556af4f4511e9c0e917510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180a0c5829326e1c63d0192d97056df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0554c2222651948e57cc980d26a45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfdf02615ac3784778509a11033ad6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3197608a487cea3599f21fb8fe5b05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687fd8e4340c14c7cce22b422d9bc2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cabb5e7100ad6d5a424b4a9232075516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c245ee96cad2404e17cb01eb92e7ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29525eb548cbbc97af6235f14b2e9876518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22597bccec021393630fbb990160f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6b9d6ef9ba1c3b4364dab2ac7f637520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eba1dec7f337debea3e6b720e9b78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10556a85e991d896c3591fdf686866a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3901cd03ac05138452b1a970b59593523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbf6a1e4ecdf27b072ef28f163b591524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177910e324fb5520f7b3919441ff6e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c0af3a103a70e6ec362c9f8438f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8722557a8bc964b382cc8f647b3160527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500bcb1a097a978d6f4c0b161a06a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0bd30ddce4a357e30886a69dd8a54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b382358063d392046c35a16383d135530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a93412b88206d062aad2963eda6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99955edb0c191406105c2390d404eeb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291fce8c26ddd11765d6a565f3db9b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c560432de17531f27d0a36080affe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76eb53d8c88b72b7b726ef4c4e4e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea93cb3ca950e45d1035299647b3d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306c255d8af28e7683b9c07ec1bd174537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac92ffcd61c8bfa12450f39fbf2a8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce7c98a1d85e875238046a2d507a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f0551578deacd056a7286680c8226540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1aa5fb64040f04123fba1c9d438b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645fac0721c1a4c6dfe2f7ba844a03e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eda40178df033b9724e0e8edeb153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d109e979445ac0246cf6429d6445f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97aaf8f7c6f791bd9c2199e212a5fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db76b29aa5d2ece0ec855356ecb34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494096eb3ff3706ab1d20b8ad15d43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dda79d1c9cf905a898335f484ea69e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da92a0b15093b6ad662ec9654af010d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943548d42930f2a3062c600eca6443d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878e649da6673a8f09f616740d062d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095922fada2bfbe630f745c3f8dfd42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850759314b1eab3e12dcd4f060653660553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217918ecf443707e3872e2837b48e512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a203cabdcfadbcc8cb9a63e20a70fde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6eac792c03dee6e509e42aac83be9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497adc92c8b262455aeca9aad56ec4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c59bd591ae1fd81ba40c7db9a84d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f378055bdf6705e506aaa2d73e1cac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed85e25eb35f148c4084b234ec6c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c8836c08953f3115c052454519562561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc2be2505828e1bbe1228a138cdab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205af1541d4c9921b90d853f53cba5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4d2aa2b5d8e728aa000ce2478476d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef26c23cdd4363a57358fbaac938c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58ba64137c6a59da98450b1a72fc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52745054710ef5b84c08b16d676b3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d58976cc965620dfcdc35d775c6a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4c6ca96020224aa1aa2519b99e00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca10fcf70c83bb72814c29ccbb2e574570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d641babb97af7bc442485143712101571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631c1b8eac9a961513fe8bbbfc58f8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d902aee823b0f83fefeefd8879e3950573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facc03db869f0173be6414b2afbdd29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a616a43812eaa779832d9e9877b848c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f25636f6feec412938d214a974a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6232bdf19bd03b8336d15fc6ff5a50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dc78013422f4fd3933ae50f0d5ebb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a262268dbf4d42740e093cf106f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60187477e62471358202bfe787517580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d997ebcc6cf2dff8cd3d1acd180aefd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e45dc59f00143b00dafe51ca77ee67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4529fb46d136dc8e8c5472455e95d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f2e8a98f0426da9299380c594f3a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca2e1e93cda255014d86090f1a955f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d28036035ee5be94d7c971ce4089586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0de723a105c1d345afff29a6eaf01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ce5487be2e89521a487e8e21d3ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001a98b0c5c7576c068130088502014589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8b702e1a4a4e3580ba6ae328f59a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeda1905925c4fd9ca7bda3b06c757f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef98db507597e1eb38e9a86b27957d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ea3fcd8215983a5e1d6f0abb9db4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108bc8442d598be4205735f2f911909594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c908b42f9912b649ee7500cd58b78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73c6a49fd07add8bda50e0f1d488b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b5a82a39eef98010620c231c4bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d9a30fee202947973d4ea977f2bc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01a59efdd25dc3029c2d4388125dbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835547be28fa226b774ee3212724061600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86cfd2cc8f07738468657547b58f97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c82dd5e47f8f4a8f5ca79325c9971f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c841230d34ce84f016c9450f4066ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf135d22022ea214190edfc0be1f46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57915d7b4ef0fcf27588bc32062a43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebace1609364b4962ed29e05029ecfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aecd75dc8b382a67a3da5839f7ea1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d2660c78e771378b291d61c98b85e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46ca345487de003332f47fccca3adb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c59b95aa3b759589bf4fe473e0947610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4e89385c6e2746719721e39c0cce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0498745fc13e9dd1dae9abf6536a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b2c7be6d6cbe203080b1dc877ae0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f4f86cbe497c38e3672d7f22c7477614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce75dab9a798fac9b17d2ec40b3689615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d03d08bdba8c584a20e36079d8297616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d56e4370f9fb7651403fe9e86cccb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270168b54f5d71c8376971be57f1758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a58f97aa039d11e270914ff7e9aa98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02bdd366e7e42c74e5a0356c0c6265620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea86ce83dd6e51494b07b322fd40be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb08c35413e3d08541446bb5647e964622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd973344f382fbb45615f653d5608623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39521bcc39b9abd9fec14b354c23c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0a7db9dc552488808e20ce00aaaed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ff4d4bf9aca68d940743dbd0b5a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8de0e184640476e8a1b4d4210c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752ba8b9ad0caad2f94cca8e7d1f0f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dbb5a476571fcee9d12e03321f2c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e71b5e3c003e4c032a8d80ca43909630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b0fb757d54a86ce3ee588888709ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f093457c4b78f385a7a7ff0500a49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f099f497b8afc988c6755276e1b6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676b0fec904c432f162bb36d41db3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9cce6e6eb583a1f8636472d093cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45770e75ef00dd8dc2c6c988946d4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43d4aff3cb22dfd2fb1060e2551c14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98c8c5a158473e4d0830fd106c4d6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eb138446e8a6a792d81acc16959c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e3dbe5e1900fc935e0e715666e9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4fe352e6542bb44716ea46c36a39c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbc03118798243919d10385847cb61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62ed029c783c21fd6e2b71485aadc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435d5ee301c063a879708404e6ba940644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad7eee2b0f0bbe6147b13db77c4fa9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cb8acf0a838fc2f1c36a0f8475c01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fdb8ebe801a858eaeaf75ccf3efcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14be83907a2e83ac274364d4da7c9e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee245c16f89cf8d03a0c12ef081068e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f13faa16be2d877e28e20286669cf9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e776c0110ba5d29951b8357b98132651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d77ed6bf9162e44b61baf5f0f07f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cabbd6a9ffcab0a4b0d4251d0768b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee137a483c4a8d8dbbe8f199939fb2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e6a6feda57b50d44ed99e70c1128655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241a8ff525dffd67ebef715f7b1a152656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5392ea15045f2262f7603a383857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669a7ed5bea7bcd0b6bbd618a876b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8921ed898647edb993a20e307f266659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff94469e3c3c173ed9047b33d9485660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddeff59c460e49b7480f69a5560d92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd8b6d1a905ccb9e9159bba499d37c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d982b92d9b2bf79de7232a3527da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b14bd3bc8bcf0f4c2d72a8d66cf42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07dab91789f73fc19b8002fcb7c251665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d346c80c7c792e1ad2a9f8d1eacb849666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb45a596afdfe62b8e381dd807bc5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b0e3a6fa2796bc2f0c3d104830f88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2698abe0ccd97b751985e53f0c91d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930af6214a2c1bd551bba26a53b4e4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5105aff1942e3859f504edee85ba895671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e979eaf3a97e1e665c3af658bd4ea3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4041a35d92d88ae4cbc70940b442673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57c547618ce036413019d5cf48a302674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a80243181b77500fc918cd4a3046a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bbf92e255d76e7452f4acb57b852b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe002c379c817b5323e74231edaf5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e356e64b0934eee8b153dc04ce183bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc544d9a2628439c6c48183674cd72bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f17c1696cb73b810c506ae373b95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673894ceebfc167520b7a820e804e1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929db0f7be2a8c2d98c9c3dd4ee0b512682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead96333f783f35a14f345a2eb99d437683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd5aa14cda11f3427232c152210fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c25392e794fdcb2ac17bd81c631190685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1bb7378be4a8ada4b707d45eea8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f0fc75308448b42c64e0a8c951c55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea38a5670c40e106adfc0c4bd5a00c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f338cbc5d632d7b0923077db3499689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fcae6df4ff19fb6cd8df645afc0d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae1237327fab0eb5137c2cc797370691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2828df1d6597e237d5cbe05963de9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450861278a9afc213f7cbe3f4c829016693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7a7786d8e5512ce0fab48d414968694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0cd5aaebdb8574fcb8ffb17961072695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bbd79ea8f7fd9126c4a7e938e7078696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395738516336a3871cfedd6715c360e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c104f16c306e4f180db750f6a85619698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ee1b0c75aae8e0562ef6b191f432699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68ced1ce2b93854b0adc78b12ffd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c2154a4392c17479e158e9ede62d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d61a18ad82040f980d4f68f1b0c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435f7efc43f2273d1ead523fd5c16d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7584888c237cc47481f799c63fe0162704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e25c43aaa073eb4b11dc4e438ded8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75596ad971adcace38902033c94cb564706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b063134abaa297798639f963d095895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38aa3297ab87da1a65b39f48d9c0dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787e497fcf6d6bab86f9a43836909f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc539cb77b31b338b7686e72a9ae8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280200ac54f42544cb45ee6746bd77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3609cbf607253f7090138a2f6a90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebab499d53008ded9796e11bc938c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41084f0da2ade836c775b4d397803697714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303fe652b15488b3a4a12b13fa27af1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9282d56b58860c5c056b87bc03c4f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb432ece769861d4996f947a4eaaed4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803b200a188c6f671a9a8ca80284f64718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a7d8720c04d9249311ce4aafa5b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e131e13430c0a42aed5afb7bd4e726720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13df4014b4fb700402baa914059d12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2a96fa3c4e65983f1f3aa29d60db7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d8c87429883f99c8a3ff109d39b22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e3bcccc8e119a72192944dc1fe37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbf5b09c20c19c5f1fb7f615775044725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffb961356070dcd3075198594e19f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adcc7f7155d4d977dd474712a91a4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510b8706f81b923dca9a0dfe7aa024728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf943a5e8751793d6a49217181e588729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff539e5748eae11d1f999683729c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b811aa012e9986c8397f3911ee7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdab3c8ab0e7cd51a2e7a0c6614434e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ceeb85dd358998603b390ff63821733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c49363396f3e89e0d8a81d2312cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f6b0602dd4bbac827ef72185750b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4ce30064f63bdc5cb6c41682778c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d52755806f9223d810630b04fb4a52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f7894f0f1d33519c682eb4cebf8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013a8fbe42cabb9d0b29d5a38f986a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee5ca110b72869f4378f618cdc21e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a4fe68ce4f4c32d65966b1c2f6a75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1e1e93f3d519e41fd62d0f9c40b95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4d6a89a0499f5ce560bcc1d64774743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93084b2fd48df949e18e6f3ad47b06d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c7a056ed11110e806119f02476fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab4e70e9e7ba068791238678ee33f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcff1a3bea278f7d24ecd41fcafedb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb979039ca61c1362ad60c15b45a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f5d91e0f64a1abcc3b2e8fe65574749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc963c6cd57abb624deb7895356bd2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b30021b9a9d6104081a5293ae322c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90037961b4e9ffe19eed51c93d8800752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b455195cd94a16958be66b3ef5028753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39962adf5680e8b902057bdbbb1e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adb050c6193d24fab4fc9349d21a9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dc5f3b754b2c339512c0e79f157f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0f47de10ffcdb887d5ed18bcc2ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac044f2df8c0270f9d7896d9d3f981758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515022c4e84122041c0e46edb7fae3a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275cadafda350006ed3fa3a9aa5045760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554998ac73dc41340e0d21b3683288aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080aca3aef7775401bcda7977aa13ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5919aa926547e091344fdd1c7402b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd48af0329e65e46d7c6c936643a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a279c2e35a96754b54671e2f42294765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec88a9fa009cafac9fdf48189810ceb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7cacffe86f13fb5c6a29d2472a064767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8900f37fb29396d08a78cc0f46355768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d0ff8bc0fbce5cccebe9a5e007a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464100426502a2830ca1379633282c2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9b403741cdf907827f38b237742e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ed3b8fee0bc9a466daf5d0a3095f1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb54b795c66ee57e2c9cb56421b50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d91e1fa2d336336223b9218aa60a8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3b4c8033681c5568a4937c51693f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406713ae4e2c48a925c010cd1f31570776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca8bf54e1b9a5a72a44827a8634a8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6b3e808b32bf507b02fdb2802f22778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9b2c9bdc4d200f4c99e4903657d10779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958a5ba846d83cc9522ab7fd9311ced780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffbaecf343cc40d6d39f19b42290d3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4a020d3d53a8db33a3add62fb4d6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bc4ca3e01dd86728a4212109d7289783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d87e2972baa2d16caf32440ae0fc6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb81bc908d7cb436999088ddd10abe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864955d27ab978eee9d20c81dd41663786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ac5d3565c41ba9523eca28b77b04787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b4f39d6ed268fc8abda46c3796da8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a985f46f39fa81ade07c38cb5250a4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539473393e4b7e4b84adcc754848a84790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9f5f722bf379b2f1983481380770791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ae3e50bf8b84be5acb5a15b95825792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4bacc11a60cc9ef56451067815960793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5b044937ff09eded1e16700552755794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa33a5c65abf6f49fb6384a66a53f1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f73f9cbe6bdcaef1e3cbe8c536a33e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fcf0a500e9a8c40379a2edf53bbe2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b517dd76b471bce542c8bc49f8b04e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e7ad1703d57b4bfe6ab8c6be9ff95799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86493de5ccf2dcd97d6893dea40ad483800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d9e3948d1e98e306d6d6336c9f57801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97e2d31778ea956238d77632c12e1f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb3f1afd275671fdd6641757544c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763afa9d4e0f13ed01c35e4f204d79804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6ce17440d371299dc8baa8ac2bd49805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822885ee75651a3c8d3cd2b29110432806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ff53264b13f6e4443140c0abfe27807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410867e172326c48d26d9d940c701d8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1121e2450af36dada271fe7232e4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b5a3910390ad25e2bcc97ab89ba8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc08acb22cc7a3a31fde054f2786727811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625141cfaea4f110ec5c57834664a8b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86860e5338054d6e16c895244078118f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9274e095162a8c978b0e85dbd487a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08064f532ff36406761a9d5b50d6652b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e31c10e4367569f263b2f573a0d12816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5e056610f50c5c3815e528d3981a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7a714ca3eb7d5372703471c1044fc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64916cb51dad4178241ed5d39b2865819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d41041cb1ea5033773ad75fe2ccfd0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772910017cdefeddd04542be4ff90e7b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a399b932fc0775e8c221c8948782f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead51163dd4b396f6d3de683a9d36d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5fafe2cff394bfd4e2a4837df67113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452384b323db894e8d96718a189b1e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a83419b49b0c49faca2bd9fe112d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f280c082e49ff19cfef87cec45e89696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd808a161cb9fb30a7db44ef907cc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588e02e63f7c2dc60afd199958d16568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82f057b59bf30ab267da45e8edc3539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf14726085a94f5e14be474652c181010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c61e561eb74931c7f8eb1f84f5201711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c91b70889d577c7a4aa68e236c3e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f2e4a4f6f1a8d20989266c92397b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f8820553fcd796f6f53c757def55914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c6b39f0b86e82a1e60ad56f2a19b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d47ee827011393521da393b4f49c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfe21d7b52b9a7f39f42f1636f767317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d658ef2ff2095dd6ff2cccd16254a6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70a48b3a1365b488cdc149476387819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd21c6e3bffa885d20030259a06b2c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431a3b162dc69730173230552240f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f782dd5e16623e9a7a3684294c47b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f651b12819f7bb5a4437b031bc377223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ebc247fb623c99ee6d0d36ee37b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf338cb3f0dd2586a18295590ed512225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec7dcf79d5d8d37f2700be3a28722f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356223d3bb7ae06522feeaaf884b3c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d4f691fdc02d83f62a8289325ee428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed42b658c1fe0ceb8c3e0612b0924629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221649f03a6d6d6662aac5bdafaccf9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d267a21992aac3091c4b32e4eb13e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b2b8efab77035b79602afe31de5ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad212777b93171811538fb465653033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbfb6c2163561c9702a0baf427267734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0315d78438d63342326c9943db7f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163badeaf2fd0062fcace3eb324f63736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d996dec265a924d9f3797fcd500f0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfcbd790e6446f6a0cd5d1a4549d7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b75fa74c85d0975281d88672d7c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b610f604ec74c8da39c070907350040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622ff9846ac268fdf6e6190055d05af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7e9098d10d96c8ab11fe3f0364a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe99a9854d318cad08bca915c0fd4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801798cc3d479176688109e349a04b1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c3eb9d40ae312310011bb829d59e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acd197c6e8febfd77c712f6b8a279646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622321914a175e89b661ad7328590f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7391b5e1c221546720afc1ebcb8a99048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647a69a284503fcc49a7c314d594f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b173ed04f5418f98aef91162eaa5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33df8edc371073a0e007764f1f1b2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0aba216a7083f82400c8658cd99652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef18ceaab07f3b257a2c44aca5b3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1153f38aeeb0b2608525ef2ddb336b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b82bba3430ac650946cb52bf32f3e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e35aef613ace2b68e2b6cd7a1713756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6aca82a41e1bfe624d75793dbfaa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba094578bdcdd9397f1a1dd6259dea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee746a95ec33eb688cfd8f74f3af5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487faecc52c5b1a474dd08302b07d6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d508c7c81ef36b835b63eca97424e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ba0f0dfabdaa02296febafad5578662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c31ce3b861437fd1dc751b745cd9a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9188e62b9c19cfc7c5a053d734eb3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6717482cea9c330fee0551ea123665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1769f15b3825cfb05183e7a19c03266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebcb813e428f4082adf52c5e3c6ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1939419678c1d2817486c116c7b06b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0519807eb5705baefd6ece2e0dbf03269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0780ecc75cb8fc1743f04f85ba35ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf684ba931b104fa69ad1591686be671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9238602c3f147aa86c6cb48399415e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340effb1f8b807fcebed1968e2944bbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a485682d9512a602b0005b8ca354974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f441511a2a6cf0a4b69a2d2609dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315a9640fc5b4d7a975de12efb3d80576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935456f6a27e72793eba115dbe21f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4956e2d544d450e1d12b86d77e6fa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b95f47537a70140be28d9fdeda4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce41ebfecf301d48b64cea3561a88b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb67a32ddacaf96c09e0564665b5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50c2d06b49e932defebed51d33d9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a3a56ff6f837ee392e6b13860492683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692e2c7a32d6da4613a048a9ddfa1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfabec7397c6f9601599fb4caccf51685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b74327dcdb7acfde220a8972d01d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c18cbd0a8199b5ecbef3fb051b1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32419d730800731d33995d726fe73388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396a8b3cb8e889eb20edc45e3e2567d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d23efb8ab648aaab6f32fb0cf175e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e338b6664523ba7c21cdb7038b79a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920cf5b9c31faae734c0493b6b25e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4cc321f67fe5a9aa32fce9a5166a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704637f526765f4c610f97a7091d4fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d68324c9059760ddafca0d8ea3a7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830eeb3d432501982c93312a87e0bfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfb372290656eac9260287c52ab7e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfcee806ddc0be208c0098ed02b06398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c04d340e8feaa028ee26caa937d23799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301f5b1d697062ec125b1c76ee573dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe306fa192b127983309b531c41121101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe44e8a57047908884efcea43cd02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e90e3c5b3c74425ce37c25ad83f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ff95ee32e4af8c999a3e27cbb8fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a606e6b5339fd74738ba9790e9c11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9baff9b1ccc8df12e9f93191930b82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c0023f8052ebc05c11644d19f25eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03e9d6a67de0e6be00ee3815af18a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a481f3a8900428189d91c348566167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb7a5df5fc6156d4ef88d50379c0c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586b06a3d530b5dcbcece649ea835e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab6d9cb38bf01a0860afa92b573263112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4359e111d4906841cba4839eea8fb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465547555835255498e854a2df0139f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b8f573f8966b7b265fe0b66030bd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb774149c84d94c88e6e2d4abdb001116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34202b48f69b938ef70af489aad9e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982965e8a6144015e5b5e54e0a795db0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf756c8158b6ccd4920ce72ac639e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb8aaf2ed8c4a12a37af0cca45abd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada948daa0467b2a4972ea78333a861121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ddd1c034d88ea58b3f7e7ca7db539122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e19b8d59a59d93f151f8c435680a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f6722747c22bc5514f231ad19842124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee22ab38fba465ffea8ec5c288bc55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d0ae106583783a61f50e1c2c9633126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207aed287c35d8b83eace7778f52435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08d9469231ec216de1b77810879ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5565ea9ecab2f85e64a62c72ca3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a380a506e920b160cd509e5d565d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ebd7ad7ad3d765d45425ff116bb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4c17e42c8bf59d7ae0187250547a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90a6ed87feaa0ca6b8089dd955bcd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7596708b33453a0fc272ba3ab04516b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0faa51519e870eaa616f7f34d1ba6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f834e0423ab964eade8fb1b2b16ed9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc62e7d5c8d54217148e10269f68963137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b79d17a2ee2e2f351d8fd2a5a1fa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4f33c43354128f45b4af981fcbded139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad5f6aa3075ec592860933a1ecc00d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1279929885f0ceac44e8af3b36c57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d54fcc75f796028549ab2f51da572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b8fa5968aff1bb5eeca7635f4658143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c8ef87e1ee377b9515e8a2124720144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c5a9f7dc457376fe9bb6bc15dc3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43421a91667f53a809deca035541556a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea7f26ba83154859ba17e909237263147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cded4f1ff42d551de73f42f9cf268148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8548786af02e7ceb9a740df507f3110149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560e2c463b3abd8a1c32f168ab20a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32826132e8ee7b5daa55394176120ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e5c01cd254a397b7f751d91b38cc5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd5b86b8aa189c298675320206faa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c335e14a1abe78534fa6a9fd2932e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee15c2a0714c9df251042a3b952bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826dde5fa22bfc5e514c5b1161b1293156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94244a1d08329fd84b8963fba16ad47d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b047b3b99ef816a39ec1280e7fe05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed8f348c1d9da14f148e2b48fe4706159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098993ecd783953151a6f56ab03a5a0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aff3bfbf285137e2090a4e117750b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347203e6912542909024900177a137d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa632dc28df7642235095ebbf5e421163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e26a6987353fd8bc17ad2d0179fb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc6025efe40b076998e301a936d7cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9312780ea603db9ed35bf722a18f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1cfa64cfbe7ed341ffbf1f96fa175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b172b0ce2db07e17b8409ecd1e775bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db24b7e4d2c7d56c20466507f0c62d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa4f3c9299617498aa9c6211105f43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257806aa3f783da15914b1feb3ebb1d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374cb30d22bc1336dbe39e585d02cdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e08cc2dc66440f808f16f9346c9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce12224c6dc9c9bf8c0cf1ce70fa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21170527a171e754c65c1d7e07c8a6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acccb2d47712fc468be4609c7dc7cb6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f817a5ad0e3a96bd5e5108f0e88a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79839740c2b67afc3c019d3cc80d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093586dfe6e7033a3e9bb69b87c6e3d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96a4d70de9b0d470a3b4604563cd02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c821128e5a7a73cc37c3288f169f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add490b379a626da59ead8ec51913b28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea434f7a4c0b2fff540f36d6a94838f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74edf9c0e769bdbef517cff245ff17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f63e924a3426fb8f6033aab2bdd43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01f8690d73baabe5ca1a625b4ff7f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ee54cdd50e6142cc2248626225d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba649d7c108f68b60364e8433e2736188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1ac9c8b864aecf9e4ecdd8a42e22c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e390ad7757e33c1972ce0418f31ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057786a6b1395eb7b1043b33be9aa567191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ebe5ff8f6bd1e0aa54e7ddf40c877192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b18a71e3fafc18180f55fd7706124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b2721a99edec854177c6a180811a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e1f4d69f12e353d4fb732b1d62b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f24ee020ee911893e87e92067ebf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324f63a6e004c3359e40764ad36f503197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093569fdff1aa36aed93780d27885943198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47ab81778406bb0d299b24e14d317199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fe0ccb07c93836f9d7473c9e87620200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f4174320568adf03e68b3a131573201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e62e1811b65f86a74a93211920800202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dfa7a9779dcd6e2cb2f381b006c21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a497eee7a392942264df812de55c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718826acdf359677dcc26075dae916205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893e1fae879f5bc4c6257d51b7b6e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437633a206def3d1bf1f7b1499813427207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380fa3655f1fdcd8e05f33e0ea09ed1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28337245c8efe2b65f1d14254f6d748209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c438692b51ab35f48f836daac1105d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03fd1379c2a546dfb3cc817411643c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7559e4602736f08b21cd35f008dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60725e90c5b5b7ace137478ba5653a9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de392dfb51ae2f38b973ba9d26aa61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c58d1ecfadb176be3db1ef7607268215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63f27d57098f50f480b03b54ff3999216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcffdf693cee874269e38fc979d87d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edbbc935dba77f423cb23d68bf87a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c35fcabb5c36a1dbeebf91fe3d3fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421ca0ad09d323d0e35dd2c228b5ae0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221efc8f631b9e0ac43666af7033bb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e66f03154928513d012673e42f05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5865aaf4f999b8b1ce59bc88cf0b51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723662bb9b5b2fe4788554b68597eb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98cf0349ead27efbd682cd533d9cbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6865d26798bacdd77428d7ec780dc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf572c9e91e35d5c9d84aefa21c5589227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0667d764fec314f39fe1a1e9e8f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa9c67aa1abd7c75d557d28da6900229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3bffc8f4a59a7bf0a3066f2d94d61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b58b8a1d2ebacc0c39b16389cf6e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e1102b5458d38e7a089006e859c7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d47a1342dae28d8fb5e010fa3520c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3875651b62d2db7279ccf925648492234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd0e0bd2f25f54f6d95dd73a15be60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f612ba761b173f6cc628407e4dc92e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a24c5400ea1056a46aff8a7712476c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d2b75d55cb5a28bbb6726983966c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957448f2e6cb3c78c8f01bbd52ecb63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8983d794e7a87aa0fde2966d2e1eb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f9320999b0498491e82dda8a335a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc218c9d2435312397d8f6695d4512242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5f898d605d091540a84288f37274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd955370fde2dd72b7d444ba508b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c081ff2ae2360b782f7a2b92828e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa2e5edf41abbb55da5610593d9287246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fa9b18d98b1c8a0dd1329fcbabce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0a3da800b176befe68cb5b6ecc5d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15022042713b0b769a144e2ee1b20d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9384075c64c4bd9a2fc7908ad3db3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb58bf6dfac538b1d6b8751e08a50f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39274058d802fbda30d620e8ee7e6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105622f06b8c156d522e7debd1268823253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369486ec0805c65a17170cd10f0c947254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0c28f486c9facfde37017a5a3c734255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4afe96d48dcf9fb3f14c46a4e3fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9bf4a33c806b55b0b6e14b4d879fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe63a576fad3f2575293b96dd0971de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df672655a25c569442a0121887e9b75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8d00b20c39e38daf879ff6ad6e318260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d12bbf22757e0ad41f9fc263df9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0118667bb6df43228d2c75bc9f469262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2509125f7b540e8b8e3368a623c355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fc0a5d867fc40788ea55a867ba35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6d6bd03c5c982b49137a42e77f94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f885da1cb19331c275b60cffb821e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743a447fef837d179df75d20002f785267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589a1a869e5534f96812870547a326d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b3ffb42d82a2eb529fae8f00e8f1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e11cbd92c9da30e8b32df67377679270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db87cb7706590cb559ef83073fd323c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321bf85805e5cda7b597a4fc4c9d5ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d5ecae83f34b81d3b72728b7ddb0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9dae816c378fe306893c2f0afa72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34464bc09ba10034455b01ea9f2e110275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a546fa121a2dbf20590e14a7f89c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16bef10bde3b24d73b43cafd47a42d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1158700d9c1cb9b7e9302ee6d5396c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785e27108cbae8078811e92e4df7831279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e16a10efc1b46295edc217b784ac67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d641fe620ec20dd8a64f9a39de675c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82afb8b07328f23719302cb6a24ea93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9dc154c4983250d4047381af768b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983997dfd1c3773c7a4c7f844add23e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19b0033fa8427c6f7f8ebf1a0bdb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dcff05b76008375267936df7bf2d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bea8f9ba7f4671447112eb299defa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c3399811b97ebd4613359fb6647a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25c8c035fbf3f84e9cdd5659dd30a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fa83248530c4fdd8094fccdb891f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace83879296c4acc38ed1d15235de81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f68f4a02e826424e7964f0c26d1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98222e02b8a66de83196117a1fcab2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d90f5dd9d9b72f12fdee734df996e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e9335efd1a0b26d2b88b390157c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6afa9c808795910a2556ff40450a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16110b8a3a99a27db62a95bb2b6b20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaed640a46caf48e1fa07fe9eadd5ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85265041ddf3de4372d1baea731c68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b7f692bc07af24696d469972f6a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a4602aa6bd0655b2c6ff301cb14a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ff5d6bbcf4c124eb087c8d5d701b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe3f6a6902ac842d90789263ea45ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026fee4a490aee4a9ca77f32fe16e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936b378aad3b234a87ba9a1498a007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd8cde7b553436d35311d66481e10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b87371c833ed13523d645fc234e038307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffef67bf096ffbd116d531a9d20b50e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09632e9e3da9487dabc893a6d63148309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65d3598fd3038880b9ad2775cb5a7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589be7af973b8f0cadde0b2b79201442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debe6e0e3a4d9a1761efe88624aae7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a68d4687adb373ffb09a7101a1d84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe59f6cc9103e35316f87dcac25ca0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754d545cbe7c1fd3247fc4ef6159bec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986810839ca672ef44346971c050bf92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48511d1ae7de34c0615ffc5695c15f05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df34af5ee54a3edf5a3a055179187e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fc408eeb3dacb2f368ac75aa76404319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8842398609dd3239821907869211303320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e943504b9a40d13f4a0851c9bd74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc0d394e21c1c9e06c74b960df5f0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ae5c23a1eda67afb1b8604b36748323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c77ed97f45d42ded19ed729bff19b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da1e93ce0f3df0ad36a294b18f413d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a3a7bed4fa5e0304351865995bb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1dba46acb66e1a8e6e6777a8af53a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ede0596f18358d220bb9985cc274328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf88b90da4033afafedf383d0104b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4ba55c83df0e2fef6e3974e28979a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f983e4fcedb344e8dc4f4c4f953a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9961d9757852ad289016a6a2595c71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263400df995ce57ca6a06ccd4a32843f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf193d941234ae33d7982854546631334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c2d5ac88068297edb696ea2a5e2bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca8d134323d8ec66f043cb7d1cd6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54517118c753f0cf585fb46e5636ae5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abb904cb4f306735d5d28e4c56ee0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35d4535b834cea259f93f0bdedcd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c060e4effa1fc5659ab8d0432a2b45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a54b076d57e3fa41181266b6f33a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c1dbf822c24c646518861705f088c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639ad0d1d82c0e94d6e448e54d9699343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6adc0033d5e7cae585441dfa5a0701344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228dadb618531db0f67144630d7748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547faf73c173c9c772f76223ccb18d09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9380028bce6af172ab6664a9a2e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c808b0bfd673296939650cf4eeffc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baaaaad0fa2c537856d7d7ad48cd46349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42237e2ef1c0aa91adf0258a2e397e0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ecfa8dfe374350aa139093fac2005351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a6e72a9053a3515d020fd0dfcc9cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750703062d684e6b16539e29c21e63ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72970913da2dd80bea16045f99ebabd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3fba9b2a694e6f4402f665cb02089355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28ae381190afdb790771736c088fdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0dca469c25fc47d699c03b173f274357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728fba9575c9cb467af06e8375a413358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1716adba312a9b2ffd7f8443363dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057727806c5be3ad6b68f71c5dcf2e40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86621b694c77c4ff2b671bd4b44f1a1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a165cad6acc42c994c5f5f6311625362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c57ee5f71e679b0c6daeed5323934363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64740b50d692367522755f165e59e69c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d4f1dbbf1ec73ebf2b7728484612365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fed21fc5e765ab8e834a9c505ab0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be5dee3a5c9b0c78b5e4ca6d44b1da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342655706f43e5a0abe0f9c475e22bac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec336dfe45e81fd20bbda7fb80cda3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5c6fe96c9d6610f064062e8b90c56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35309a6bab3e9732fc5d1384eb8efc31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656b8cbb808b985fcc2d5fdb98496d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf38256d60f219ed8bd9b8b003c39e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc886d54a5c83d2cfaf7eb4f5ae99fe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef26aa20177081d228674f92259c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9354324ee376cec3027609e3b64e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706cb53df1bbd0750327234948474d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2dcf5fcede82ffdd6660451a1f79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba60b55563e5837815e73feec18c8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d529ecec14d041c9e7a4f9d434ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5095d08b8d94de9d637da7f39b132381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2713bb9d63b88e3a953165ec52123f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1622c965fe3185240cfd0c44f421799383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302583ffccac96348d85591ee5565731384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66edc31d18330e2484f73200960666385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9884525b5a33486d5183ee5820ba6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b898c45abce29870d26a73d5f1da4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0e57a14f1b39ecbce851b564bd64d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2ceaf7c9b7b2109574f78d29c2f6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6dd4fca0b9f21f2a13b2d92ea552c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c343f0c6ea6869b10f7c8ba45eaad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b934dcd2c32f7a9c6a38a77c11e9c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d31cfffedcf401ccae2ed479d4ae14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527e5d38544812efe31f69c9a57455394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb2ef68ebb51e87c6116cc239de04d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a296274c349aa12ad569778d37b38de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dbe9ecfe933410bbdd0bd86d44ba8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126936ffd667109dffee052c7817de5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2029654c3c21fb2e899993f0807e681399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9cbb79b8259ffabcac0340d32fdc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88851b17a6a996d0d8bb90368879c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d52ebee9986f6816490fd53328422402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5e696a2aaa21afe5239a35dd31da7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a58d7a267a4f5d52e93be9d8894c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a04c438fa501523bda686c7fd9645405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3a174b2b5c03d3d50c7de2d66335406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8831400d837e1454ede73c8f51704407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ae14cb958fe86966cfefa6f45326408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8eb8a6cfca3a1cb49b6590b7c9eb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fa41d2ccf52ddc708d41141764a26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd76c8fd258261f3cce1b47ad50c85411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc0b3c7c163783ce91da80f1fa22b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eed28d808cd53411f5328b00808282413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b8740558b71c4195a4cd67880d0c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2470d66c9821fe2ea18fa77de8ef92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d4a9a19580bd459850903bba398e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa87ed09c888e3188499fd424e3be3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a0b66a74785777e020181a454c0ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dcb858e8e433211b4757b3bfe2a25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc51cbecaf882ce2285fbce5967c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4ca926fd9db291b10370bc7333ef4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416907a760347b484eeab4ad887ad92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9869e8962b28c16c3bc8849103b1bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d68f24feebbbd66a24fea1975ad94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8648b5e427626bb66ed33e529059730425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930d9b726bb503379d4b38158da9836426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f32ac0afc858a31f439836b08a046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cea8008150b51d10d27ba022aaac7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ca71a5ff62ec8e8545abc71791ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8695408c429676c0b91d214b3386c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6702b8e8334985d4a40d4e3981352431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1b8c429e3792253bfc2813d6ba92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6bc4b7f15be014c904dcc3b08ed6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7577ee416ac4fd1cab577120c86e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d59ef72309a42aee765b9aab3e7446435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7a864e4c414fa1edfece10efac8e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8203cc91f9763b0112f320ebc100f96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1332b3d702eb5828c3cbc486cc7da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa92739bfeeac43d161e2865d2558c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ff62aa45dc26d03db8b9b03b595e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb93ce9c48f8ad26788b97b074986441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae1a0222f5d6c2765d45f9f51f4dc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01c47b848682948f0dec2e5dec54a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84efce7aa8f317cfc55228f91f975e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de325edf66d84f9792ef74c8726a52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07a7dc7dfef6b1a107665fefda0025446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c61740d3c139d90fd0a3460f54511447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59195c92948707135334181525b047448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc4a9e13b6e21eabcdc3a22170130449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2da0d6f05711d2ab643ecbdb063e00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ac99a1be9edb25e02f1c554e85c92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d181e176779730d77bc73764ae50e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b2a909cec20d22948c3588171650453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea79627114dafd55cce35964fef81e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722c1c020b86c9dc146ad3ace76371455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d3ff898f28c5e652b7050807f40db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486fd21f67837e11656e8beee9061e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86983a0a7536f1d418e9dbc15b30085c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8cdf54c784d3c0103dc524e2f167459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b041728e2e8fc78766d950c70ffbc95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7da41a39fe6c5c9e506ae1cc3c9db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841f79f1d798253e44d1a0ead27ae7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ee05d72f8fe1b2ad66cbb45455861463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d0319ea42f8cdb2b6e4f19e4c616464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7891defcb43eceb7fa0234e19bce2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea494aa187e888654dec37c8874a5eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5624bc8c1811432475ed985acf1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e40cf6806b43095219b0f26ba9790468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708862252849bebfe2112b97a85eb99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d7e8c73e03f670aee240877eb2d79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8791a9100b6e836b54f7d84ee7fe2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365ceda148b801858ac41c254930644472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7fc822b70a23ad64e4d84881b0f7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e2637f906877a3c8bb6f4051e3e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb161db9b069cd7e89845c77f9ecc40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781e98a3cce23541ba212211d6c72b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cd3fdbf9b1e2e22b6d08b5a887d1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d973c36f2c98bafd5be6409e8956478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e26914e82621d8c964a882affb393f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209be1c7e33c2dd7ea0f513f0775f1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c530bc1045f1861111d92f2c22bcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6905704ceedae47337436c8a5d06ee2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd023dfc5bc8f0d07a19426f3f1439483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320144dcfd1faf2214cb1f9fb3a71c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593588e4e6225c8c30b516895af243c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452b6a330b1df1ad626645ca0de82d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402a6dbbea9ce83f8560712fbdfc8b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0996925c865cac590ba2fe91e5ab441488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d25018d1632a7e97db4287801b5f3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc1ca898f307e0f827667de6193a4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c37c2da5913a1b59d9fc8572fa9e9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8775185a6c2bf854f9681406d4999492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528ca5faf13a5339807b0ac21f77af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d2ca90e87d8aa820caa69984904c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546220361497e520d648d6c1cc2b06aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92e1a73e0ce5e71e974c5e068c807496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d31ecfa73cbc661ffd5fc94aa0f34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ddbf6425a77720082d3bce1eb0f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276699c52fc180bb55bad9f73255deb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b84bbe544c96488d85374d6ff4d94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c90cce10958af4b02cd60f4b2cbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782819365846d3f4cbe514dab3c59e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bddbbc95b570db9942dfe61ff4ba8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362db636184d24980f5a7f172b5d95b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fef50217ec5533bf8017d6b9f2bcf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d2a8b693baa8ab43736a20d25f559506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4812ad608176099ad6cd138d93add1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ff4885cf55277566921b6bd2b935508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207c2b1af0ffbb7c036c887f3cf65a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e168d86fc5b59b837a73d681461bfed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe01c420093212f11e8fb8035655f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252f7e3d4e5b642b33e60a443d8b478512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7175b37578ab5ad4b5d14813c0453513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed1dbd74f84b62c6a125ac167bb1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de531c84f05c96bd111ee8892f0716b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa0a4c077623d34924513c2ea3612f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396caf38ea2fcdd7a2eba9db39de87ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16554c02527fac49edaf043854ddc79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37000ac6b85bf9f97d9da48d8426f59c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6fe971c80d48c74e3cd9e2b06ab6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b9d9558154d07b817e28807cf67f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa45da6bae3800aeab59233d79f4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdedbe32bfe33c8a1ba30fd70d3b35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07642f3f15d10a8524854fc8bad45d85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e7733e020b85743940264f6efb8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408af19ad8a82f47dac94d80ddf791526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321c4efc855babcd2b0b3380d27ceb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c9de0978819cd376f2b7e5c977447528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad51b788aeefd2161e476483be718529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c96f14e37cba8bdb97e11a30e2ca2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9b48ecbf1cb6c908163df941f9a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410b02526ddbfaef37eb0b1b68341d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cdc218289934e70712e61217cd572533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656611c5422229f789c5f9a12ecc595534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ee75adfef84fd7422b04356a6d64535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b3d06d0fcf47770fcd62f31c2692f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58992cc829578e27cd0c7aa1a733e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642347878cb26447c3c4f45c85beee2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c327ced2f370f90afa2ea0210b57b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb232bb1487fada18b1d1ca3a71f427540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c09b3d91622f0a1ad9e3ad7a1051d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a3760184aab47c1b155a1174bf8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600235174329e7be60b9202c9b8408d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67066444efbe76d89b03320ee0ff16c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c3b20264780a3d5c70293177c05b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4d3f28c1aa0931d7bf26b0c1632f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e968ded3ab9f98bc1eac6417cbf06b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe662f1948a502e13c6b77a9c6b3216f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918fb178a22697fbe92fa270e5768f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127f44a59996a030210532f107350a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6174555f71d7b2fdea9ce2cb762c5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561861485c06dcaeeae817e8b8f2f2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533b7af7f47367778f3e7cf86864b20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772714f02914b8deed713ea4fb2e8439554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3afff44092e52a9745804c6d20b25d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af4addbc234b533eeaee326f0b85d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a598d6b4688548fa7d24487914b8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c8b8833e429248d7f2b0b2de1a3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109f7b2eda81fc3e99896f3d41cb8e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c495697262cefcb04a769fd72a5a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9967ad90b4d9f4e51a2ce70257cbc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b5386bb13c67d9e69f21603758c17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7d1e5d9844526ce0362a1abbb8b90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df38cc80dc7f65c9bf621f9414d3a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8c154faffa4e74021e7c8e126cb9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced266c76155f6c1716a14101bf1f4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1d6c9fe3709ea8828f8d733fa6f6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001ad8642a972ce0b1bbd4f780b8537568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897fccdeefe552cb004ba18e16d3b6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdae6535f790e60fe857a4ecb8765d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe910672a9abf353d972429509fcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22922f57f1284eaa617d6a08123719cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6c43595176414d02825415db6ea2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41593024f192c713b749685f2c0ee548574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051134a3df724be0c29c20d5f9f2685575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934864e6d7f01cf53a84c4748607279576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b092f776a55457a692f43535b0ed1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11479d3e756d1bada6c2b49b1726aee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660f2d8f489d4b34d46fdfd3049fb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788038fcff18eed781b5c929d290d035580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912152c0b8de9909f7faec4348a3cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6eab197ee4d1badbe4fea9f2468aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452b47347fdeecefcb2d1055ecdd13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa590b4c5e7ba2631cd37840a79eae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d2ff63d33e3842fa91cbf24d59097585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655625df5ca0eedd816108e5958087a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da0859d103a16094c51865b91aa3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4335fd5231b53966da6f48cbbc2172588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dbd07cc01d5f02a0977b711f4eb04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696d9523fdc0996d885247403c3850590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875d53200490072867ede949698365591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187310f0316c9f86b9baf9aba62052e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de600faa64387a0b3d2fa1c359b15a9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c655554b9a4c1c8a19074a18eddb6cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd3583ca50e3eca10422ba8d6da3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6aa72faebdce99ac00970ee9cc37a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93b5a3d805f548f448f0f88f79c17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e61af4eafa7aff8fa33868897330e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89470b056b564ed025cb00edf735e882599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503685aa7f7f91aef997efac7fd571e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c0c842e323b034c18be1000e4fc62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3f5107af70852bee8dec81a681f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2fd1708157fdaad3f6962d3ec963a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f29006623dc4f1555cbc0136b37ba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46a38edef0b7261e71f38d43263e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ef0ae6cc241dd95b8f35f5941fc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abca05a801b94c7c856a2513a5de25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150017d3a9f803bba0068d0ab9f8069608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439ccb68761bbe567592d6f1308cdfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b4262b41b41ea70e72a8756868dc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121182cb11356dd98c8890f0742e244611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd4a53d6d16ba17f73557c3e02d00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeb656ca34651c1e37343f6d2dbf89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d21016096e2abc0f1e0e19614ce15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0650b7dbd8c68be3fbb64ed1fd01ab1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9544b0b0ee9aaf6340eeb62f8c9d24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597fb1f25c27462c927ea3ab3edf14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe536785fc77c6bb57a86de4c499d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd7752f6cd0c2d90af4ef18c1b7351619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27b23ce81581a8e30fb06f7c4ce338620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56126b4a115d734b367d0d64c615c716621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f51bccdbb7b4dd7dfa865a12169b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f82897da77a862f961c957e4123e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7056bde522a3eca713cb4f1929465624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2235701d3f72c4ebbf42f525b8a4aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b2ed739bc86f5974971f16eeeace626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1506edb0433b7daf5e55e252f0c9f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d4d1d5448c567a65b20cc5eee1f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25382c1cee5e49c047c97fce6c1b05e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25cb88c7bdc1b42eaecf9f6d434d3c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade87fc2970f95b8184475df9d639e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538d3deaa6e2ae94379292e30da1199632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae660fdb429f7c353330d770619de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea991c1d7ebd4d78f4f83bfeedfb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4196ecfc95f607ec768c0511d3f371635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef607e52b70c140eb621303dafef5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c140c48d6b292ebe5dd7e77828ae85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0792f368328a7461ada87e1a5edb282638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2c4087cabc9f6323a3a9dff82427639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bfc54f2c760e4af6ecf46b8df0689640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eea74a8b1c287e58ab72c7e1d1923641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca7567c70bf5e1bf367c84c74eb68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba34741c02774392cbc5f5c79f45f7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff28853e47ddf46f258445ec6e2819b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbbf4e971fdce6375a80607651bfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3176ba8b0ffb997569626ec2f02b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d24f857e5fd153e827a52858a581647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d8dd5d786a90bb1ab969efb4b92c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1b2024f013a0eeb42a8194367c4d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b87e32ff7d9dcebbb08cf40c81fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2c9c2e436288a91a585c5b9bf181651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527a29dc7f93911dc053b58147ecf3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bfa32c433e5336814d3eb84fed0fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76e565a6bdf788e7329c6b34df133654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e23043f63aba63f97bc7277d44ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ab86401d53f0f9a4fcc789333e1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaefe0bb63a892aafdf958cf2d9bc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96cfdccb6734c2e1c110cb9bdb5ecd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655ac6c8978a4f05be6dd2f4beba5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523906fd263b34d155f9702e149d38b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60412720f051e186b2b352d8fe31f85a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8c9ff77db18150e134d14fdd9bb72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7d4f5ec37b7ff2bc4abf470e74754663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f475c4d959eefeae2639b5ed6bdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ea5ed6167376025df00aff4510958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f154b7d7327014846efabb90956972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc647008b45189b2dc194d6664a0c81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4a0041e9a9176fae54854749c057f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b605167d4de019be82ca2ea566032e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1892e1ce86934496cc4b1b5072d9ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ec6d2fdd57923e979ef581c782448671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94c207e3ada5fd41b8c206942d5f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207756e23f1d4c1ddab25909ecf89746673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b412451fada2b99c42283357f8c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e861979a0f3c5245f850e120496de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d6a06a014ce9a66a263d55dc1d95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021eadec2cdf033a2b3a9d2510625a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae11510ebd75c428ae2cbe51397a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d0caf723360e95423daf7ed99e7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8fb507769874e71b4ba41d50bc256680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad6b5f677d0bf70584130edc423e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59053d52d770e58d827c846f9601a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c029ce1687db780220ff042dc97e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45083ce2953f5b13718577ffbc0313f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf632d074b5d2b9eb3a6c1eb0210f5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59eecd7bd66537402d462094fa2371686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaff87cf0c7bc4d997055bcc9c5f7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43137e48a7d002a564e3a02737f51716688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb6c27285edc9583078b6660db149689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaad2a50fbef51941a01678fc4c0f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1135b267cc7ec84ee3de79ce4f29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacff05a3b6766b54f87bdeee1997a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375056c6f6a8c568ea0067d899841546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548004a485b73306d689a83fee3c9bf4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b8810eea1af5b0a1738a0804ec477695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295889c5803ec41481a750ba5bf64ad9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387b9e2f3c6a3201f427250c6c818d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e71b2f7a2adb8d98705c6b97c514e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bb494bd464895771e38ab447cbd29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ed277ee40b7f26f19bb42b01ff73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100576f433289dd889c8577ba1f2792701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950542ff2fe1a2e204e7894e34f6dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109edaf053a4a5ea6dbabbf0b245bc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b32ff68403f7366249bd43989d4b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f52e261e621fff637178673e35db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970faf70a29316cc62e7ffb7abda263706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca471a9d4ec68a1aff0ddafdf341d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b13fb0077129813032b082812f08cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530f6d34247e6f8c7a6337573e3fcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cf899dba80745756b33487747ac81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f5df893226ee4f03214a673a5060e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c421ee225904b896dc1b59622c2102712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444100e95a6c0f449d082780aa269fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb39494b43a653b24a2ec75803c3f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dcdd12f2bb79ef9d363ff4365da38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bafeece0ae1c474a52b5bde8410ae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e59af02bfd1dd7dc535175e0fb056717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804c325d516fcb997480526b29dbd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e5927b391eb8ca5180c6c7207050719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076311c82ac3cc64b6fcebc0da459265720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7de64cd59f0f617f7f2160e3f4e03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf7e5b3682d92586d5e81efa81513722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db735fafe9400c642aeb8e3d02c6197723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2442a758aa0c6dd2008e9203e8e06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21b4e4723198e0fb9ad5cf3fad8ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedbfd6381f8ff8786df4baed89b38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b0c04ffa722e68032c5ac9fc074fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3412ff4a59e4a324e5bcbefb33de40a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebea5f0ad4c787e73bd1e87ffb88e22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306d31266c2d229e6cb83422a5fb08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab21ff349b941dce7ee8ecd463ec9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f2f2a8de8e8bea3d11ad80f17341e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d68f099f8c9313fa66b36d233235e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9d79eb82a334bf52b59c38bf33a52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303866ed4c8aac858f1c79974067f86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5fcfd4b2c427bda6fa7e02619022736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b805ebd110f7529abee1f56f37f56e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fa2724e908b2e995ccf8370314dfd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676b417e1a03a7410bf8a5413814d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d0d3995a54ee5f721b23c3b37b278740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa25eda71546d838c32ec6f7ce4402a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746a8c6ffe19a4c0d8179f3c5c6e0a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826acf63f5b564a479258e9c7b4e98c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380cd069ea109675a360d59a74fefb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282c26eb100ad536e3ead844553f7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b9ca61e04f0a3dc616bf38e8bfd3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345068b4280e237c740e4653d1d56184747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d766bd93f075bcc4a0a037199fa1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22f2732f1c383bb7d14960a67ac899749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0262941a2296760fd2877a1a2560cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214c4dc86f142f9dd6d97215e0084c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cdcef9f8f2a297172053ac9c3e084752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ff251bf52a01269fa7982d02e97b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516823f790bab0c4015045d38c33da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c875de4a34f61bf6368b80ca394eb76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca85790d9e272206af7ef5846372bb9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb800b06b72af643c5dd67988a9763e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeda78d3022d315fe7591c13e25648e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74134c755181001a126330ff96791759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab40cb15dc42e19a856a52abf20f204760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b8418996ead6d5f0e4125201c90cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bc15c30bf2807febaf4412ea515d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7640ec2a6d3b3c2d8994ae9c8ea703763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f0b3f0b3ab7397c895a2bc3a05830764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c85012ca6b03818503975034caea5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c65fe2ec17d5bff020f2d4282d65766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85673c4b6b94d73aebac36b43ffc7941767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>