--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a88e118a8ff134be602e6b9494281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81432371030248d6e3d75feb25b6e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5574e8a7b476936d7fd0aaa098b8ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201cb479e8ddc228b7c22405883a9274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec80247dc9bba1c9e8d65f5afcf6ab25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f483d28e7de6e443469c272637376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43266e3d9e25b64f460f317ebba3997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871815c6aeb5614bbbb54c904bb91af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d03028dac8b17d292dda28801050f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aaadee90d91c5a0faf509aa63847610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1abbbb249d774728630dfe52e696411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382f9e14088f31c0065f0e47df414212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c32a9389b9a37c5f21a3b756614113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e77db5713a56059eed6f68d6e00914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1765df8de1c9a09cb20fecf29134c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69de941b2f311a9f12c4a92778fb5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b93d03c1513b0d4bc2db3df0e6ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b999fcb9c92bf98a71a1e623c1c7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc4a2f01c721c1bfdca0b2020859fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d31f5574370dc9609a3be26ec255120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b5b1368e963de33dd1cfacf6c3ff521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bab67ebf42ee0811c5bcde4df09da222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb1662c0d12715dc82d31b2095a4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455178a79765463369a5ac29191eb7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c214ba5d4c7c695f12fdf53ccd14025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112800feee58e2152aaf19ef787169cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e278e1f2b8f079ceee27d6e0cd88427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd159857175678aa646dd2460ffe03c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2fab5d978d70bcd5042e3a31934e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a58cfff7fce4da5c4162f12f44ced30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2206fef09c202ad144a4603989addf131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f43f970a5afcfbeb32f7cc3a30c7e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc9b0f701f3bd370f00556a29d6da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de49be8334285e596835590d7e3ffff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44aa04290339cd592cda3637ace26e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f85243778061f902f15749725f28ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11bae16e9d4af398aed9b3a31e5d2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000d3bda2071c849244962aa85ee6b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8911554be9e9219d6339f8400742239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddde6377920b0af146ea6fb99edf6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0499b363a5145367e3ca45632ecd3ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631ad524c70ea7083f6bff074a4f84f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e955802061e4fe5abf0ede1e11c2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03882fee98f9a8aa6685d187afe66ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f329dab1d7c520d9e6a9f4310acaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547980ba3c5dfa59cdb1008ed0a71d3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c51b384e8b452f468a9a4a55e00d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee354b64162543003376b29c7f322048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453bfc54db19f81326035fd1d0a57e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5b1066821044878f986a539727f5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe06a8c778627200753e26882be5c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce2a5882deabb179ffa27df08a22b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c97ad53e7e2406868b105d6b1c02753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190442d7b4777052887a62e1ea28cd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c5765e84f030778cd3681d0fc4ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef9da3131d959ace211a27dac2f7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb6e9b13adde489709abacfaa9ec1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1975b5a4a11362f0a5d143db8d512f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cb809c1c1de411c1a185494a86c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8fe34c611c7aa34f07771b8de59160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b346ad08b8ed65dc83a9178d5c2e6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9b78124b9013ba2e4abffe83e2b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cbd42f2040190caefc413de8646e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a1f97a01692ec29d1abf9bf5c7c1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e446353e4892d57c266008cc7630465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1eb4772bcf70873e48c9f4ed64fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652bc10b67c7fc055b840a26c5cc7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804b797e1930e67add7f291177eb02f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069f0044b55bd4a5264fec7b4a10e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cfee0212e524ad21386ff5818bc3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5523daf5decbb0b63244247accc3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda23cc50f3f26e5e01972daa7bcc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf1911fd4fadd6858a28e5fa5433c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211808eb3e83a5dab6a083b51fd77c5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f447fb54631a5952033ab56277b26075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b65fce16c593adbae65ed0656efc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828416b36c3672d9976047672b535f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f42e02966a287b278e34340ebb2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ea2c8ae568fecdbc4f4b20484271379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f22cd5510d400b1c87edad5076c2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8e7216b99be3288a0f7aa3569df9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b50678d47a1c5b564a39ad8947e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f7f278dbcaaf214008539ef8af83683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b7d6d5c22f6908396cdd4867c64c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4777b9e83110690631ebae7567ae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9f0538564c28de151a83a6ea220d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226618bb59649585a349da401779755387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a6e88575fd9da8b3abca12bd8c85d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb4ee672f2a099999e9e38d9a554a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e14c1e9790942aba9cab3c59c9f2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c3dc1cb01ab0e4a5a738e488141091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c25dd678bb48c69268913b7c48d7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460b49e111a603d64e268e9e8150f0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478711e8ae29d128b9395cc0e36c476394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c45becf9db12c396ad6410ea2f66d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40d21ec88ff0504bd4d4e2a58629296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc797a19d239cec9c78454ea87856be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e35c9b4e1fd6c9e75be8106592b78898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10de536d671cbf7707c1310607ddf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da8d52e3b68bff98bee0eae8684f98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518297690e0475fab2716a8197cd9fd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdad2c8c843c5da8c6b2b5ed4221073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358946547b809916ad86d1a738d307103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d15381c0cf6b2621039e54da0c2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bc322a559b3bbdbe20d2dff77f5c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dccfe8ca1b09714b2d7c2445add8df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c78adee70aae5eb395a065da7c7ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba08c2d01e10fecf537370029896ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27a9f8456d6ebc586bd34ccabd117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32678b619f074f67d3908349bbbc33a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b809ba99c316dd0f9dae73748ae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c405bf5c6648818af0bc61f97d2d48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bd1aa2bb76fd93d350c33e75beaa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52304e3f23270f5c546cab884be92b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b5e44f8a9efc84090b268c1e1d307115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7821735cfdfca981345d51938499fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229648c6e1c67331780d0f30f007db57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543959524be07765c0482adf11b85a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4142d993e1d5594e52223029d67c973119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e0bfe2e5e0c3b6e5b56d0df468193120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e367744007ffcbd4106fa93b08e29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d753fe89720224c3285b15610af7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d064d079fc3fea3570c99736651e8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1fd1c598a2f2f3a125f7f75ef0d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b635e25d7f31ff37955be7d28383b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1306f5fc18c1d4822e3fcdbd9461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e04075398f139180c2cc22f6a0b6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3980723c5722e9332105cba78705fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb50df604ba571ff8067a52b45b178129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa171a115f8be0b17459de16ec3baf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a507073563d65f8d7dd2f5bf568ad8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95190006a23021f13e97a56f7113cbd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c4f2a34a457a3a74d3a7657e0b64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5defe45038c54332d8027fe67d5db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113a3908dee6574c6c7ccf541e6c6f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717783c73bbde96af68bd72c121ec2c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f22d53e48d4f15149a3a4767f52f48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8d67f3ce86eb57efaf1190df3941f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8dce46555d6d89ff138ca98d9d957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b236cd98c882c2b857407f971ec76b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ceab7b721f45abbfde46ef2fd95d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37ee4852c9b504aec12f5a287a6d3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c384b703dfde6d3c4aece66f58dfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b122cbd6c4dd74ff7fc9adce9ec8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd6d886c0be0fd69a5646f88061242145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a816ac202edde8fdd33fe9466d7d600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2df5d52af4a517dfff45ef24fd6215147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ee0db8278dbc18567b4fd60b451de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32601583db89dec1ce3f8678e14175149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cdeeddbc5d9197761c2fceb721314150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164caf7db0b52e6a0046f81860768da6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2e2c0bf4508214f0418edffbc9d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa767faaed10d7e81784308b076c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd7adb236d2c8c03794c11ab1f52b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf9c5cc860652dfb61eba9069bd136155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36844e9dc6f90d10a696ac97da476e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff241edd3aa9493fbd4a774dfdbfe01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff24b640a294d3a296befc1b579510158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15552b82cf66f4c52f8f282b22599e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c720eab57098f64e29d22c545ddb960160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b79c08761b83add1358f244903ad4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b483ea664c3b7d663ff38a7f03680e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7e3c9330c15ca699c730f6a3b8d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c986dfe33cff2ffb0a1e4ac067dcc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb069285c7d78476cfdbe20b48cc22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe165b7178e254a6479c0c2da1f8f34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9ac6501714f2c115dca8de4713eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d820ed1c5b1d95bbdb514a5955693168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a27285943a8645891855155dcd166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727ab779347f38f0796913dd185419b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b3b4777b8454f77fa714a5c4ab91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3725a1a50ff0b559d258ed5ca57051172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95416e858d42c49981bcfb9cdaba8aa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33574aefe705c8ad7ae5ca7c0dc2aa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f7e15d5f1f673427fc0255825e39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45805d401ff5cf212d26219ad6bb8ac0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cbd847ef0ae937a96a6299c15adde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471e9e929111183179faf1df4ce520178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e59158e4203fb5c450b32bed339e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5757480eb06604f63fd7ad8ae2bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517bfeae3d8e5c4c5d91c8abe4be8f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e18a721746ad408bae1cff3e2514182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62b68545038548f4e3fd8041feb909183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fccd7f5d0613bf759b0cacda1775a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa472025791ea7e13f7edb15fb463c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e86e631d0d7a7280b3b63c7159915186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2250df37beb18af712c051158da16e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c296736b23d874d607f3ac056dbf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c966bb5bc495ddefbe4b5e61bc4d3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c278b410bfddecb48243a513ab107190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca5e5876077a304098ccc8280481fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3808fab8f869e81227e0728f72e348f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d9db4c47695887d5d0607f826e5c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341faefeb3cea893c8cbfd7f0703bbd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a296996408569962b2e55f789c7b5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e42a50f24e8302d8f8b203564bc87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7679f4d2a713fc5141578274abdba01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db31962a06f446c6fc1a939ee48fbe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc1752f94d7dbdbdc48e42f81e94c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cc7a4cf5675e15df9872649743c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbfca6f54fd323b9578af2c08d3a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3e73428028f5cc7d3029ecbff8427202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11aa42edbb67320d9f6f5befcd64a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078caba9f9348938bbf153db6bfb8610204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085a9d4eea34db344e2c1c5657b6546205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f12e7277fa131c738e3d1a9bd55e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7b4aaa0aae596f5b0c2703a1251cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0d7b9feac54834f3834d295422f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd157bf29e81d4558c4b95c421b64974209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a600a3e26ddafe654a341c1e594f2ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04042e62a307a6b81accf0975ba4ef5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e077e1745832af892ebfcef484c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ba1bea3275ce6cd4f1ceaad48dee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6b963b7e41bda63f4d56decc4af5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543a725811cd21993629f5018620771215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f61350449ee39fc7528cffb770179216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618948a5c2ba6079d2f4cb0337650bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6f0f4c6d6d852202d220f5e283d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038dfe45c00f239789ae4f6952765d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf09c56e3103ac2e2c3bf13454b58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c73e2b36d66f019b2edb907aed5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83227a18b944d5f825e7604addb7a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cdf2c27cdae130b329a01abe71b64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d02289f4f0c9e97ebbd11c7bffc191224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29b18362c8952f1ce8eae48e1a6d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125944366dd0dfeab4a0aa99cd26ffee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82721985b3724913afa9978f3a8b8fb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48c6071002910baaf8dd72e36f5cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd145fdb14e7b0d97d146bf1ebb595229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3baa8428125400609c6e617652cf2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ceb1197b44c536bd40686a1fdf583231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca4300c5776aae5dd31e89d6495167232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28709174bf67b972cbd5e87bbafaf835233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54de26cbb3a670e1f292f90538ffb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16df3dc5c2c78d185ab8990fade538235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a13c64d5d45d51b9135d79c3e44e7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ab819ae4eaae47de1fd87a9f5228237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84467a7f4db1b9921015b74c303e9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313609e7733384ab9220f7ee006f19d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242a31701c7e1808afae10c47301576240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61a02387e8e89aa7f15f1cf56ad5cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ceb01d0429a4e76c7f464aa129a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b7d5dcb6d964f342b7350a352be3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b43efb07664f064c47f76e59b4b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc58b077f4c14e7aded6db1241b70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db5151e7bf99049936fc6a185d7a41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26620fc8add415fa34d8225431e39d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965802399dbfa4dce48f3f34b8b7055c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5845c53c761cb66302a8f5e87faaada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56a7f48848fc4b5fa853a6a30d10c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eb126f7db88e1af814559d90858a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bcf56057479e80dc74e5c6739df15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d91e29b0ae0ddbafc28aa99c51fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812b6ad00adf976d9a1ad2e486811a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba2a186a75a7d91933716a8393c7f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6881461042a17f3ea3812da7a8852256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec364fc2b927888f30e264a6f385cd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e43a16c98ae02fbc25a8566b1ba972258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3ab5b0bbb6688e1c02793fa034e5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c9822c2660f36796d9fc18e58e88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b708b62bbe7ae32ca3a73bba9e9473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4abeb1e99867ab34cee320e8ffc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cec909507fe9bfd1803380afa170fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40835c73a41e18f1fb340adee29318e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bc51fa842879a072563e8910e2258265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859925446d23420de875dbf40e92fa21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f2a1f61f03563b5933314e2eb5e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0d58332f5eba7c665021df20fea60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b1ce0e1f11d007aad2ed727de7bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab81b8a2f94c8889f83eea6d74c16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0788eb5f726c33e02a67a16f582126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050455c0a4126f17de51d7beca24321e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f982ef8cf52d593b6ed6ffd537cda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddfb046434cff207efd78a35e5de82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c653c45e71e7a5156ddaf5a8a371275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39c88f207e9bd0fbd5d6b0418d83fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f15983a512d8a0beaf859fe52f93a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd245fc999c1bc576fd4e3c5a7c9a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257889f6fe0f92082a2483010efd1b7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd394e2872dd72863b49d50b5c127737280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8849f9ef273c70d55bafd097ad56e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036b55e0ee0cc319f27514f861ed2aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed69d10ca693823fbeb0533cdb0be7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bec2cbb84008b09fd4741f8ea79d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc9f7162f29d2aff03eb80b6977ab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f893236856c156794e34fc71eaff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772e524e0b5b5038052b98b0f1b79b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f97630a23da9c6ae639f1b04c6a58b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df4de7231cb2bf9312134ee85756f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53dea61f61113dcdf7d77c0bda0d44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447261b5da4bb010b57c1be81eff8f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e03647a48f56762986a3a5ec9069df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04346822c6e410e514e8c4995982287c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4d899c6a9d54eef2491ce4b9b96e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea501f54dbb65b4cfd8a8769aa3fc7ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c69e3b28382833734ac6734dba75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996a47e362539877c9070b7f23b299297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503694c6bfb1b25f42bc3db3c3e6d84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3f6c1c8f3ece109989b731c55782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80837e592863eefd1eb833a6deb5d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8784f20673e58c56d561979c991e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec86d280c29d785698c1f17fb2f61aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f554be2cab14799573b68325786d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841352a0eb19e52971018bca8a313b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d90be34860e8c630f34486941e705305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230177c397f50e6f355660ca7d5c238306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6d49e72e4f687332d0044f246a033307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b209f86ec1ece0f3f3bc5f8db8ad1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef70febc75d0e14844bd8866f232cf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9272d27d23922ecba2065c1123f95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95b0078a87c5b0d7a37ab46fb4e9e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de84e08cafdaf2e517c2d0e6d4c3fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14512fc8c7bde7fab5e6e662c31e2ece313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6440b753ccf2d6a2f739e4e27221314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c2253c86c35695f09ed14980b73e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db52574b723bbf549636f1e9dd4f69c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ec6994d9193e7d154a0c01ce66c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2289edfc1527f58ae9c98177a533a84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa938f93e370b6beff10ac34f70e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c1b71beb66ff7a4f423fd003546b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2864a6fedba43bcb299571653fca84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34183252b69f4df055768645253f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c040c1117cd1c663021c920ad39f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8b9190e5540a3c87dcd260f12acbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cbfcd0f8c95d269e8feaedca2fd02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd60df35317155cff88e35663faadc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4adb97850464cb77144cc9844e03e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320af22644b7794a78feb961cc4267e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f09dc5be9095d32fe2b7b24553e23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba5c7ad3a1f436d524d0219d322e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a7adbbd02c2465cda4a26d3e2d583331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb8997a9f578f10c4b651a3a3e264e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e1cb1588fbe93b196852c80691032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7350679ccb9d06d61fdb6b32065dc60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dbb02d56712870c052ba38319a264335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a16b158368e3121f6966a27e152ca1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb0d9df2f02ea8154961c59d5334a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6e8b830d13028d3b5d57ada1e7d76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bf20613ee10f74a4e9bd4339f5c03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07acbfce201851292a388494bcf80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248eadc62df106f5f05868d5c8e16f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3758242a658255d48d12e472f5b8e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f06ffdff24b49f9ec3e8d38ab16b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352b08a74f4e201308bfe045ebddb1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5e9b25b2c6f6c6d2cacd025e341f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d56be86cc290d8c0b995f3ac0939346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557a2ff8bd68c1dcaf1cb59d744303f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53653c9b83c8aa29380c5731e557ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90804351d40e08e9bbe9d4ec86bd907a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da073ca6ab8427feec90936b7238bc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f3211982353493abbfff0aa213ab2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67092d40832dcea8f490e5e7c2d0607352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4351a01c7aba88b81c97259e89b1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3149f855cd0374e1897c662af28f244354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0433abcbf75fc04e8665952d6ca9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b73d50a319aaab1a38ae3e7921b7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543003f83d01fd1baf6a35ee8c1d85e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587e8ea7c6ffed296416b2bd1c4f1cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063279a342838deb43616ada3a5ec0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1cc4de56ec4706a29d8d42ac0d41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e888a4cba813dd9f3fa45de8c14fc2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a5aa0322e39a54a55336a9e71a3e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a476f0d90e78d83f17873b5ad720363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac6516ef3fa2723347f9e0757bdeef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3d70232e1581022f6b9939ff10e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34edc4e923c77d97decd22753b197ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cff8ac55a0f5003166c6b822d5bcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeddaacb479fe6b7eac42b455da2abb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64036c2f16da9975aeff57324f4b80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052867fdc82d106160d5a78d23115109370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb824d669ae646b50320f06dadc8d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8104fe48c8e39fd7512c427150dacbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb20a4bfd9188be5983e5f244c059373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7205a8fdd03d78a5520fccb3199f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ff97d386b76d35c41f2d7c016eabd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a611deafda5b70c8094c443485d647376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cad79a62bbac8b875b108843e091c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a82b1d8cea11d533a6e2cdfc8c2897378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37675b7d82f7e2f9515aeb3a25520d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89077034ccbaa03143851e952e3cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10a966059cbf032b1708b88e386066381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a50fdac4393333f001f5f09f894b8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3cdd5250c08b85b32aeb5496a30d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d01536e977e3f720ce02ef508ab67f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a36cb39c6888a70ef635d7d13fc09f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfffeab3469bd5db5ecc1bf52f8f20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2347c75600ced800ff17e070865af6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b53727622ee766b1ed7e4df213541388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c5f59a64c07da920ab017f27888c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb644709bddde4759fe4d909f2ded249390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bd8da93a7dbcffb9fd81bd4bb2071391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aa9786aa9b21d6ca322aa45b60748392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc21c505d169470ee5a0b643092b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7edada499b1a91be26ab13cd10f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8666ba4b109764801ec4e5c652e89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa9d0bc385cae9f8b5e46acb69f60e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819145327d8b035b7daad2c15591cad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217cd8bf1fcd8c0813f79c07f5ecf9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e3a7b1fe8bcc6562718cfc7975f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd8211d979cfb34bfa7f33cd661ba9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da84e4f1b94bbef3b51f18182b55bc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954da627a9909fdfc31efd228aa32200402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e796fb77eb66961780e10b372bea4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e4c2c3e5f8b59db001f20e0495608404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2202ea6721f4cf1079213d5b204eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84e526bb7d99e5ec5a9571d74e28a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9e4793b4b99f39b6ed1195579de6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e529f66692ec682629d9a55ae4b9722408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644f1e3f90b3406f5e15700f544ec5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3f508dab58f43dea337afbe4877c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850da63ad8befbcec0e8e91fa6adda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39749b41b3d88d6458bfcfbd877e37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc0002412e28db108d0c3f708643c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a862b3de4a65f852d401eb219906414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6cab10ca3c850182e82f1ba0ba712415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b062410a9c363e568ed82422aa2d2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418e75d7093100f1f7917eea157d42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518458d51402aa6af7b2f488ea401664418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de945b691d9ceeeb1e756dd093c728419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363fe1ec20fbaf22899a7d403a99cd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a48d025288af4cb949f4ea196802421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea175f444cae219c009bbdd48d24cb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec81ce8034e9ab2e972d818e5933b12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498613217f3ddee72aa2c0c117a5ac2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43fab45666c6a80de08433bf04da86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5badb9eba7825e294475accb6fd83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7103f0c005b1f941e12f78a484a2553427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01dfd258209d5b2da1d6ff2ced145428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4d00d95e275e1c4b507fdf1578700429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9405cd526cc3ea3246e91460f9f6944430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb377267182fef4c2eaf339f63e24d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84201fa3e8b1965f579e4ae9c9a90b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b443a9099acf4126c9618193a5df4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ef8b16291dc62b4abd965112fa31e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb81abd281ee112a5c54946c08e72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738731bcc7c1a1a3f22f0bacdae8be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32d3707369d11224d752b29c31bf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b434ef00d3b6f53a7cc838ec95d402438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81304aea4e706beac4bb53cc76a7df4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce227759433145dfe3d69165e5e3ddf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa65b68d38d464df0e53e800f3e4e44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aba816f47dd829d95fa560cd7d50f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179372af129e16193bf684e545e4c0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0556732f0124b160be90155b2dde4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed22b15666af7405e1d26f3e60e06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dceb45696743c7c8f3fac89e3bcc96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d296e4a159e1ae47b1e199171cc91b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b9f6aff5ffa0c5026cb81bd9aa93d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c373635a74590674b97beaa4c1c893449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199159a264493db00547e938207b716b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1e21ff95fb3fca43d655b0001828c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858751c0075065cd3dde57e8313054d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d9adfd7083472c4e6a98acc76bf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386be31003e4ba290726e865591cc68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e70ffe531e6d7ac6efd58f8b3ef7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661af3ebdcc1748dc3117b45f014162456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da2ba32d2c902b044b97e9d546bc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f264299ef4419a0d6b912e167c52a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34199b795d17f767f0642d6ec1e8aacd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c40c7f68f39be9844de8469c74517460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e7bc748ef317627241d6603b54a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f02e0c1bf05fcfb8665db19ccf3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd46623adbb766a2b2391009208d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b45c96cea592f9b9f5ab3301942b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be7db8cbcd3eaf3f5d09d48b73174465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ea8ae1d9b5afe169dbf93d93b3c05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766fb1fb880d83e2438bd752123e5c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43564f30a93a55e47baf5286c97b9732468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b691b283c0fab153eb718a1ef747469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cf82c62aa72b7ba40b451bd29b233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f34f47ac8db8be883edd955edd3a4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d6e3c23ad6b56831e83f373f09eff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5b855452087569709f0e3f4b584e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e11da12c571089e0f4fca647b2760474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7225d171eb7077092629d2ab85dce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fefd6d6bb2194f89400d59c8eed606476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c36c5447fa9298afa2998fb9df9a6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a69193b2a15f0f7b83596b05baeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345bf5175ae6419a128887e8ade9e79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7caed062710020845fcd589cfc9d08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70e753cebfdad7a061a37147845120481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ddecffb199b0d93660b778606b19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb3a0e9b5a9917d8b97e36e3163e07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4743b4ade224e82f4242cda92a54af0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e9045bfaba15ec7fe606c288a08b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df57efa143af026f139a5aa6189209486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa9ac9f15c2fb1dfcb1c5f37b17e79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730eefbf2dba5b3b473ca57b171588488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca474029c96a8fbbd15c684214ee6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2731cb0c39a5f30260f28877893b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857fa0035f2fbc405515486e02f2421491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd365c655296c5d24156b39e69de2910492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f5734174694ea48a820237e284ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea641875b8c2d91f86fd943596138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65239573713c77b12839bd8db0ca186a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3cf46264f93cc454bbebd00bf1ab0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c82c08b71eb8491c211863b1dc296497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272c12621c593feb27ed416504fb60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ebec7c075db9a289f3ec7f7c0a86f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f23970705be20b53a3a452faf1da90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c77bca65bbf05e2892c2e3d6f88061501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e03283aa993e2da1fab8f0d748467502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b67697a0833340b0d3c0a57ec1c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8f254e176eaae7c01911ed2ef4b2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7c6aa2806b1a0665359602ca06a33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac85dc05308942c16ea94e0e3914c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706c44b2bdd40cb205dc8415cf7c8f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db74e61973e7a164fd7fe421002a1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1eb600bd9ac5acd59c3a69a82458c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149e8ab87d873f2096e76e242551040510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5d10866beb699b8ed92c769fbb26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d849b99fca8797c25644c140d33f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327f0c336306125a408755a85b2118c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe1f41d2aac5da770dafa9e17a12a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188d95ed6311c5f10bd9582df8cd4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c6f79f0223bcfc05d0e126f2dd57d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ffe728cfea6c88890ca5da8353d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc085cb9debed5820d769beec093529518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc579009b2477452a9466d53f4ad791519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9061ee126d9f5f354949f1f546aa9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435de3373d6a6563ecdbb624bed92d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dec6a74b7b82c58d7379f673cbe2f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279119a581868f3455b764a40f4fdd2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae787c971dc1651b80e503cedf4d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebbf8148b6601e2eec59ee4a4759d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4d4991d0a3d7a1244af360d80bedd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948190ab37a47b674ca487728615c017527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22819242872e570d8ec22b5a92907e66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12674de96cf83157b664a075253d67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c0f067d6a6670d103441f1fe2ac5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61c7283aab4dc46fb45fdb4c7b4e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada2cca3bd88a97ce37a670e9efe59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d649f5ba591d214bef26240904536533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbd12468e6c44ae1745f8028802d65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592423f821175c0f458083c68dfc55a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c70d7647bdc31df02cddccc4e7fb9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791a638ad2c3840b68018e7e1bcacc2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bcac54b480034c46054112725d3e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c8bd2c3a937d9f701b0a3c24b4607539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a8f5716844ed98cc7069dbf6e305e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda7dcf96f21a56aeff468cf4a3bade541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f788b17ae166f74e84255a3bfb41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f75da754cb6cff7f59b14a18245db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f6fed01ab57faf0a2a0537847a282544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e77fe8b10578233bbb90a329bc67c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b05dd2068afdc17415383d7165dd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369bbfa442ccdc2cca07d96a3f6244b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694dcb420d6b24d9f1d5c754d56b8e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6572839e6c866403e1c25fbbd3fff2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7130cf6d79fad03af150f79e58e10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415cd2656cddf0048cae76542ad0cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3df95f0fe337ab24d92de2da22e3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60add31eb966bfdab1cedc6ec06767553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6339a46c9f04806e52af5d86171a0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd001e5d314ff12e0e75bd26c44067555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e90617a144f1a829d4c38d94b6c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44bd008ae8e2e0df2be3932592f7c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f31b2b1a457b414fa632260301c50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d355b8443317213ce36d006157e567559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c70419b726394b8098ee37463e79b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44eb0012b90667e9820c65924ca6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeecf802ee77221dc1326578b1814e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21283455ecbbc3e6b9211944022dd9f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56a0a7b4d283f00a19757d263561ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956619e43fc3878748e1d9c23a199a92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232bd08c8e19b376a8f31d9b4d6fa43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5be6d8bf09972a6d4ff5a40cc8fadd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a50839cbf860a71a9f256b2fa90e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a82a65f3d55c65b12f750cb9d88af5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72a179a54df6a11658ee89d51089e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc396c88ed83bd343b78579b2a8534ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c484a3490c821a7ecc97c608e1607a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c43c71ab4e492b7c3e63250a8380573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8738898baffde4ee4358e2a9e19cc26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974905b8913c241cf4052ecacb6afcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0474bf5885980d983ef89e861be179576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f10f59d84246d78619b1f60d91665577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d849759cc179d1330a6f8c325ce57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d131b81445484620d6aaf6d359192579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac39b4e3fd2934d48dfb0e3514046a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe0a888d472bea0ed153b8dc5b3977581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9200164fbfb0b905feebd607053e50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321a86a4d52b1f0ff8e4db53674a7cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beebc34723c3c176dd0b84ec9d2bceb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46585f8a1217581b223a1b3c3064122e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea89c94dd0bd7c5f532482137437c0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e03ca387e2a3ac444fb14344b6e325587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4dab22f25d6c6be7d98dee74fece588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940abbdba14cadd18a8700f7e36a178d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d3d757aefc839925f9c43e553f94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17e82b09bdb844b3c4552f0676501c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d12e532f217132e648f918351161bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60017fe8eae7685d076fc6ac7a742e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6276578c15d272eb6688159353380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c4e9712c8eb7a0aa8658b8b4b20d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87355df489f8aaf2de581d349d74fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9d2655c0aa5b819af2b2049bc6fa8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12b252552c78806c38a9437e3da35f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466c41a8acd61e6565353720e7d32b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497e78fbce2387a434fd17fb971f3d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb27c527ee2c68ec6bd2457e9d47bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf49f19f6a67146436cb14e9bfbc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616cd0e7b4f5ede6b5284bf09f632a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c5e605ff0908beefe7221d50ba5e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3d298ed249c359eb07550e6992f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d893c113e27aeaf442637dba02cc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c313bf6ad907a455661906c1c3ca54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e680988564ee225bb89033b2a3122b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ad193de2858fa169239cd92402ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b93145cf9f800668863ed4046c78d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65dd81604934f8b7fe98cb1cc88fa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef398bc6de1e22ffc6feee523a8079612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45acbc29ae97006a0d7da0142566e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc6d50c9d58378253e7907548e022614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e6c8cb93268b388ff86a7be5e16fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e8f6c38388248ea82828bbb2ac724616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620edd0c830e7be852e3412682e1161c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faabaaa1649b64ed3a0d81da94f4c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036e54fdfceb3f8dc874b51112ce30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4a34a89bf3e5bb01f72c384276a71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c51e6846936e969a43010aa6ce94f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078abae5c108f734cd609ba0acf9d233622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b03bc48262641f7ec0820c152c81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ceb4672c63981f98db2c1f1557cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab4f85612d5b0b83c150d3c59e478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7ea8fb129a1f76b008cd29b4ca46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98e080f2a2f0348d401e1d22a30e34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9b4560d982acb1e09148142f02cdd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598c7c13b2c85c1e793a05ae6b7cbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb230680fe2a5dff09a55eb41a160a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a1eac93f784e8c801b0e8c9a39b6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1cf70f601256b322fd4a705be1c2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7e244752b9f76a34223dff26b37e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2665b3376a0eab97fce4b813ccce39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1d60cc8c86b94a0df449a2406fbc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc837e9c0a7dce2b50941d8795bc2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef91b5eedd22c545892e149e6043a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5e0dd7d7211000aaa874c150ecc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d81d5305c84e1f1b5ef4bb3b93d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632909c95e5fb593f5ea34a2c0a171ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85551c42d04f6beae3d3b55232a374e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064094968bda797b4fa54a3edb6e61ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7bfd268f5dea11fb1c3063d020136643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d4886482941460375205b0c407569644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4b5f807c535b7ce0c09c58f51d862645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d719ae42f7db2969d8d8cb09f5a847646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a659381adf35c5b817e76894fa341647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941db3fc997fcab3cbd8753f683a4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca80272b889cde7e53255912a25c59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939e27dfc0b1d72b6b4c4ffed79b30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd931242a2cfa947232fe856e4c2d7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bff1392a4a5f08a99725783b11776652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d93b7c97bd103ade9baaf29835d446653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ede62eb379f800847514e795a7e00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a35c1956740b529d572db618f49df0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc7a0fd9258feabb4750310f4c9112656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3349dc8082121870ee9f8b7c9ef73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7f332b33fdbc72c1ea4b23173785658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa923047d840b59e51ecdf55faff412659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46b007d93c95b430721f64c76c27df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc694e063e4485b16dfc0bba05fca6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7507d726bc8b8c499003741c773a10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207c6ac3765c6c0b46c4b0bf0f9a9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aac6d58436bf5e1febe1c423f35c99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fb321e27385103b032ba9517c9c82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ce0eda74309f6bd9d67c524674a4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35feec7cc76510b355401665f426e67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c41aaf5564ae2080d8b0aa9aa09d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea72617795bdad3f3d88b3982e5071669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e1b39b8827678fe3de656e601ad7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0db70c6299d48dad74d08309e8d34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e824d2f15622af12fb874ff424eaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a942ae0d2dce7f0171021e558edd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea468f1c357f3e01da6d2635e66d4ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae2aa5a9a54932be7c161462eff35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af66579d6cc91233461f5160050365676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01ebed1dfeb83ba8a3b051389c499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eee744bcd88dd7bdaaaad00ae149e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83374169438f7fc74b21d5392082a19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790933de200bd929ae6c52d4c844dad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a29bd5d06cad5371a7e53d1e5e0a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49408b4c92c5d1dfa399c61a5592d493682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d35150f621a0632d92ab1e93554a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908490d223d2402527a4b4a13527a9e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7e24b8449d25e99c9803d17e71f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a977c114b88a79ec1a01f0df583dab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a581f3a0ec33e08a94464410b9245687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e661f2aa472366b8889b7735c7afa0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8bfa84fa6c2141bd796e3ded301e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ab4d60ad5e9705858a22901c63ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a88947558f776853205d013a90a7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25830e4b4b5bc78916f691611f03d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf960fb9aba6692226230edc28858693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6755bceb967810bb060d1eaca171a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662940ea51d4435ea967535c1d97dee5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3aff3214a6d05eee1e381f74047fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79821f57d7f7313b7a6a13a259277405697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997c65fa26822872f402a7aab12471d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a462aa68094d0f9499351e15398c49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43661cced1623518aabae3c4b8b17a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0984a82b95f569099419dcf0c75a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b87e7e81725aec80ce372e830b84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f11c1ae11585cb991847783ea50497703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42b4dd76484fb952ced32407a2fe5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f0df4110fd72f5f5e1c81242c2ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd3825c01677900370f59844bc76f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60fdb337ed29e620bfcb1ff6929434707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fecb3647800398d9a8fc4c0713aef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770f0ae0d605e13b5a30ca78517018a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b0a9b775ddefeff7944631b5d8bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5d4892d4223347e7eab242b37b7a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba09150d99262902fc104c1c005dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44730529a39eca8378fcf99860b3bb7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9673f0b4e6668a590b13e2cca1f783714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5200dd3edfe9e63aec94d3ab13e2865715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4745c813d31988702eb32c9ee0859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f47f72d9debc30e31ef219b8fd50f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d99122d09e3a3884c06a94f520854718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74e27b3098a37c69d53e4cd20c189719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c84aec7a6e6f5699ade5b4433885720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3d96c30474b84c11b16dd2ba893e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d1bfaf3c93963ede80ef87e386a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d2fdd8a14b81ba591341e1e0d2d2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c2e078408a58b579e62bd9ffed916724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32649ee88c05c1001e34db97b6318d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9e0a208b4fea20e3e986c7d04a3cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9deba39632bade554c2eada4d11a24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6b9ac10211cb9f2d4a4b22f4c8bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a75dc3c8cad807c960de2e5cdf3ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f529f83765c10f1bf8507cf8ba4e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe994e8e08fcea1e3e95135f343e9a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def048ce504e0ceae788a7521f15920a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b0bef284e97fc9d63438ba64dca69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259cd75fa4ffae3e78a429cebb69d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eba64076c306ae851adf956b4aeb70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8732c84b0fddb8eab61b34899f3390736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016254af417d05debc809edd469269737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a21851fd02d200995aa29f66a0731738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f2f947cbbb00d7e2827d3c12d39a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b14778504f43e1528e34613c7e15f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4bdba6ae5c7b23894624e916e95a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c82164d84b06da89a904115a7d952742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ebb7f3646051cfcaea0b6278dc04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6908b8052cacdaa63deee0160238d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f74027aceae02ac0cb6869d7e861d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe96c96e0d96f1ce18e7ff05d8751746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648a496f09efeafc39515b5b1359586747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663826dd18e09abefe06ea58662be108748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f3b023fc6cc8294c10e512a657c73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65741dea1cc8f19251e296713eaff0ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d6ccaa484e034f3a1790d8f0bee5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e78d7831d85d87ac92f68171f7e7c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a7769a668e5177fba53821ade56c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727f495f83c7ab0d482380bca14af2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7156e1287247647da4fd11fe0dc799755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704138a4877b4c18d737538b53b694756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d799325c549015ab6526217769aea0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f424c5a13bf9d8c701fe8a5b6134758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74dedc37456f6a0217b3b761e92bb5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4dc8fb621394bb38ec063dd50e42e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a632ac88787321f5c40857cd138984761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385f4ad2f626c13b51ef85f1ca34d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1ec57e2b36adfbc7b7b99966f88d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa8f44659ea183588e007ea233df5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff807c2086c3d3ef87915d43d484d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e003c89a43c72bdcf6f5d7d88d22d9d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0fd75aab4c0cb6851df96a1de63bd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac61d76b94ea97812444240c21a792a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06b506eb04240f5d0d1fb49636072769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32a47617ad087713e65e29704e66e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39927e65a032bfcc9666319b30e7ddb6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304436d403ee3f795424b7bfbd5776772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd6756aca730a3e5e2a50796bc788773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f7f3ed040a23f2152a500d49e7c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde2250e245450ad8de890342f22ee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b902dddbadb139e727a8be3d9feaa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2c407ebef984b8d43b6c942e06ee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd273ae47decd521a8307d00ee743a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9311e8d2f91baca0c6eae53a1704d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66867986963f065528b03eaf8ce6f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7672420d97c2bb5f25f8c3431f583781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ebf08f419c3220c91a59b0a0ef3b0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc881a2ee0d447302d856261eed29783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4058e9310115c1abeab5bef3cf9dc1c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a83444630352330e75680b8946158785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524300e6d1827f3640a142ac9624ac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577bbea64f006ef6719a8331cf55f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1d0cbdf120934591eb89f0e2abc8a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a719886654c7ad9df31dcf027ccb36789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dacca6b0c3107f2cfafa68fb7eaf48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef97ba449600647637a68c5cd7fa87791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b58152aafd629e90a0dd7194262bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5d43ba0591d3c77e6950d3b085099793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91aeac11ff779d1e4e9a635d82110e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d8aa99dee10dd87cd3bb004483cd4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ce53a912e4973a32248d29c65fa04796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15585ed18b266629d3dc90bdbdd52ccb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d9f25f147ac092535e1e34fae4aed798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3c4c46f87af105150bcb88bcde879799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83787f4e0bd5c5bd6e4f99a1397e41800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcb2bd7232e42c9a00fcec8f4f99c8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c066a63bf1653a25358da32c6a81d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d11ab2aa274b858162be9219a5e637803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682280eede063339639784e6fbd38fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930ae9de7a2472372e6ceadb6397a72805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a83521f3705594ab2bbded6a651ea1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3a3285c0f8042edb453d5b787a1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526719febcbe6591ce4bc3133963e1e5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbf7d58c9b558aa9061074fcada13809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec25f8e5c6901049d69f45c83aeea9e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b05583f77e749ebd68b9f465ac346811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ee6ee978ccc38d845e1b4eeb58b0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb0cd9ecec3104b789d164737cc4b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f77b18960da8d2ba457ccc1d29c323814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd20db8b69f94c855e445799b24a09815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e451aeba9a4db63bfb6cff669929816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a0272f773abc59f31fca027dac1e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4404f561e53063dd369316e99f8276e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716db412310f7c169fbf9d80fbc7ddb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3d261b2e4d2300d16570ceaab4fde820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8742ef9cb4b7e02627874310bd63ec7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c429380e0fe95c9dfc6e02487f626b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af86d88883d1993482d1511966a330823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83cf67cb3c1a99a0f6e9cd03306c02824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367738702661d2171cefcb550b735b3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe22b121f3bf1912dbca4c97ba446826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62405e32c8101ab1bfad2d73fc4cf1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46929bb273d5856e62114fb64cb51bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff451768514d9915212e399b95854829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892bbfce96d4376560b50d65750d69830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffce7715b4b8b859d64ad8685bd4671831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5b12cb5c63e658fa1ee337f81ae75832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff0b35f041346baca51664afb398e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a66941c815d4d06646566d8de42fd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298ad58505308993b40d5f88119bde835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce2620aae2278e14e45cfe49e00dae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078dfcaafac13bc9c84940babe3d3c1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf52cae27ca04fd443a2454bf661a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a06e00c6b3e27ef2ea9d93bd519af839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034cea9540968d46597fdd88ce1c7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0ecec644f1fd18eb985d9bb59a42f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79d847832321749bb37c3b7a90b5c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08106421081edff5872b505664713f64843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b935e6c5f288a0e0362af100128c351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f1d3e4a1edcb24d988ae674875fc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75022b65c8213f45739b01bf0094f5ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02276ddcbd116ae38f90304f58a9814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb2e5477ec0ac8132ba4844da335b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7287624190022795bab95443d225c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf1857f85aa48e4478f3d812d433537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787762e4b120354887839dc88d63d1998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17bd7dfbf3d8a6f45cdf04c2ff78119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc9d779d169eb0472a3fd27e3a24c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b5ad837bd9e35c1f3119d4e5fc79011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dec71ba9d68e094b385fceb83155212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fcc91fb36b7a39bc2aa660f7a7cb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08dd65745db9734b26cba205ac8ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26dcf6790888e4d7780cfda0370fe315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04105c98f528d3fe3326c0857106116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47de63bf94f996cb20984bb8c2a21817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c200bec163b15a7b871e3be97f1870118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e296a87085a200657b84ff767b5a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c279079b8789e0667bd0713f923ccf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba99499c80ff8f5bbf682ab00d294a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca659e9d9e2b5ded7590737bc663a8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634726a4a9b37be0d7e8ff89701fdea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cfe82a35b892e99470615e430348d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d1b5371e0a046a39cca758614ef2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d07f444275de546dd323491aa6af5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58783f649d1ec932aa96d8c32f39c5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0c185f35b7b0a94af9fdd656117d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88d648883baffc8347e867659507f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a6a1ec1e9cd2716d8a6e83bf34b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc6eefc95615e90a4d16aeeadd087231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfad003af38dd9fd64e5e3cb9e90f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad6430170956b5b6550df436addda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8c54c7ed93cad5d820bb0628d9ec434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25a33d1f598c8cd7dee0d9dd29cfc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd9eeec6cfbc24ddd94a9325cba19236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ded570667b8767f7fe057fdc5cbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f30b485a6dc7505c0139e15dc2e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661038e2c6a5d3a827f4a03c8e7132939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0d9afeffbf2181764bc6bb82c7c7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe647d62212627268549fe1b2819f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563129747e7ac980d243a18f587178f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04dcda7628ffddc0f3806b4c01f2e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c110f354099d24c01f0086877eb7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcb588bcad564b85225cd7eb58e57f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f04d46a2f856887f4e8f7de36c75b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27144e322b7f36579468280c22cfa23d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5845814d0f27670f60593c40d6ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824d67777119f24b7c60990d57e3cf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1218b96c6499c24c96d83711857b2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd97b76835281b5fabc6cf26c2078951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf0381b71ddff0437c152e6f702e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dec7c81809d9671d7d7c3038b240a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fb3521d6e9030ea4b2fe04b11e8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05768b35734980413a28d3ebf4898655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1494fcacd8faf150ccc7b9f359c0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbefa470287a6b687eff84e660c29e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466e427d5c33c8be4fdbf4a55a2f8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26082964938d460f04b6a9d367abe77359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db664d53a2bb047e113a1d610703e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d4b25599cbc14a160f64fad8891cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15fab8d32eb49b0c7fa75a091d212c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcbe8ccef0fadb8d8f66c1e81b047363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c2789d5307044584aa9683128072964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f128c99613b2539bd27d20a2ce30265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2644135821312a5d1fe766a89371d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e27df75331ba9ce8cc73ed551c24b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb449c54d409fdab89e8cb097adced768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df190e2e60a55d927a69fbd24a08774e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c9fc75c35ef6abf94bfc44f51ad0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f151475dc705837271fbf86fef87171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f0583898a7a828ef55b5c8ec498f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368782915ed0b663a20b16173b0658a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc230469dfe9c95414fb5361f782c0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d958d404fe79ec405ebb74d05d6bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf2c024725d654b01ae704c4e69b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d289849a5655d0d7fc8a86934abe23a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b32b0350085fa9cb1792d186ab9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76471ec92bfa669ef91f5ff693145f9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901c095d1090102a90d5ab6a5dfaed880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ebf8b755a6bb45107ae6d152bf4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb29afb6d9eb3036e6a8f2dda393de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4a56073f724f57bd5ed02fa39bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0117f342261a221670378b354028684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd947ed4cadcb18a60083d745612b4dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed8b51b0cd168660833e4512e1cc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655945bad5da44cd1b669e0075a70787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9fdef537461a67c3823b58478159188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22baf5912b5fc330098eef3964cf2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e7a78b2e651e710653beef372dc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53e07b086a8dde695c757939c2264d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ce53f0b1baea226fde2777861fc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a85238f147051fca2b770aef466493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807382f30327e48d9b5145b065bc5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280d97734b907158e74100e25a8e2c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2177786587141fdab02abc8c14f6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a40de6ad53cbbe22f656878dc4d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d50bbf3fdd14bb72084134c15030c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4a558381d6d012b0fb78b15dfd6f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e74a93b75a0cbfdbb9266b04817b86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337603116a4133b3ef3ae6fcfb5881e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d712040812e66683dcfefba948f241102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a436034e1d1b9601dec3f7edf116e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191068860221114674a13e472da5f6c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626307f79b9ef9ea5e1c53e0d8ad30a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf45db2cc23e9d0bb9bf27d58060699106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cabb576a9de5df009e9c423c25bce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b721ffa707ce30ebacbdd483250e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c5706201fc82f9136ab4492ff2ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882549325b4a0c8bad2749d980f76c4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb08061b41990c61042383a7bceb05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1f24cf041ba24d314bbf940833225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972abacc693c2f09c8605bed3b5e94b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771b8d68c3691a66a81ed48ebcaf62d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c20cb93f3e82c975aff3d28b5b3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09720228e477a21e5d1aa146d85f1ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc66293a516b1b058cff499eec8fa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944445dceb7a73e92f473a5a2b1b04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcfbc2b4839f9fcb76d9518b215249119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8443c1e977e25ecb80fa926c697e38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1725e82250a2404a2d91a84c9281045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8776eeaddf74b8827fecb501a0b74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf125394f45a43e7423a8ebabb19e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf3b370cca800f158be6db43b7534124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e750b3dd21584471c43595692dc1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec74842365b4ba53136b10489eb843126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd1637f31a6701190319c02b7b949127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c3b617ecf6f3cd5919fe10abd0b4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d298ccf7be74b30f26db82140fce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693db080aa911f4276d6ef667a253b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472c8469e3bc3dabeaf40bca7742640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086b129f3e0aae36d8429e0742b92d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8314e64a3d865f32bf115718b3ea6e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770244885aba5ba13fe72cea3f74209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec58a64d417e54e76836aafa96a839135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12cced3ff19a5ccaad734822a1f2b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca665adbfd0b16243f4719c3476ea27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272531f84c297a003267077e8469f496138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ed2f13e0277089c9fb7d887f138a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70756e5dc54a3916d0b6eb3c5bef0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d11529a01d098792c4c143d3501c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457deb01cfa676b61783252533c89581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab6f4783747936d819b18e2bbf5776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f8eb051efbe770608944a717dafed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73118d2ebdab165a0778563e30464b79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228793bc991166d02637472e9bf2fce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722f77d31fe00704fb3457ef935f1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f145d088d1be2b07e5ec343312cebb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b3e45a02460ea100876ae310d3d7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a035750dafbb50f26a2baef3b3c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289891c1c924085baae6058ade65e27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2486d63945e77cc093a8480bf56d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb990ec968d200a38f2b32a68fe74bb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a10f7470a4c9b0a18aa4a91b10258154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece66751a4bb8e3bd4c529f71edb30a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093616e9c6bdb4a770a1fa97c477b5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb994ded7e9af432b87ddfdcdffc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d757f249bb1b7bde2614a069e238158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77060293b67da18a24ea92d05d408fad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e1924f0b1d2c3249e857680006e1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718c993e3e862b889f34c2f76c7a654161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64091dbc42d6bc2712c6af493de240162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cff4a0720fdc71df26c33c62432947163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c46e5e689a62a08d8558040afa41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c395a5117e4cee4befc66d4c075ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c4bbc7eeda54b91abdf3e9bed31af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f056b8d9a890225b68aea32d80e5bde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f2bd6295f06da4f1dc68de4f2bdb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077366254ca66e2a5ce713c3b9f2753169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d196ddb70bb187f6411566c2572b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a917bd2812fb461ed5a55aa13419cb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291acbc0bdf3fe32e28fb3b9455aafc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326153e2f7f63a992fd1896c955134f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9975ee28e45157485097d7f8898e2c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8fbd2596caaf0c855dfce4855fd7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde8c84bcb73e7d7394ed57da9503b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67bd3683f95b4f91ca69eb133d5a24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d55e27d3c575ce23ebb919f9765f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc124022a7ef23d9e4abb6b440eebc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb70810084f9d79f6da544977ec90a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0cce5c2b1f8862d9e9cd70006080181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9916963c47547644b4712a4a2dafff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917bdf25088bac676745948d15db1b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf576dc0780b207cc24ed35e009b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dfa65b793d7f6a2edc43e1eb38fae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90956ec66c82093d224b7189c05968d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e4ea44173a541b75ea7da5909d32c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00ed5b97780744faa61ee32a174910188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f49c395cf08291b3b79f994aaca04e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b66bd839c2bdbf67b08cc2fd77c76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2635675c8b3f86013569c1d38b98ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277ffa83e8472d027074c34053ffe8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071acd1f23a5c6d64af11a1659db485193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2d1169bd2be3c8bbf4b79603005e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b2989fe1bbf46a3cc8a0bd95f9da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405319faceb9d911901d13c1087f26ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d6781ed97b2e9700a6b2af03b028197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1c5549d3c5ba4f4ba45a21e0c462d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549449ed60bbfbe53a9a6fb1a4fe9eb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42e7eb9c5d55ee3996452c2ea511f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30567b1407b87b1579747cac3cbcc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b02c4b8b52a53fff5ca7c632df21d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d71c15ab2c36e1eff62b81b35f05e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfe7f439d07be2f84b12122dda8a4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3217157a028c95a0c61dfaa0ff6e7b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6317b097bc891d57733e4fef3e57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53aa431a29ff59fe0db15fbedb0027207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373febbd4e20cffe847cc5b0f96870208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98e2d563a8431f20222f77606de247209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdd97031ce15347ca12867e5de64a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913381a13e02e620efaadade3ba0333211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849434f0a54880f9d521ac5c250989212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfd91153406e1651f86f94fb476dfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b0c5e3c957d46f5a6f8a512687d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44eaf3a2ecf0e95584bd927d5c056215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595bad34b5d1dfe12d979216fd2bace216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff21e0ac215028b5d60d40d9bfd51e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761c064e1c2c4d4a202a02640b5f420218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba086c2f1dc9e8a607eaba154880f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3550491cbcc0b624023b97ebb0d77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5259c5677f019d664bb474a623d0aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae56e522168e4553dad87cd0d59ed36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f3cc24f8a6743cd434970ecfb788e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c57d6f7b7238c7ae608c6f272712c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae0788cc31e66f181c32247cab7f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba277da65cfe1c923f1899c93cb36238226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf2206aed6ed3aeb03f7a64aa5004227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f6322598815568e4bdf90df85a2bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c56464769ff850cf12389b121feb3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e7ba18db6d721bb2df3e38996ae4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac7ddebc1e6fe4cfacfcfb2c2b1dc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03536921b8ba8316e8675d68705c86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f08c2965a6bba6207aff5bfcc3813233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80468902d4f82f7be60bc07c85815f0f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af200ee09fe6c6a2093f9a1a1a66fbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b14cb247a8d7813f3c3b9138e2310d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2ef5cb37f7d43e565f3d0012ed44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cecc7d9e37a49b06d3999a42a55c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0161bc7e5902746c91cdce760aff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239fb01a9a637a615844e3796c1d5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ee49e60eb21662231dd4cddb2d35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246071ff9fd076e065b7d55ade0c7e18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240dd35bb52e3ab124966d246e013ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6466c73cfeb5e3bd3039da47b7266244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99a60503339c97839a72b01d8d63b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b51dba828b4332cd19a3fc3f8bd6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3d3418fd41121ec6d2ef3ad4ab88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734428e3734dbf0d4664b3858181b6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38851c67255bc358b5869e089c7e9e21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f37cbb0fb519b1a4ef74abcbeed3df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8587aaf68a0cf07cc8bfd4575b357251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea5710ec057bea75868c55baba49fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418a00c4f8e1816db882712ca7f9804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2ac42866d24796b002f7a10c6842254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d12d24dc9af8266562d0bf33f7ba30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f274891c3729600f8d3505e67413256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e1cc116c218d26b97361c2b954c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f841e57c845b40e5e63418d16eb30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57492fe69572c8572ce911b427e06e9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44706c757a41a47e41ae2b81c4be561260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724234d3c988f28c89b3597cbb9a438f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e0b378c1e425c0b72a5598889ce2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac717515924d1c074d0729b8dae9e59b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1552e210d70079909eac0c2a67afded264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15692e45a02fd4658031b280793609f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e6e37104078c9925ef17af4b76ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02538be84335b6a4a09f8ad815e797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564075ca0d4011590c56bc5bf37a0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7562da22061f7710bec43cf23dd21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1293757683f40d4b57c447f778bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ad1555cbc4b3b716ca363c16c8ea6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6b13e7e93f1d58488af1b44feb2ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d4624546f089e83e46e15dd14a80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696075e12680d014a97d4fd84497d2d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00076a40c336590dd929c482c2c4d65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1500b8b1d261378db7bd68b9849ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3f42abca68953fa043e5393784ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dce4ea9c599626b798261525a4b21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7b4d76a28f066eff41e1bb348498279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881034b7211c59f1372ca87eabc34c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb4848b2b939baa4eebf6766f77c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e5b5b0a83cbdc67020c3edc9d7aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b727d8257dbe1876186602c8db4682283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd97a03da88c52fffab76b88d6ebd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14285e11bb4fc8dfdb40904634189ca6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f44c9cb29d3dc43944fd3467223d3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba75399eaa5532bd8b00f74fc03bb84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec0aff93efd08c50db15f21ef1196288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca4ed38037e49bc286759ce838742289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535005619d12ab2757acf12344cd08f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a902b3ffb4c4a970d3988fec866463291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef8a7ce8d7376c476b5b69445a179c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5abd446281196f27969cd205b4bd47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c4f985a625fefb3db027f3cfe3a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b3ed74833ea57198a90413951469295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5134766f7d0fae2ecfdeb3070c79c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6174e3ef60ee712684b0d91a5827347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677650ee091ae2f941f7d75528c3744298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca450b582e02ae67b779a7cb3dff91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c34142c6e307095203d9eb3db8a91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877778978ecf63ec44805ef1987d252301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b5e18b28c8d63b4d177048794c82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f5e55408143fe8a748049b764261a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5edcd283a2ec9354b64790c11cabe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eda0fec6bcbda252e021d45e3b302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13acbcac23edb74a88a599db51154e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483462a1bed9639c08bb570370171d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0836fa796a4e1d655de76e25f9981c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955f0e2b189cdcb8b269099728c4672309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090366c85b767f80db43f2f139689299310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c5f17a8c65c77840b4a49c1577784311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453e41304a267044fb454e9a55a9fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2ded0067737cb5302ceacbb42e31f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dcd9501a4301ac60847ca417b5f15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94caa111d24793981c379a152b7fb33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e436a638292474d88b92614e377577c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049856a2ffe0a8fbc169c2bc12d33320317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967ad44a565a281b45b9ecea4dd8e66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc714730b261b2fc9a4c484852dd79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664c48f219572bab5dc1f500e5791c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8126fd4a8d56e427cce5c6cae5f6b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf96142b93a67ab4478ffb156cc4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7a496cbedb126a8d0eaede53123aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639126d6af5bd30fd0819e24f8155bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e568081cbeca9e96adc724a47474325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0e440eb9633620be78ecb69cdf0d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c924782e183db9c8c9c1ff0a91b3a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20cd4ae279ab4d9ca8eb33b5512db1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087864a5a0389ba83dbef3ec7123ec83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bf6b58511cf153dcc835e06b1cf5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b804652c9353cf2c74fc21f5ffecbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746c84910e5df87cc6923f68713cd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae388dccc6ac9ba8a404ce0be82148333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9ac8dd8c3728a15e0faa1d70cb35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44bcc9d79c9418b905ae39eae2620c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499118170e9145bfd93ee630d857c78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05aa627c51f6c1b3c04f692d973535337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055e948f32ab1809f7942b33a5696f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db165e8798fd745c9c3e5f0198f54807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f2c4ce2ded9f9c185ac8f7c76969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a5dc59c9b1868aeec27462f9f9e71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48ad2d6d0294d238d94f0ce42dd2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a593cb6ba28ca0150f6867b7bc34845343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23cf5d1eff7a167fd34a01d9ebb6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb3b252599dfd8e5a7b8bbfcb4299345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecaa5136a613ac77724219251eaedd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5cb779b0e4a9b5d2768d3957d1690347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b6a43e4b53ff717af22b711e5593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e046a427455aae93aace88cea3f689349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f2e778c07fb017756148aed7bce48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122bebe375c3d011ef618c6dcf54de4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06640e8041c9cb26c53dfacd74e381352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50410c94281071b82a2788f20de91588353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be65f30c0bebb3d6d6ca17a16548f97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778705de98dfd4ba0aab9c2df7ef7a0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a194db34700c687fcdc1b3791fcbf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b0e499b57c95f0d5a7ff5108e2a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef8a1f90340a67fa6956ffbc47291d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88fd50f86e6bf0795f0dbb6b8bbf4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0e3d08d1db3f5831f2defae00b2ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e5bda1ca02f6cb91fa6c4ff2a0f5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a11ccc76883db79e8c8d9c4947480362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6a5c53ccdedc5b0932a1b82a982c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b4a74659f68bc27def5adc7e5869364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69532ca4aebd290e5fea087cc851a414365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b520edcbe8907fe94380cd7d106325366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ff7277d1d5d7923bbbcdc3bb284dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d35a704292f4e33a61d6ecc46f6c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3939113fa36c5a9a6a187b5f36bb75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa7c4db02ca9630684406e26ab47e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dd5cea12780c9d10d47e4efff8bd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909fbd23462352d7db188d001edbc58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d6959f9b49f27a3dd2b765ee352f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003c8e1d64283e8889d62a0585879b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dedea89f068cb04ed39e8a54a8e549375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b16be8033673f27787a4065c32f00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379f19a32c807178b934bf50bd06806377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8fc4ca5cce566f765c4398b497c2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a1407bb70583b77553ae7a5074ce3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec0fede54bb46b9541a131d9e8ea2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095af0a9f19e7b07fa38fe129223453d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb10dd74d3e9948f5198a86a596c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae874a0351bf9b355d04d6ea9596e31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865bb150af50cb6dc191630ec2c1d3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8301e18813b51a602f4b49bd970ebe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda283e4c4c0548625670aa968568155386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af220a9389d990555ad3eced17d89c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048d44603771361513aa35d563adf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b9d61e90eeed514c154d3568754d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867a0f11edda97e86f6b747cb36fb88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b202fa404525fd86c5aed7f07b8ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1a811629a5bf1f7679da2cc42170392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc939707ad9c98a8469d96eeed41609d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4435cedd84dc5e62a3fd1096d7b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23462a336abd5696b243280d341f60a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f801ecc3cd9978826e9ed0f80a56e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846c92473f2b363632f58d4bf806b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91dc944b367769dbfa931df340f004398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bab081d47dff62226ea9edee7b0a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f6b3215f5f40aa09ed2e7626ac17f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada1e9ada704503f11969570a128aba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32609cd6ae4eac4864927fe8fa5d4234402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53477428b2fb89bf24d8012991f015403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c329c1a2ccfe759ee1d9175e66342404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fe1079e912ece7f2d66415e95a73f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e5abfb677aaa55a0c51c8b5b7948406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a8bbd7a674d0b6d9018dfc40427ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0e7ec3ad717409661c2275a6ec09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04558a9ccac9c0b54833e43b413d7b4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613114fb3c83b9be3c8a39375071ea08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44362d0bef799c3fc6d4665d363fa673411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf6c0e8fbd493fea7f95313b24ea74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad252e9ea63523a12c80092bcf91898413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896da2ad17c64d73180adc28edc24cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd32acd733e14eebdf8a8cd33bbbb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f42c63a601561aaaa2544b97b6998a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f46d26a71f6b4e0656bd476cf4d8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e8c404dbdb3b2d93459f5c9fc64f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b69d63de2535ff2ef56dcf46a1ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1e78beeec38bb0bb68d1a81061b6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac104d335fcef245d766bf02c219fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6cd14f46fe80d7e0972b3875d0c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb2e38c3d7ab6bc6bf9335c97b9667423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ffbed4ff0eb30a2583cc5c6540664424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547aca2ad44cc556c8fae776f3a930425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b6b0bf49be2dff667f56f6cfcfb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cae9bdf752c09c0831b76d001317f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3862578fed0e11df7fc48a91bb3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911ad142d164de22e63fa010252ac2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc1f1d87c2240bb1e686586c2b1528430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742ba91ebaaac31cb63d7bfad01273431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bdb27faf89d5ea794371a582e8ddf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a8408cd2253d0798b0026ebe6fc40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3937a7b6bada63a8558f92a60766434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb520f8a20b77ff7cfad31776433a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c1a9a3f8424f18917c4e543720127436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b776f6d9ec21ec6c4c527ce889782a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b7abf805fe61ec0fe1183aa8a418438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973714ea0b7d3cc076d1fbc8290623e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711b16703ff5009cee37303837ebaa5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0e18589fed2ed66f57abf73a56c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1569ea6f35e755e3e2d82dd0684da7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4b8c3b6f36902308d84d60ad1894443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e798f86b6f9f0b2068d241c9495467e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b24ab685619eaee1121834748c79d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7cd5c094f3151d121887e636d22fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8187f726e1f864ee1241d40e7f45d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c7aacbfb798f1ccf10241c1f9615448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a658a91d957dbc75cf9fbedf274850449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7554884eb93b78d24df82a79e8bc92b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda33dd881219a3479f44b15501622c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4e4fb4fdf8d046e207e87bc63f5ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c37155c3a7e3c7f5a7ea283d016c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e256cbf03e0608380f6ef663a211454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186d921944cae900bc45c91176fdc7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e7788b60752e8dc7af85e9dee4cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c14ffbbaed43a9e6348eb5a1006d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f422005629c9cb80fb9bc9677df6c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a4232190b74ed77a7264403c80249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb91ac8c2e24c2a9b2bb007fe2549460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4aace28d1769d880181a61b4d9dd88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8569d09939db3dbbe34f41d19a1ffa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006136d7cf4463eaf879bba9432dc8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a777639c973b41112cdc3af94f9e1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60528fa6cbbc03504720067c7691817c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d74f12459ac5e091c59f1e15e95a35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93f34e5ec238960dfca5a42bd341d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13eb38116bf3cfd9d221c279fba2da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e35516a73e554c62a4b3c5309dd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d4bb25c13621bc1a152d29834f718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66c9862c706d8aa00ccaf2d81173f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b255e8bbf284006e8270c910af031f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422b0aba40cbe97307219ce9bc97e74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5801959229321538c18c91060b4df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3aa2dc1249d477ae98337b35df126475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914637bd43a0eff8b62ec47b06b85d55476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539074d4921e7d89805f90809aadf1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b527de7bff27e270dabce51ca2fb8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394ca1928b5a2f17849b7bc3bc28e84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee56e6184d334793ebd18fd30003e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1afae54bd395544dcaeeb9b87170481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9a2c4ae754ed830b6ed6af179ccc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a768c82dedc69b10933d410939bf0a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630220ada42ae8045260878f4aed6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3570c8bd90a6ebd98594ca85a07e685485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b05b37fb06ee48a39b56edb96919486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2087f72c3a6a62173824a297154f01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee89104d39c5fc40c1661f79d580e7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce5a385fbd10ef3f0054fea884dbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36fccf2db4ad9ed4b2d1e9b1dc5c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb0ac6ee6e890894299dd03497b584491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d5d713ec51f0edcbded7056a609ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9d812a546c78254ac9939aae65ba3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8d165997e1ccbda8cd8a4a72b27a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b3903d0e7cd21896a987c76e2a031495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d9bcb316a8156d9f7d0c7517e66b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f3802fabd909e8d9362b0f1eb4d39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440088f0f36cf6f5aa6e366b3b078aea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1521ddb5caafd701a796024c46d00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9290603232606982e6000c56d5eef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0706f6fa36d815a4ded6b88e6a1e139501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e614e89e4d4a778b916a9d2745c16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16676502498517145b77f066014d6d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd65cf690544028d7cb3055cd3176d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ca6bdc177caef0c98542639ca9a6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828810bd56247d1038f1c8a5ebb2ec91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba34554d486c5c923155aa44082b602507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347438e6bc2f527235a36bdbb95b27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c3252b135361967a38f7c28b413a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628290701b3d1caec030a686c126b470510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3aee252f1cc4f22dc1a9d47ec0ecc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb841204b82cebcb98c9dc53ed55a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c923978613d2087be3783ebd17385513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cacb8365e85e7fa0f9345497969f0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1935a372fdaa86a301cb880f50485515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f9be246739b26dd65370aa17170c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b94ff75dbab02f82f9cf9a1df143b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619ec8f4efcab7efc59f6eb402ec83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931243d685ac9c0f40bd440817c8a680519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e973da116cf5780303fe1f64b9228520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fada751d1f682d2e299bcc9635267c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269a2eada086c0bc694857575c3bfd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16864fe740a2e5bb05531704ac5fe0d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bca76d1ccd3acb741cb9995794d51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d827fb4020a770af8cadbaffdd12ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b500df53f46684968a2541bebdd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10299c43e143e4a39c40df2e28831293527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540639fd55c3017eb68bd61102c10ff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669eb77680d14215acaa8850c2903dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f59d052efff586e3746ffa597d34b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de94217850dca643be5002c4e380a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b514e5b4624256fe74aae3d5ec9cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b02153857d09327811aacf7cee661533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682799b2d3da61a1eb40fe792ef15d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383efba0333b23ae55d38f38e6cb32b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb13f14b01e7b9d379cead5be1cac2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4809a7e1e15add2fe00dae1ad1855a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12958725c9dfed1c8ef4c65a59a0543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea314a9050cdc1d0b26dfebfc8844f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b8a04abb0513edf1f40a3948eb30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38bdbd3feadc06d1ede74fc01de982541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b4750edd1a2e4cdd274ecb20aa25a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb0df6de422e40ca7a0e78a85d186543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aaa1d452b66d546bd0f4c02570a58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b14f10e3124b069560154487aa02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1616cbd2d66a13c9ca05709ffa4cae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e6538701993bbdcac62baba09b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb441848d397c4e98685427515dd1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb5651279f6a0b6f53e90372a69e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e90ed2d327f96b411102adeb901824550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f50f736355e5a64b48b5c4b6bf746b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a8f0bac3fd18e36cdbe7b9d1cd8e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66eef1c839fb36ab54a910c807a7be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5d6f66ba6679e08d8aaca698e2dd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494599403e793848641241796f38c99f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c565de00fbccfecc0871d6f8b792556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcd60abfe8d1756261fa873c6199e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da6d49ce212f1694f6779fb1c754e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2192bd8b0f7d9290d9143ed28641ecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea46a7a09ce7077ffdbff93126fefe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a384002d8e07c02552bdbbd75dd4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefc7d27dbae5b996c53fbee6814b24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010aa4d25798c0812f072945a2bbbe99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8c125861cd1c5e52afbefdc5c0762564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c61cce7d3e807ff567c72b5c385e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52131196cf1573a57a2acdb9c3710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7bd01ac8816783c31157fbd9150f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327b087a772a71596eb7d415e324c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3099cf5b547876497291b816f9e33d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791a283470a6ed165b8c534f32c133d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cc44994a45671727b8b9244a51e1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484560f8340ff0482853f74a89401e94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7674a36cd56d6dcacd2bbd13d84357573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d2fe240842a6471c31da64b8f9d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ed8027ae247be4f8464dd6e210572575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2506c319d22afa09591eb3128fceea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff9b5b84bf1c37a6b3518e66fd4c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0dbc453da087d494dd29fd2f82363578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7eb102d0e33d87a798ffd21c4347579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a90fbb748a64b4acb39c1115d6e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb39f4801a43ec7b9e727054060ac25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a86e3cddc7dbfe786b9ea96d7d6e63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546db513cd14f065a0a5c0e3cbf5fb6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fa0835db9aca630c47845cbac58da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa65a0d27ed3de3a70b69c3853e5ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5997c71866e667092c644ffc9b1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4b0c160d7c2dcb6acfa30d53ccec2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8ad92f7e3771e17e83fcd5268f859588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61aad215b13e80e6a5aa0c7576696589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8abbcd2c6c1defc23ee5ac6cb2374590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a6de48127f26a6d6d68a1b4e1f6d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b470983024a385079744fe3fd8790592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52de6613b81c7cfc5eb86fd5b6c2634593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e219131228e091bbec89635fdc3f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c2190e53f6ebde5533e6503caa87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7cd15f9ae3ff2de84bc9aa0b461eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08df94174fbf8c21f632a50a0ed79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66238d16f6ef99c78e73d326b8f07dbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c0382b19eb142979cfda8d37ccbdf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7550fb4696760090d4403d510e678cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6694f6b95340d3a1956e4ec52bcd20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719400794cf916b02d05f09af2c2e33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c63bd785c18bb6cd01b4b186d4365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90254a9875147fc004a0710bc7250b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40527bb98f6a028aa0e94f2af78eb13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e94b5af06c5589f14014d7bccf4d12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524b16f3481a5c76c291fea10b195a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a157508be35a79fe0aee9f019bbf14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6097cda5586038da69d849b59def609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e98f157b1b9cffad1cb5f12e3129b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539bddb622380da8d270df574e9dffb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ead3f540d7166f0c87f534920b7eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d13e279bd4114434badbc0e2f54a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f474d1881d02d2e3228d99facffbdd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d962c1bbf21237f1bc3c674b56d26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e584efd3a28cb4d6259d54f228dd4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa6e1b9db63e329552c349fa07cfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15507c1b49812c05dcf8823af3c1158618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97490623dda6deab41a5289d4ce7150e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed2c94acf9b74ae761054779df686d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dfd2cf17fdee572301b75936a2807621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd612ee685336e5d328ac8ffa4655622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6803da344e63485932eacd29eead5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2f51dbe7a0312ff2b10e66fbfbc6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cb242961a81e13b8c83ac81c4217625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8309015cdcf42a952c3b68921ec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d0885818ebb4b0a73b25cbbe10562627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d44df7db26a5745358081d07ddfc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e5c1a3b0537e0634a75f534949041629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620779a23f67d4c47c226f9c270feca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa22b898475c835c8c11ec16018516631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3732787d4c1ec46114702e6531f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2818548f22678450ed0fb59f30fac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c40d6c3be525b83c799331676f6d6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497de649c72205bc6710be2635e0f96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e1dfe1853df60356c68915ca91bf9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27f549e2de838bb0cc65fc7594209e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dde34f0468b20f728fedc410e97ceb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d6514c7f7010eb4a8299fd71ad53f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34178f62c33c1c07284cfe073f7d9f8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7063b265ba297e5e8d2c0346ab4d26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437601876d0f1147f52fd4322b1c9e40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57726c6f7762e26cf5632e3620d81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b1c7c11cb1114b018ebd01188f2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95823dc1b2559a25519bf9df357a64bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b01e6fb3fdebba18b9bdf236edae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328dc8156f202d0fa4a7d9e3cd7cb0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce488e3706bd2c8c945da433ab093bdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c6b02de996b80ede1cbc0bd0fa042649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1939e01a49d328fefb17818fead9325650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e03effbea331f70b960075f2586b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b35b439e4ece25dc65bca171bd14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce12194f6ca3b65bcec574ca375c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32824b3ad6db1778664f64373df32a95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669534f859259992f5bbedd9f13fc621655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739585c0dd8375745ef8b75eee58ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474ea55491cabe7b8013f591791ece8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6019648af14af63d94c19a2725983a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011be6293174792ef31150caf92a430659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b32279982eaf944138d63723b35ae0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849aafea6a0fbb82fb4566a8cd5d8b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e2eb57ea2a7e901849c9bbce64d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd6637f7359b0e68ab4d3f862e3b9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89452dfae0d418d09e2186958469cd28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c683fd7ef28893f36cffac229063e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c18929e9212bc0e5c522bc68e958e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9371f80097233eba628c7b6f24852667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ed7c0924662b6d0cfe73667dcd7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c9b06c8f242b2b4d33d20d2339fe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a182b3ad14b19d10e27f706543528670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923893fcfefa5f14c866f9a5e82ddb1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caac871294b8f4cb9c48d3c8f8a59d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb7165b80f91332c631cc2dad57ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f943f92b15dc07baa0c4e4d8c1fd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c76beabab2ff183c75dc07d1c1d927675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107eccfa005fc4cd284ed3fe7befa9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2c80ae00639c9b564276db56c112677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b000e5e282819d691b6d4e0b84f985678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f817e18786ffdbf85f911c376991b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d466daaba71867c47ffbd3cda9a07e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda3637e338b7b33402a7c413e6b491681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309cf82383d1a058886f5e33ba04fac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656472104272296cedbf08319c52d88f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ca24dc0f0ec04377dac6d0213430e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5ae5d2aa850e420a0f9420d0d58ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585cfe928d680965213309051d3a211686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef48a8590ee8dbfe88f95f3e3e797687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028aaa53aea38017a564400f35d2ef8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd93fe2c31ffb8138d49b2855736e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535fcdb75baa5f1361f854dd6588f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a62cddad2b645ef3932347aef5fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f7254639aca6062d3fcc6bc66473692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c22130ef71f6bea1f2aeae89c72d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3220eb0ffb8531b4f2f2ab2edf9da61694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0884799afed8b157979a413ae817b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24001ed2dd0e1e943477468e82a8328a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef905ebe8b24d24fec248a5313e3e655697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569722f9bae9efcd08b42113b79c9aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af880e1e80b5eeeb26a728531564e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac03847c1b90b46d87b20b5635b392700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6a8340c04c41628bbc61e88a80c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bdce2d480f32fc1c7473f24282018702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb151ab268432764acb310d30cd6ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adbba28865f6c7dfe7469ef842ee74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b7add4cd5cca73a481ef4ed50d3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9ab1dbf363744ac78e2361b5cc23f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab188cd5cded26e07c35f1e6e817d703707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4339366454edca2a5ef4c5d10399708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c189da68608c0c3ac5b5759e2196709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f159d98acd0f15b90fca20f91c04dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0246947b031079db9786abbca801711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885120856b39be3a5a36a1f5b1316e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaad9e20be4bef5e88ed67ad7d6041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2adc1ee31ba72e67d93ce3aca110f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee895a890256794bba2ff3ff68c6817715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca638b71694f81ee8d0fbb682b43372716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3741b0d088aa1697882b8c76537e59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34652f6df5e74112caf2a431630f5fac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb46fc5ff96aa8ba6782b9700b5131719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e3f25ee78423f0b23f7232baa76f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93cf2c826c7930162e1addb8c55dc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37d7ea439deb148bb3ab17da4dfc14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76f20d66083818c7b4def8b89c68b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d75672b416fefa4d536c70ee53e89c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ada472ec99be07108ce4a01a202a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f026843808db0ac92da0a8a5ce37a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d5e77be28a684279400aa80fdba5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5fbb23d6d83fe2f3db975ed0bb017728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a49b415b4a32e8557afb5cb788e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe04db8b0cfc4fff1395602e70a3e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadaf80ae01dbaa6fbeb63da669abe1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37fa4dacf5f238fb40630e5a4734e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c927f153a84be705360dd96b28cdd04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d64d679dd188d9f5ade7acc60b64b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a499273c5df876c76b253a775c5cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc6ea2fd722f976f1c5b183324f376736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbae24598dfa7d38838605318b285b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cc9e9e706dc16528a2aecda70cb90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f22f89ae5ea6849b7f36e7addab8f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9af83a6ce71edd06033f88bfe02c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce97e94aa41410946ae938cc8461e4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aeff734c5f3c1ae7d23596989b651742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e83ba3b6353bfeedd2b49f38ab14d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775ec2a4034cbb4ad46ea165a0a34b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f03eb2e17c13cdcfb148bb486eddc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ef084bc37f3d793459bc1847ea02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639ac3af1b306f08bc151606ac68e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736969dad8b47a1a38333dcb4b28cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392c1c2a399c3a5861908640814fc7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb51ec8b63fbaac543f586c1ea7341750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add414ee0a6155b50c2ac2a4c2b312ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec173b627836f1b3d4477551a4609752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401e287abd6cbc5128e484499228e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf70cf09234fdb997ec7b459adac4a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11bf788e51e4fc57d3486a2c9274b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db4627f6a586576ff94a27e21c175756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2e0128f14ef94572142b702959099757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaeb15c2acb955008759f6a4364785758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb86e14da2e751411863f358d67c23a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba93ae7c4b095bf0e9d274ee46a3f34760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c379a8c5cb5885b74a7756a6f867c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112068be2f8408b0cbbffb25eaf0130762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d15ff91a0e43946b98050b467145bd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc028b57756751b9dd3d0437cd856bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c3d3205a7315962ab8ae3d1e9c429765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead787207af581cb6a556c9602b4fbf3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c98f30671164c5a85831546bf8165767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>