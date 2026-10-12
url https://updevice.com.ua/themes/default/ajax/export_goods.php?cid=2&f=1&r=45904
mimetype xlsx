--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a70b1cea7767793138f57585f926441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39ecc88f6a211fa496f8cfcfc4be32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c0e24fc3deb7598b2a3ac32a4ba3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92236a65ba841aa142a3c3161820d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3465b53fb0407ff96d7592976c885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84f210947c81e5a1e22615019a3f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bde2f56b7ee94959e289d8c8da0237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b2d7f64771ead5b07cecf66f9bc678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a8c8971c8fd26c41080c421897a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517b0c7cade0ee6d66657578cfc37310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba65ca7bf3f710d24a299f064800e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde689147e4cffce849fdfd26ec1adb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad6976158d17a5906aa8f9a5c842b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecc8da01006751e674cc18918c39514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5ead29cf7c8596454127ec572aa415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80407b1545fa5baaa5a40c9232223e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2578e5bed161afb45563096a5342b5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1ad0e0ed4832b456e72ae582900918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521cab6861cb6457728385a187407819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79963614e96a815e325f8aa6facee61d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988082c11edd274ec08863f1e91646121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0e266f87bbcf490b3e8d6124c871c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb0d4c2e3c3dca9170026d3eac145323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c06aaf9178029fd07d6d304040658f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3ce18cbf120ed908af06a6d38143425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c925c30fbcbf833ed030a7bc8e62f1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbead1de27d5464540f7474c9a3a9d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eabb54ba9d63a3f8ff00d7c5ba9b3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94490251ccc1ce6ead81f8fb8620c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4d7f8b2481b7f3c823fd23a9936d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a489132d7df90919a1798232f2fdd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9577e0af603febdfacb287409e9277d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3526bd0b9404f697d3953ac236d96933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabf8260a3fbd481bd08f696748aabf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2f75d2ace67c2098f41479b8134b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfb70690f10ee3a869f3fde55cbcd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e1f455755e53e047daf728851be137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7865ea756f68e9cdbea2c0bb47568b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf1011fa8caba495c19429b65019839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e492cce114092ebfca16d54c1cbca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc44b9bfbfa6b814021cb44873100041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42785ea1cb88563b7a6860518abbab1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31b34cc2c0cf4e5ab26a28460107243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c57b5dcb4024ff102e252b7caba0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4e46897cc3b682146d0f25cd081245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2207be89407d2b84b838f0a2cc09546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5deed2b21b8e4b7f746e26d6a51ecc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315372b5bb81b419865e113b82190e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83102f42c0aecf2ac668577b2dca2bc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dee7b10811078969283cfe4902d0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230286c17ead87c32483c1018b3207f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a5f338956064f0b3de7be592e10352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e67ce119df6b695100bda1bd0beabc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620216135c54689bc40d07bc617a61754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c4127916bdcda67240aa03fa676855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559716bc8129bfb60cc6b7eb8fb39f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab86ca5573e643a8fa875e4abbeb1c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ba56f9b387048567ee0916a57ba8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc17443a4afaaf6c8a12c8c6d070f0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4746ca8a1bc6e97241079a4ac5b6ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469054e07d11754e02fd2db4369c2c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aaad7dd415bcc484de4e958b7cb6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c62b867c412091a104409b32a3a20b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb25464501f12ebc068e541429771564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc807060a6a89ce8241e765777fd1b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5a8cda21b3e0b4177abe3fd71ba2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b1dde5a2f32e387e987c3dbb2aed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f878f9d871364d8b864cf877093468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483751b78c251e5f04b45246e65bedd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1671ce72f15616f6ccc8db6c09dc0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffda880cdfc5dc5266be5e2a1cf68e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d11d56ae4048ff54b9c9529932c5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b220fae3ad54c2deeda7439ba38c3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b319e5dfe9f74058896c1e9da52836274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ca06fb11028051deb2fbb670375975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a951fedf0bfdedc5c64b5abc4d661476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3a2c5e8e577f1efe6d15a8f8d65b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73945a3d8c13dffc6e6774c89191e00778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c84d008d58a38d2baad1021b457879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821403d1ee04f938e37c1af24a34862e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ec7fee7fa6cf3cdceabd5f8d1ac381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377289f4af48febab1ca1e677daa3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3adf03211d5ae446323923ac81dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848acf198ccca7dad7811dc9d1eb8d3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86b5eb2db987a0467a4acc202f49f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcbb537490f632d577e234f3ed32ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455551c3cab465eca32ffbea88df5fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee52899bb09cb937dfa897efbf63d9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab242121ae6f004b754b3f1c679fa7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55899d1221acb50243afc6ce3f476e7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19cbcb940b646c9599c362a086842691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92764884228db42a1922c9af2bbd6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102e64109b9376417aa4b8cd94bd53293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbda457327d41ef874cbdf0775761d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac661908cbf500f7719e39e2c20fab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744f4a507ae36d32491f3960ab641e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed6ef6ceb73fee1c7690aacd29ffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c37a7cffbcf1a086eae63a9ef0c9098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3f037e28572611b6fc20b1927aeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698524756fe00d7f749fadec8e85f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e5fbd85bf0562c1d59cccc47e9d3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4f17ae27e7dc418be5ca578c5b6d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6aa6bdca7b55deb04facc48f8ede73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122105183a2f43fe6e6d3f7594e7eac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a9a3f6f26e58f1823969a463782e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a91d3becc29490696148200ec6b472106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913e698ed2fa98fa10c5b4343a3f4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b91f07d149b0f8fb1c1a2589cb8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13eaa7864ff74fa1370be55cc66a9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7a2df7d49f65e2c8fef0a5f53b1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95ec771bc83185677816653afdd136111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca9e8cdf979ab6f1108c8ed1c39d82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fdea4e2e7df2b3b91ee082ef7768f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c8606ef0ae351758ac8d873f886f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c962c27dae28107837e9ba685fe8f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86743f71a1676386660597b962abf94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c88eaa26248997b1d463974966429117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73b7cde9bd28b7139ea65e907caca0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195c6100eb3e85866d85fe99fcd149119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33c9416eb09432e4b7f7ae8a15927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b0a631e03dccb9b01ab18a3806b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b7651e9dff420856ec031e77f54b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6bc745769f481614eb064a2cd061123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c05ce25904b31cc54ccb3123d3dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30680832beb8d6feec7c0353a4eeb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c664b19e0e3407bae3229d22564f16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f09b9d76c266a3c8adf3be1b8644ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb73585ae77b21dce6da4f6f01c9a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e0e01446c4c5f7b985f66f5595f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5a2e24b1e9561144848c0349b756a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd379eb87207c042b10fc43de15986a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e576bb7b8fea02145e1f7ad58b1d469132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f877fd2a8cb1ac511ca7016eafaa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ffa993b448d368ab08170a05b59a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4efc7e8fb12b55a4731378abc698e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052b23fe25639fc14f6efec6872b1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f40507d5db5c4b629e80895111cfb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa9f983c0adb6b8264f1f856707d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4edcd4b5f27cfe68d93929ff78ff2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e90f7bcd9010170f916438739f35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7d1e19368a30f06203dc6da6a157141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326df26e0ed1b3341471a14c3fc6fd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade3d6f77cd14103e5ab6f3900daf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cefa280693a40708f31104bf63449a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034a9cf1ba6606cfde35acc739625e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba234cb0deb9ab48ed9ea9ab59ed3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee0dd592e08c727a373dd5f6f503b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7a6c25198b78a7b1b1ef02a995869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ea01fabe079187c970be7754ea73b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a14e950b626cca68012d7f204260150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459ca42ed3d8464ea29930886c2537151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f6cd565f3472e6464a226f9d1c1c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3356fc5e0571e31e5b386b756a9fbb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4434248ae4e84bfc0558e714a4a44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1852c13cc97d8686803b46b1fd93d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb79b5c842c6ebe2e08f611c2c19b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde247b9275f0531b5504e117cd3d571157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75953c33088da1c645220775725dd4b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0238077635df224324ebdfe5b06359159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e665337a2f2fb9fa6ab8240978a5bc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46502f9d387b3007282868890e4af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c97d3bfb11066e5661c4df1ed23ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ea82dfcf4aa3021dfed2e1b30ef1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd12af45aed7237c6f5733a203b23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797d15a998643c478882461dd8a8f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad452a9c7faad3db6d640b5c8e09a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c89d311173c6184205e39bf295751167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e191c4a9c5f053ba45638f8bcd2c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08681e53733741eda88d9c45103f4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bb9c141a6bf9db719cfb1dd293951170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09869b2142f8d561061987bf9ee9b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95539f01eed1f2a33ab70b636f71c97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d3081d7a9413aecfbfc31586637d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e7bfc3daa109909e337150dbb22d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c60b5a9a9db12ed195f1cee09fbe24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef471f1a7bb8cdf41d619cbb939fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa0e4ebbaf969b630c1c7bbb2dffc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aeec760bdff880dc991992f3fb228178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e975d85b5a0919490864a66b3fcf6cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b57b4675aba01f3261a68a096431e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3d10054b40c39cd16064104919959181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b8106bbff1c341231c762a07f54c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bff40a32578e85ce8c6410dc7a1ed6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc393d014748095ee97d3d1288c74be7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f625f47ee814b47d65fe6959fb5bad7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc604572e9423fc703071e124af8ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ad6a5935ca1a94ef5d3731f3c60e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894552480737e4e3a465f3bf36aff9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28dea9af15ecf8a1d1c20699e31701189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac238b0f1a1fb9f43a75fa4dd9b59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92987e73e900dfd079237b889b540191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbc5cf507994c5505b80d8e9c8c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605bfc9d1d31e6520b91424be0b7a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936058354be564f8fde71ad626269c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88585971c94649359901fb6788bf2698195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf08d75eb7788c34513f7fc1f940d0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d08b44ce4d6e956b95180600e88ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43932bb23295cb84aa0977a0fa5f75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822e43d5663b8fc5ea63b3d9dfd8f6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393936398a38df1569b565f5264793b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77bae21d7f467becc8dcfe8f2c57f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9b941621abd9ced910dd0f14e181202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7513ab316d91b504b34b32df523a866203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88165f5678f78e9cf91b7b29cca6dcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2e45db5ec4203d64789ff73764f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b9e3948174255454ed473a51183d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6971bda68e91a362024938f0db0f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e59de6f744053bb35c1ae6c6e3441208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419722b6695fc1912fb754e620dcb8aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2390dddc90fe20bd47800b4ba8d01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a17eea067224934fddd4e117829b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395497306f13d022abcaaf74126636c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5825d74ab6982c436c0c6007eda22bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4649dd4736ae978fd7a424e8ced0bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fad4d7c9ab8129004397ac4302d6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfec6fbfc2629ec1da2701a6107eed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826fb4ec28b67cf714a4f4234f0972217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228875efd6d712926b8a526981fffe9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760c3ae1086cfd1e4d31e4e4b6148d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6597187bd47b6402f062ac8160bdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fee89ae17a6d70a5f8fca1f820833221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52542f7eddd41b51075fa374add308222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ea1fa7d1e67dd6ae62c7f77896b18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72923b796b376b5cd760b773c171e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69830045e114b0c817f48dc085060225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90525eb844cd52976e069e55b9883c2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcf07128dee62ee2ea2146537bdbfc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981bc3c4430267e59a0256e53859da0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b614ad01c0d53506199a44a942be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf7452f81a7cff321a8ded0acef95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f57dbe2cf4d9a9bcde10a2b136c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476005691164dfe957ba697cb6fd126232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7af5370f3f89b01a6b75d829260e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ca742fb968ffce4f22afccc6ea84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b93da18bced7c37fe88477480fb20c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55358ddfcb8bf4d58d89f4f716437ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebd288c89318318468772b6242690c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f4f242dbc6f4c5ead6869c59d170238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcc68b48d4b62c9e0a11ce2fb773e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc11d452213281eb8a94ca9e5e70a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e3df913235cb693833385309ce29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2add3997774a2af12f4659e91b21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77842bc8767374aaa74b5b029d6a0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be37cc88b7f863629138a4e4834365244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eaa5171522e28d41dfee1e65b73dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54316273015fd492e28bd7c53c28d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197061f155a2f415c0579de9e2a030c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6914339bea504fb5008fd40fbd12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7c6dcd8101e346ceb7fde8832625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d690b042a9807bdc8a255a4688677250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725176beca79e0315a3014007b07253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f325fde651199bc0c07bd4c34a23a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3982a1187f810f8611fa9df582a17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb19d17106196dbc6a8b2b85b06fc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d7205ee1dbc511d5bc4e4f22ce598255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298df0576d7f06c311ce689c71d647a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b26a0ae49114e1f3f764df092fed4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad2f888b4d50610550404df210475258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52619d85da907cac84a1eb95c941d76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b24e4952508d15bcf64bf4e1dec9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9137fddd5044ad34bdae7faa6473e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3b5af58a555647bba5c60a140206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46449c442caef699141f5a90a095d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb24c3c1a790102fecce6bbb72edd4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579ab4dc5d38d5b1e8cc783a4701c8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d6eea94a08f7791504e6669623261266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd64fd70805bebf959fc8ecdb5a225267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88539af9bc1dae73e6cb8200c8a54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729d977dabf2bc319b73e19d5d24d89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926d8fba42e6ae239647c5a558f32e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c932e8d7b0f936d0ec2142572d6803271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7b778ec17c83149c1fd2ff45e11c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c66e53c32a758a1c2e5a728970635273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488771d413635d714dfd7a7c9a9c112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79068b3cde949296cab66ab979af01c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b87765e0c6d5f931805897fee4b09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4246a9e0c10ab39f4bbeb69101035277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff6b3a484e2037db84056d9a64536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe734ea4bf80fd3fcd9fda4cee073e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e908c9c810ae4a9e24604a3dfff87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a00640e5edaa2de7d2b858b66ad52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696364a8a1c237a40522c64e3e63b518282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c9178be2859c4c8b2b2fac852eb64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2acbc9ab2fc8eb8b9d52c175b8845e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93582284ac9bf1d2e2ecbbc7f37ced3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7921310b21744f3c553de8ea16dcd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485bd1bc9d0b652702d59f52431418f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46be980bb9a735c242fd3bb47679fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a9b412df219426f3d7712f3f74579289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668e269adae35ed980527a8edd03a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11432017bfc7eee05af4f371cdcf1b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c070e254d0d615b42a690bc9ea6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73594398af84d1efbc33672206df558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb96b2320766ee05e2ae4b6fcce86a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7c93b9d3ce5eea28dd623b10cc38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae000317b1803cecc0f2078ddc7cfcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b444546680777652d14c9b31dfa701297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab041b5a5f4cc6c75128c2174ccd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbd173119d1ce2e6d8bab5e0a2dbe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90699afcb5e9e17eae5b3747e36ed188300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123258d887ad9a30cf1593ede2005e3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ad163ecfa3faf08ebaf7a08502c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90c2a29969715d1fa0fc6be53a87c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce62dca785af2d449ebd8ceb969fc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb199141ca202a657a7a264706df1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02586a5497a1cbd3ba8521507c262bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497781cf39f4ee00ff8d7c46df7727d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2c84a17a106334a4c58cbed3efa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161d8a9755a310efb2e15505e3ec8a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d430a6bc22a1825cd127f4a11936f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e662b867276dedb779c86166fcc442311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf4fd3d95bb9e13e28eb07060bd53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329d402d556bf60a223da4bf948042313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c21aa86e1e204055fa8bd9cdf8bef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a55b3aba25d32c4c1dda8b7ecda896315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a787296e522d872dd2618552872123316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097f8a6320d56a548ada7da3344ad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd71085345255e731439ea88813cfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50df69a91837411d81f3852a11d35d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb64780c5563ad0f4c220b09fd1a638320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80e4b1cba9b315d3f4145cb92ac9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b195dfc5199feb0591dce5ee56399ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825c111b15b65361aefef0d20d3f1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23650f6da6e5753718bba5c248d1e4cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30db8c0bcf9ea1d1f626fc6671fdcf4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fb3bdbb5c872d3dc44a516d337750326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611d683150e3afc6aaf0f572c1abd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc8628316258140564715e572cd97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df1ac7cf47ae989d091a7cea88ae12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8186a288c6c79306fe32335aae7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb20150d7d14bfa25e4326289237cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2517892f57e3f3fdd21693cb71a6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc6178c69c5713332c05811260f9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115924542ae6de6a9de65608308fdb27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6823e2636f0fed3ef0facac2379e808335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb229270bca48d621f5c85304f74a111336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be666911e6ef2dff6e40131fdb6377337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384b90aaef24c608c4328c709de0ea1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ce3b9377c5d397efdc387953c49cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21391c903ee4433fdb9d24b3d2bebfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557e028e9e3599d7e672c0fa793aea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d1903bd09302aeef29d091a1f05b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda67a740bf6f0727979c0dab6c367343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6003ecf649ee41d6cc33c9467ec5e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a637c432947f421de1db118ce1a2c2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374281062a2230d3ee306ce88b9c446b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029f1b1148287a1d899c32031a7ef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e19514967442efa3dfc66edf5043e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07c6affc6b93a91885e412b001b56c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90bb17ccb072c573d982f359906472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c13d7c764dfbe910ea14e7d54f14c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb8ccaec27ee500b8938d9a8c9f3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa81751547081319ed5b31be2cc75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3311a2ae8c55be852d3ce4b8ed393b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470433f81daf2bdcedc0b8071309936e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbcafbe6b94e8d857e9ff11323d655356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373cb4aa447fe8802fd5c472d4ce52b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b063a716e21554e990a2ff2b36fe974358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d79b733ece3385ae60678c729836359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da710b16dce2ca98852f0a7a16e0802360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57970565fab97da4a8831ff95f6bd36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d65858566e33081e8ab1d4d6481d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404e8f7cbf3f242fc27d787f25cc78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132202c24513acfcca1b506e0a2931d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4db09cd8e7654ec15285e459f0b34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c43609a50aea3a4a5d0ea829372e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380819a869b0e8874b55a16ee17dd76e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ddae4c13e21af6478180b57cf4d82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26abbea8b2b26f092533a2fda44c6e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ab10e4961571547dd3839dbc32eed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe230c467700ecd4e22a2a28f5199bae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c02fb2effce628e07cfca3a269aa6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8531621149371c648fbf85998481ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc3e4ef284e88caecf5d68895e65e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466340b0764d8a3816d0e846ac84d303375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610cd68d0ad0e8e217d66ded6aa6abc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a298b1807f791368342ef4194b8f8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075adade40372fe372fd00c62387ec22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e8b1efc40b8474be5765715c8d227379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7014c8d62e2472ea1bb0cdd765914380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b6ee2d4ad088ba33205b630793ce3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2c887c81ab2005da144147d4a06a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8395cf92ffa4be9fb648177298bee4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a009cc436f5dc32c9e9d09727cee4de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c21652ebeb7467d18eda5592f59c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b8432c6aa0011e1da3e8d6ba8507386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cec3cf9d19841c7def7614c349ac6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a9f03af155cb18594204e502ac4ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc9d277a5ddbbf11361529cce672ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869aadfe864f2efdfd54b0ea8137177390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa6129841afadaa4ac1ef73c9936a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908d6d34e227f9f19a6d227936c2279392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db6c818d440e3cca23cf476d3ac2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cdca05018ce9e0b1f1daaebe15ce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5eb04b6e2799d957f99cbd46a1c13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d24873f2dd075784fa149701da7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8d876d57aef9f0b476b53afd8bf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e223535a64aa357f9fc1c79a32306398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed946618c79a7d715c5b94b186141d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a73e5c31fc43f3adb7d10c74d20f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f9c809e37ff249f79cdad27d10f96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ebc933c98a9880cc6d601357ac45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a5294eccef0e2538e22973be9530c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febe1f765d876141975c5941dbfcffe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8d92bfbefabf995227d6cbeda2415405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af22ad3aca460def69244e9c9fe215406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085661775bd993c00de3f19c1b90651d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f8fff9b0aa0b2a3bc3b44d5ee623e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91daa481ba93ff0067ca368e1be2449409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab9a04bbeac7e1ba2fd3deb604d5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23caa1e56d563e226002b955ec2059b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31708e2781be26103952e849b9f1c650412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc0383a0e0b464900daaabb5a87e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de976fb58d77ad4e18667f09bcbdf377414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37519fa6fa5bcebedffd2a7831f7ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e550830c9c875e9b9ab59caaf1cc3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7683859410ca8a0c294f646dbb537a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960f9395c6d8e886103f5f1c1c4129c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6957580a79849f8ecacb728ad3ef0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0adbc5982493f3c2534ff9a2a1bf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c707833bc401605a7ad4f00dbc68df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b0551173478210e8ef8e6b83d3d79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099493357a7a4857db55aa3796f6023423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb47023ed2260f70fb3e264d354f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bae72ee7cf98bf22eebebf727136425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc2ae4577ea4e2acbf8cd0c2774d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054976ea6b40914921672b19b61a9d13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb760afd93d7b7a1a2e9745d81ee3aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1a70b87947e9576c68e7c0e34fa28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d702cdc90a42b47d1d5b83972b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a69f83ad767027ebff6872d94a32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8efed5b52ac9a4071537811c4cbdd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45836ca1bba76e2d88db2d55b084e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d380e4b2b2dfea839c335ebfd690434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5e80b1ca55c97847c0a82eb34a769435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd639363dbb517b824a39f78a0a13a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e56d5dd7ad5680277f77a3ea48835437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95886f171d63c680f6ef44c96709fbc9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eeb27a30c16db32f6e433d1abb35fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2ec676a7345265ea97d338a0e39f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c44514ebd41d14873d948b4bbf9dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133affc3f77184de29995ffc2eb4f43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f719a4805c863ed0cf491321e6a82a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72723938850b51a2782970bad7109325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a626e3046e446cbfc58433c2ee64fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6d8bd167f533e3337c216b0a3984c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514e94d51f05ce8027d6a37c9afeecc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefce0d903068e7d148d63f39682db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502d0f0e6f96f1dc156cc8cad80f1d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0bebe3668469403eeaeffd090a6ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b88dc4d1efe7e24184a8b2e93fd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040b34649d86e5a1a9b22ef5c6b6bcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b72eeffe021af41e79112fc5a7f38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2faf86af0c6eb4762b4a68474c64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3a64d44ce19e0620806071c3cd66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2d84531587f274ac5f3750d9967b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1e96f79d764cf8ca23b0b311e1f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f5db02140556748b5b35c1c5a4b7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f0f63e3da1a4cd761907f1e4c2e03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc61e48d8a31ac6bdbf91982218c2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f56382cfe4442f9cf5bb5c4caaa179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b4bef8eb59cc2ec8b2dda66530848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680544485e977e88030291037896e62b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9931093cd88fe5eff0589256f8fa6e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa12c570aacd4480085ddf716e258f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a80b66bfe95e2bfda33a23247a27b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dab275cd65a5eb9e274b0343467f8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c282bc03ed5be3a1caf5f15cf620c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3bc85bbd645e4adc6443d935f2cb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3630ee13325091475af5eb187e05ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c17e5aa1d7363f21ce35ba318529d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaaef39e5d7b4ab8b824edc994cd01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e2a18744a5b1a6ba13ee9d392dd2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83a08342141eca1d69f7f0511af078474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe72ef7c5cadcb2f7f5a12d3d312b60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9dab52625150b692a9dec3498b7ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ebe28ee4264e9a9f45936a896d5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e5c9e9e5fd11b143166d3428b67d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8abd7038dfac0a69f93dc2acad410479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489765f400b606c366a5cda028b5eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5861ab89d06dd15037e5dd00e1bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef6a05c71c5f717fc1b283f84e287482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2aa9767142ea64be2ad4951b9a25e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d2eadee419e4718bd6f48d1016c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc1500511f47a46ebfd1d1dafa4b9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e6fdb72e2fc6f19183244144894ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330475bf1370e1d597a543e91d8afb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8d35ae988126076921c644740bd80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030473865b5f276ac16822ae09cbf049489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6190627da280d264763f81d124ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c7c034f3ea13aac1bcccbe1059547491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368aa886eeab7eab667b7b70b1ccc3b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce2400d41b9640f5e0b5dc56341a85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bace6f9344ef5fa9bb9c474a84730494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c02abb48420aeee78514c6fdbce5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befb1d66d41b02af021f2e210a9cf94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107bf6ba87ec921a6394eeaf5c0ee0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73768777ee9011fda8cdbb5739fe03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628f734855be35caad778d28c9a291499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db260a657598ea207ce87e2e2191ee4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1155f6480559c7a90eab0896654b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631a81d4668fa7af5d48bb0b84808a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475eb55930c38e6035b6afdf3cddb28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e407cddd81daa31d0d52137f41da8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e0f8fe1187ff046afd25f9d89e2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7bb5d4d96865c224f726bb744635f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ef682fcd071c31e9330c7cdcd010507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde447cb4c363238815011c90e938493508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898046eb6aa1315056dcca60b1288f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895a85cfae62a4b43a710228371f4be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361f16da09779ccec3da708960f53b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46250efb6f0658f079414200681ca1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f084fea2f86bf86455a2a66bbc1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c554ca1441e02c109b56b43a54852514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d6d2499fd397a821f8deb1e44695515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aafe22e66a9bea68791c8141431fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d06e9b2ac0a85b6b73fc09fe9a584517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122f48d9fcc8d5462b7f5b6875f3590518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51108f3f4e4edee4133d102ea1b47be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabb7344f60a7e0c5314c7c4b7c302c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f027e1f5a32cd95b4adab5389d4efc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170165039799e61bd3c70db4cd4971d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e96bf2d5983b7fac0ddb9420f02f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876993c8e18d137a9d6939b769c581524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad84d018c21c29f63c0ca9698e2c9fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51659ee848ea450c82f2b379b410ff38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eb941626101880891cb0761a91b21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea26613dada0dd14410d1805efde8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c43b53f53dedd51e1c5b06f6f2d68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24f5afb907d457a9bb482d6d521c81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de32ac87b5073cdc28350e1cee564531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52b82be7d8d8f8105d8282e7f10a11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb8bee76e55b6f43c464e78fff40ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd2e4d726039216624eb0a89adb343534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a7e4b976dfed9f6e87f469acbd4c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eae85b7ed00db44ac6c3138451f4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e089328a6d6c2c7cfe22dc94d9a5ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f951eee05c984c5e830fcbf5343457538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd212886145e46b567a4a5ebebef8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabac04c2aad39d06d9207f1bfed65f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206c158cb698aa31f5afef308da5ebe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a9ae743060b2920c3611b82245314542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048fffa6067a510225e8f10796dbb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb090b8673d8d7c79044125c812997544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13d7984f028ddbb1feb50e3df45249545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725266ae9597069b64d718938363071c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb392b7735d001c6fa2b292f9d44a4be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea2b9632f338465156dfe13e1a1dc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d93e5e43f8731382fc283c2728784f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5835c2bd88dba6e9c9b1abcf9d437550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ef1d91060bca08904fc161a026308551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aac77fab7fcc9ff4f3fed2f3237f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ef010780f1639420af67c3929f9ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd7a24072ce8ef9a928e593289df1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c0eff51384735b9b49fb7b29b678555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e7f11c61f12a4ddb35d186b97d617556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae8f19f14d7c07ca4a247ece27486557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d9fcb1778d9df41fc634e9f30413558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cb242263b0b5682e5d83eeef75545559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc618707dc235565010bfcfaf9e0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b06a66a901a08411c051054df7f48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd461bf3c77ae503273286b906fee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567fbe315f3278e510a4d7ffc9023d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387029a8ebca3ec4ccb849836d300578564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f93223ede85b3f88b9e1d150622f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d2d5c06fdd25b42a4c12f0cca7a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59858ef761b68d77dd080285f747d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3c46d430f0fe77641f042e787161568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e6e18811c36e521a90eadfe439c03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5d851d93e6e5d42b77018ba7807dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8febf7b2b750a8b5eb2115546c300571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c522b71f5c2c2f12dece97ec75f14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14bd8955a81a9bde920cd5226cb4ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd52e9fc4d1a3528a1171fd20fba45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d8efd361988e577c869efa64583b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b024413b4f753261acd790f321ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511c5364e5adf80ceacb717ab41459577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c826db966cb9c9796a250f8f195d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac412d7763ffeb9d36d162a9e5a60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eae9435090d45cccb80c437dc7ce1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74686b2505c976d6dc2beca8a9cd8ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b850673dcea4042181083fc5f77422582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac21af0a36fc780a34e53bbd7ef22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ad18dff23d1221ebd43d1671720c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef7c6b5a6c64588772ac9fb491893585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc948c8674633d7893b250e5931068d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b32249a63391e415a5a2d70ab44218587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc38e703b5f4661a01c2c117a8eeb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cdce49615d7efbe5e83b45a0b5b42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa0de44b2c6ecd6baede69fb3ec7ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c248da930e4c1200eb5bebb95cfa5a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05188b3db530906ece1578bfcb47aa8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385070937cd581ef46e42b8d863fb204593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a91408c14a7361eafc0398dcdea8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ee1961fbda19976ec7d6a5712c05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0282f254ff12795ae08d6445de346596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754085c12da052f137b031f4d7b20ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14ae8f4b77e17fcb119a11931ae215598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46134ede7aad7475ea89aa59815ebdc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdabd14bd9fecd62a05d9ac4e36480d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f370f69b89b75f1241b9656b44f54d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab461452597cc5d158879717d3cbe9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af342f1750e2f48d11e9d678650c05b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e23a086232e61b91733c7e1df1368604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75daad05b39c37476fe4dc81ef54142605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472a61b2356ff4f3103770968664356606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c366a3c5a4f9d5ab16626e2af35a39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cbef84e57d70670fd27399a4a9c62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8dd4a91ec1d4abbf2b19db7617c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dde9997c1769dace1f838d28562ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02ca507d41aebff1a80106db7870d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a503fc3bad5d84173aca6ec933cf42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f208a365ee3b1ee06b9079a1449c2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a3ab43be4c313071b820d56403eea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf24b1a3906d1a341365b21ac73ff42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c8eb46e2122fb0f69d19034515fb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f52658e50fdad4b01d185946fdad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf3599e14a06fe5645ef38f8fde68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd03dab50d48da299b974e53a33a7a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8c65effe8b02fdb50ae8357ef8ab4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6166668072bad1618ddb2b21e321ca4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90f6330bd2b810f780195711e91f43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c65cd807301e82fafb5fb26b94b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb70101d1663a64899d6a310ceabdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97157510bcc6e3b58f7bea42064ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb34ed22b7cf97ef8045ebc4d6877cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3fb328f190d9e2f931210017df08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f97231ad1c72f4357a8ea0be8be04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d88f06958eb9b756e852245ab7ed7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea96ac0c01015348a62374322c0735630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82b0ab33cc05f395a801bce20e7ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af5d9c5dafe17aae44c19d093628a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dca07cc9c5c18ecfcc8cda31b0e826633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0570fb098b0972e9a59629fe515002634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb6056a02844258ce1e2a2bb8f9d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a05467e6dcff884432c0bd63c496bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b612199416e0b9dc935a17dca6f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a79271385fcb016015113cf023200638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a51a88f780c76e6a02d3a7d95f27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857150d8c43642f88376ed10a3dd6ef7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64739082364a87d530d6a1eb72f694b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f9a94184b426e2c3ed3dfae737699642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584746b429672ff26c539c467e1128d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb4bc1e7e191964bd408fbb290699644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366be2e57be429a05e4213bf30ab78f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68030d473079a6b51630c6a19d724138646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa273e18173a1cd7c861bb44d03b7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff121884eaa26217a86f0d4ec4adf18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec485758660704f17202a05a8e1f2c0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de57827b80cb318aa09b341bde91b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03138a7bc172f13f189d1beecb1064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4145b998931a4ed43c1058f39bc7e81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd809ebc6a650d693928028207d851653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dedd5a807d4d64b3d21e914df258a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8c44d08aae4487883b6292a292303655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212240370bd2eec39cdbb862cc86c0bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd6904cc37da7640c1b493fe1262d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7c24a43d3292d5458dc9b469e81e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b66e671d92f1c3afc79c5c5405aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3c7522974f45a0eebc9ca681f26f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6112cf420189f6688136c49327083cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a949a4559f93cddbf194497a922b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c4db57e45de2e21b8a778876e6c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558a0d4abcfc7039f81fdc94a97187f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7fdcd56181efb028ee8d1c174bf39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4d16c075ed8ece2d4e4a8d270dac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358bb120be1654e7cd89ebbf5b4d6e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049d2aab3a5f47840842e5c2920895668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2a7eb709767aa7c108d8116c3a0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd2317af12bf2b9143e69e936329f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455100045e9b585b4e2c76a36b4410671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213df55b827d17b6b151fbba3dfd52aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96b403c4d7278c5e9cc05752c9e1d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a938afa1aaea4bdc1a6dd67158e2b6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db5eaf78375a443fd815da1e9431a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2fc0a548bc1cf93b2373bfa5009a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386811f5352590da00a5212e7461bcd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ef12e5bf0c8548c2e7e9a88f1b84a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b804167ea48277645f6014da45a61d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59011c089c7bbdb74d7492d263c87fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef22051403f7aea9dbf2c99d0b7e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17f98cb587c668e182f5b8a6980368682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250ba3cac0535a166bcd0c4a0d4f17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397cc3f7e09784f885f99f35b61abe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260f0c42ddf2483e514f722df91666685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b2dff482601dd867cd8b9a7ac7bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b9d9e2c5e9312462a16a98c4176b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc4708d7850af76fc3b69eb5678bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dcea8b61dac85f4715eb4e5806326689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22207cfebfb7e6bfd29aaaa13edd3a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b644fdbbec97c15c313e5e5bdf95a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481411eefdae6dea7969d0a5c7244107692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90132bca438ca6e5a471de327bb6aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f17ad3054662ae4cfeaf82e23f08694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee9665588ee6fc8a1a419eda07fb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b50f23c9bfc63f3ed0620f6886f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae047006c2cd8411acf99b8efbea03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bc48fff9ce3efa7658d59cc6f517d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46f624168921d0952c6eb57270912699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ff6f719c55113af80594084a7d5d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325b45ddb2a2d069770b6d60d00da10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20805063fbada599661f9e7e8dfd1b72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25806f24ae36a7fee1be8430ebd05c36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d198b164f4e7a387ec5ae192e9bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907d48cbfdd19ec3230fa8a3e9a6183705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba151fabbe60f874352b80cf91de273706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229856821ee40241720a40548fcc1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638aad761d55fbaaf5c27dcbad6e4bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce199b39feeede338e4f1bc29f5a9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11251b0d340e0fa529a3b8f2423d549710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c6e16a3fda0dca301aa8a857b723c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53d19e3ddf8b5c92f5f247be8dbd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be9237df33ade1dc370b60ac51031713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cad4c365852c7e67d446ab2f4c045714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2322f363bcc2efb7e1a327ee17369eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac643879b77c98a213da5170d266e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc454495b300bf69c5658d2c2a031c48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caed6847231ee73749ed3fab6a924c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0992efa035a9809eea2fa7b51a76fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9df4b81013f27bf79020911a8f18720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7053bfe635e8357764ddec01fed3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b360569e3c91a83d94eeac5d117d0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c181be069f9001ef53433680c8b5fd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48882f7a327b8c756240011db129b10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289248284ea65b106139030fcbc6aaf0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7faa375591cb7581c92af4ce186b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedea312e3494138e0b2c3e5cced9f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4dd114c7063221c7a4a086dc48384728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee48d3f30b0139799ea78ac9d590322729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590c0eb369c3a7fc7f37f9abfcc6308730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a139cfbe914392f33224a8017472bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a6d49bf9917d15a84118dbab1c9a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7115ad3de93a723f7fd3d727b5b9fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9263ed3bbcedafdcee6dca110af22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d08d6f1d0ca9c835d5e82579d1aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46171a3795e7070e822a1b9ba7f76e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be260e983e8af9bebf74d4540c9faa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9f7f3e3962caadb61ca44197c1e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfabac86a11013777f897c1333cd77f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b791889baf96e8a7e88ea0b61d51d85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ea76cfd90b17ae0f9bd7350625da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168cbce706c3bba68b797c99e257cf9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4500158dead4f8d171b9b07b554be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5361cf9da2f0c593b7adb6bc16223744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d238f0a14425cba2140bcfd4d7a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102e2ba584068c217b2aa95cb503418746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba771bc278975add4d66b50d97a9f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9068eea0df0de495ea2b765e717c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c739bb62a0333297600a7e2ddf44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca845f88cf3954bc61fea4d22c66ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c169cdbe23177cb777f884876d7b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb98cf4ec32ad92b9f1074581903227752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b25933cbc86d3fc76c9d3598d5c059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f83c6f5f845220837ad561ef33be01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e047efa19d10bdc3191a82d013359755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaee739d6b15cce0223ecc3956ade2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc06bb553d89491d7e79a06e1bf0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b924f1845be2fbb7b392d0c633f364f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e91f1e132c8c2788f14f25eb8f0749759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c8defaac235c10ed5b47205175fc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a70e1dd2694b7925bcd7623367d88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a363483aa6339c943f482b0db3c9d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3fdbf76e8e2750d04976c2b5a511763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4bbe74e3cf475553cb7e8cb2d9a58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0ca17da43bc74b109cce5f92ef3c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1989751c84460631837027bf66af6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc985ce2cd7816f0791bffde75cc7f30767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1011f69e7331e31c61c91e7da2a882768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86eef77ffa12059e7601c81dfe6a73769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63893c522e35e7c5a76992f3cb9e42a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0379d5983f9b05afe0a1847a9ab99771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a7c9c217f503a1d2d3bddddb18eb9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99967c32d45cdbb0098c19da3fcae1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8723fbd3591b89ac9e6900cb5cef5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ba703970befb1d69db28db087d159775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd22bf313363cd4d19e8035398eae0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abeebe0a86a1bb3ac390bb6124c7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a22e706b1c30168396e00a0f4ed4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d427384e52fccc3c701b12b36ffbf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507eb84da00c4abad5f5d19f6e5354d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d1a73df6517be598861686e379ccd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc23f300e94af9d112de43c2d49be0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56759187246b15ddb61042da31ebaf42783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002529490ed232d2c2e06bf9742e4ed784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220e04c35928a15228035675d8e982785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260ac94d6de6e202e2b0d41f13d2c7e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c947950ee97ab30cc0c35e752577b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026576d12c91fcea4621d8708ca862788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed1c9b00cf178e2a63f76d450b6621789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98703a0b988f6eb8396f461cc9a8a0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327665adbe25e86dfbe81ab807167aa2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa78b8bea2e4dd06ca3f797e2bbb3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166c3afa5dc3c6500500d3fd175efb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232a5147f0ffe7bf28c5172709b33a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672202f7868a28fd43bd7825569ee101795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6663d26949b4f66e05cfd40348f84796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4cd1170dbfb3eae438c7fb801f1b4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3d2df8159619cc181a8d7190b8df798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620ce512c73d1c6d5470b2b84ea957799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd8dd6f9db38272728945fc4df8fd9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7af68730e7e1dc0fdee7c13ff7ec9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccb4d20ccaaf97be09c5272a839efd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c19aba5f1421c7a1fd3653ede0208b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d39b63274ca44c579094df4c69a3e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349eebc635939e684749b62075b86cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed626949c708eb5694ee3371cc4e46806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1124cb50e2005a1c3e35f332f8fa791807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe1ffd5e63b3728ca2a38db594a8e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc39597c03f208aa5fd681044c0cca809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efdd17578765c0e6e2c78cc81cb65d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eedf9f144dc43a15930e4b4bf6ae0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3f82fab8bf353e7f1fc35edcf1074812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ae3a7a0c9b193874cd4c15cf0b618813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e65ec1d598dd2e139a7deba85ef43f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4df5365f2f0332c34dff6686966f7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cdbe29bc6b97819468a2597b6a07f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372385e49313563ec35bbee37797783817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71210301d29df32f93b99d98947c5c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911c1c71217a4408807ac0c86a4b88f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6576b6cccee23eb08e5ae3427d52f2d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dafbc459d1bf7fcb956c742a3a237821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13d766fc31da7cfd61ab789aad137e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e98feacfa8993822f7e55cb50938e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014a9d3ef06cf4beb7ec08bc6c9e62a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c64ff29982ad14bbcda3c6b81765c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d7a0d8426b4e8ebd2ab408b697d895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166004a1166805d81bd0727655b7a88a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8399b0ebfd30c7925760009ed079e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b3ffc50f0485e612a9f4c24c2d8988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572b87e106fe74f81b04ac5370c3d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22edc085f27e9d2fea36eb12a8f6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568694799025ed959748ace11a7a436e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594df2707e9fdea1eef0a5a5f4ce824712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55f7f8bac6273be87ee90b7c043c2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861de66205c72c977c281d9a3c94b6e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75f9c5497be11d984c9dd5411f107f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a75b563406efb7df6d0ee1b815439216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ebbdf859115ed310d079378ad73c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cc0653337abe9ec66bfa9d7257e7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b41c92b5c79e5e09d2afac989e01be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb7bb2ccb8446ddd416076e269d6bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191b92327246ea02735725f076829ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1ace04ab49f05b6c0f2ca0425ed422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f96cf5dcf82c344bbea24817b64bed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c55bc752621355f11c904941bac4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6d33454199e24cafe9d74f7a3285425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bf8eeab42875971215f87d283917126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ca265dcd846d2162857aee4cefba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62567ff3ef82530efc695bb1ca0db3f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d3e6c7042cff258142e4716b29d8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505937ceeaf7e768f78fa43c4d13cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a6f6042f119cf52b50ef815f8601231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d42b86cdde6e5f8d538c5965d4d4a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2989cc9370c27f80958f3b85fe6a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b366989cb759ac7cc141fa4658eec334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a1f6d11c2f3795c33aa758b0e51435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78341ea68a747b7082c39acc0d0735e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31619c8dbf3d38bef9f22a8d43cdc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0683237b7f3496ba42e21b9f0e26dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1a45856559c1620fb9b8c41f6f8f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2b5c145ddeb00344b9e9a79b785840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7a4909ab925245ce338313e0eaf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cc955c11498563829a6ee349a6a2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367a593df8b9a71c928cc8f17f01d5343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6dbf49ec5f0c040e50a5110e696c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa0553f1502fc94fe23ad50043fedc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba94b8d3ffbb9d35303fbf530c3b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dba024018475060f9e7bb959d4809347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b0e50a75f7894172d6e1c36b8323b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736732576bcfca31a0c3a1981705265949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d35c77661588b91917d2acd6a34bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f707e334d2f5282e6e4885bed59951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b25ae7fc4fb7dc7c31a86f6dc72652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765ad995e53a5bbcba4455ea0287ced53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a9c0edbb2f1b086800a5d8aeaf68e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a0bafa6b5b081612ee8f5e98d266855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862702c7258e482bae148d5a92b34b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5defa8eca194980a50ee8a942d699a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275653a714717bef058b17ede805594d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282f542ff56f4cd213ac1918087783e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafbefdef8f7c23d9405cca6e734df760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da3be383105f3d3e89cf2ac2f6424261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ffc77bb25ba011d105046fef5f36562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a590a8430b353e7c7204781bfff4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e015276c4b07e5c2560d2244c87d9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1649c69e606ac325c5a6d2ffb3a2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239a0a1335d3f3869e03a735f17643366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e7af71c77f28ae845dbfc8daae44e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5858f3ee81254d170da36659483ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce775fbff14cc1399f2d670c9fddc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f250ce0e74c985bae854654559b42c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c07dc0dfcf403c5ea99bb17764e8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722dcd3e0abc5226ed48a41078157172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db765f939a7ecbd6d4bc9d76f69fec8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc8921a742ee63d56fa9bfd7a5461874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344d93ef02f671ecfad2f7aaefe283875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdae184c0741f08990c560fa73851a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f521234f0acfd082c64b22f1760a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d7dc8be7affecbc90f7da87f763e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646ffac01a7be26b346480772a427979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce38b4366c37667d56cde01a21501880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd258ecc9612518d77378a7093086981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887127255c82817cd7e2653f0e6c709882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c066fceb99a9e5a2d318e636cc20b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded769aa4634ce9e03d7a5192be805d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9487952eec82f4dc8248f3d16461fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77288b7594356c58f7b378f1ebdfeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3c04f2c7f9203e76a3ce0ae5baa4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c328cdbc8cccce03a4d1214de99911588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdbcf9d3074bb1a74763147426914189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b85bc4757fbd14d5609539f10ef07c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33870e4532cfde63f43d6346b33a8a7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535ffce27084cf66107ae74dad246e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609f59647e206ce5e8700bc8a47e98493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4b2a3919a81bde11f06b071b42a2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b50e7878c149190a8980d74be5b71295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840dfd28e1b00eb688d1870da4bbfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324e4d7fd5f5fde94f2286961565c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de6a5c477cf2461c2f76a51a6d601c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e40270984edf284eb8a148ea5a3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170913b595e4b7ce4ec56d2702bb26e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06083649ced3f0c6740100c51c71bbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf615ead102c11e762cf090a41316aeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271b7d3cebb2d09f02df2a298061ac7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024a9e57168997ac24d07c8f62f08d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb79f6d359e09dc5b53836132cae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027086e81b3c31c87f67f875e9c8a91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bdeffa697d18cfdc308c2752e1440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3332d61d59b0d02c9217db7075226108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9baabe4e330e4282ce54f6633eaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e91caca31d1b678f50c3fb4370e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c2a5b32a721729d58054953c00a2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212ae293e4aeb726506d47186655515112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dcb95b250b555df79457ce528f6d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87342822c155dab8974e66cc11de16f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98af0204c985547d3308de5290b30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9239b016d4ecceadc7e6c20bdb6efe4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21811b014e951a1978980d71a84cf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228ddaa22f9d3d25d4c69f0259b06a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fefaf1f7b6bb4cc9fd8b4da78709b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780704705306a41d135d1055333f66d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4445c13cf821c5caf107936ee5d14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443996bb975927a6a055affec665fc09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa37d44f4550c43015260db7fc0a0c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35ede5ddfa034a175abf696f58af9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2dcd432c30198427a1922c67cf1b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56590f1948483703c6c0dc9543fbb5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd0db2cb3670a93b896d678d84711127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf1cd9377a04947c5c6d7dc52a63a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee6057bf80019caa6865ba4bcc9b01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8131fca7bdf977d54e496b0fea024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eccd1ca5b4ddcd2b849e3bd92aa3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0bf809756f00226cb3d1d97fa719132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a1f084bae5509d8acff1ea1a0c683133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef494603c25ad399fe71cf425ed1ed4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd1a62c65bcdcb34ee0f83d5523da5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f755606e6224362f9160e913150c26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341001d96d8f1967ed79feab99c08d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570643091b7b0685d8a15c318b84f92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24cc13afa037c1c70a77152406b0ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2dfd81c1a7a03e2662512bf0fd63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf0f9b5daa06352da92afab14d278141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f50f1379f3ae7820b5f89daf5a1b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176c802f10d9ed45fad2a39a659c4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e582f693c78c7ddf23093c5ef2b754144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077879c39d67b3df21aef3eeb76d766c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6614e950ee27189c9658b43e351ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aa425bc7837b79fcde77dbf754c30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a80d3d0f0b5ca31283d73d8649cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87180e7c448daa76e05ef275eb0d1af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94bf09b24f24993a66c6cb19301b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309a62f0a134d990e455be5e6fd882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb43d92be3f3f8b4928ea8effbaf416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6688fbbe6be81cb775a408b716c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8cf17f23c1aa7ccac101a1163ab97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348269876860383c4de687796dc81ae8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9287b205ab067d215c9f5dea6a98b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8b2ac2cf1a91a207afa842cd95e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d219f7951aa278efd53de3f46463e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b866558577bee46da9612ec837788159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a5e751cb654b13fdc8f3de3b1f80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0bd188a13079839b91f8b6fbf3ac4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e28c0a43a95bee8b76d6a1791262162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab15ef3553890f9328f2a40574c2cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdf4a8f5461ba7d23c32c4b821450e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66bec3596a1a92a6449210d7df635165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a002e905c0ff2d8c62da5a7398ab78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8623e799c5f44ce02ce7b228e6766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade5e4898edcf87fac2c8509fa232b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcf7f6e974ec81c5cec630c0c13f24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254662849a075f20341b86f876e6b6af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bfa161b0bd3c58b9ac273ca253f3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d4aa762d2faa2a328252aaeff747172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9919f47ca0d6b2d27751feeacebff77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2176a092d416b552a2f2dd325ee03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71867f05f6df219f8e7a2f8bcb16a06c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e93c6593022be21cd1fc9ed74708e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca37b480ddcb0326366bb3b035b6baa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a85782687d3a8eb20ded70fc7bec1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be4867d18c1017d9731810916e0c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770749a5f49ad4eee53b3f4a09a137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf7ab2abe447da16926ddb35963e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edea03428da2dfe8fd636f090b148a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9f270e1b7e78f840fd1620d8133db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769a0d385b6093fb6a92d6074f0616184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc25f418f4d89363cfe2d936d0004e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a39c411440dcfdd1f2edf7f87428e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2fdee3b7f0c9393111cbd18eb7f85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594da8fbbd0dfc61ae0bbea77bc1b5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d96f28bbc06618b7b204e2b35093d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582b9f034bdc0d9ad09a6d330416913190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2f7111f96f4a004b4642c2be8916191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec15901588fd32311657950b5733c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937bdd3e53dc0371723db870a3999eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785a3466af09530174520f5771c7d34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04798c2bd7299775d8c3dac9c0d3847e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45112827ce7f90b13d88752fa2efe4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43651da984d1509ab233ef388b394c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5ed6c6bcdb225c0b3b6cc568fcab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25d34702432dc60cd18ac84593a46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca8d2b725ef8aa12aad79a4233e5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba874cb761f92371eaf45860481874201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bff4e82d7ef6abdb1101433b2f23a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f9abf4fdc3270790015d0cda05fd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb6422c5681852e6b42ac842eb24b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326f2a6c75a149fddc6ac1d16b64c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2736d9ccd1a6a69e86a4c1ec1dc02a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c5bdd399e5540226c4fd36720422207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563956a02fcfd367847fb0d26ed56b44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cebe35f8c4d7b3dac58ce245472c49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3f3d79f5bcf1789cc139299e97f8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c9d6f064a21a02a9f6a6fe0ed1f78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b46955ca556f8ada9491f61e42e332212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c08b93bcfb22c839103419e610cab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b3d2cec50fda73df598f54456f79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd780d98682edc9c1cb15e52da4a85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2c059acc6d00b44476dd47599a63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ed758806ed77f05a8b77f01cf05f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b995f33d1c5af83b03a4ddb403c84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601c3bccdc5d4318931cc296e91260e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8277a1e0cbbd9d2d146f898cf94c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289efb6ad73ee78d8f88c1ced195179221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058222a3319c457543dd84fc83e11fa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037bc0d71b53cce49ba75126bb1e3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ece654f9af588a16a4a3da24134fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97be9689bab15019eb8dd9a2ad29445225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b38a7978b1d028af432acb1fffb44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a7db244d2486229fa1c0c2299a2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe196478a61bc4eaf0590ac47723e8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e9b233813edf9702d9f69283ec9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab103de6f8067f14ea53bca12d343c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6cc6f71075c309654efd6239caa16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66fada5003bbb11573bc92c669194a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa0e2022b8eacad5bf426128d6ce25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b713bc1edbb11509049b371b3ec9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb2d67925236c100bffc48f030203e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a1913c77b1f03a12cf57ac4b2db29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913b3e3459066b4e1fea5980cd472d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f71653fd61e10b7b692a44b72160238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a0da6d5370c9a643e4cd37d9b298a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1c308ab40aeeddcbb6b01d138f316240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9650029ec1d87190145ceabf8d67816241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f26da6e4e14c9c1236334e8527cf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa731effb5d33af22964868ec8f1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766f09e1584373f7458122533f6589b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d23cfd1fecc1d4393c059196b1a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8931420d4be58490f0747a4ef43cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d41c26f5b6671131da4f26d0c6f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191eb0fb4f21fe8673f075b1f6576b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcc80229083ca618b28e9bbe6cf8d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa52eeeff6602ee0bc3e6e9539165a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90341dfe818890da3e87f5aacfd8f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9d770c725db901a56b49f1cf724cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8bc073f199cee01610006f2614b82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad096b9d7e6c6680fff513abf26ad45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a260991fd9cd8472a16b0ea4b9afe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1f8da87a55cc6bb97bae2815ffa27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae06732b96f34928df0db82aee68d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b5ae6c48d1af7509dd3adea5aa8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5939139d8b033e94ee404da8dd58bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f935c73eaeaa2f92ccba4a08f38d21e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7d2d9d7a9ce9babb58e2f6e935c75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c4c9018e7c9ec1809b8c34be5459e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c48899e78e189684dc88fb987b23dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68038ea5fda9f98f905ff9787f13b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d042cbc707956c02daf0f8ae02b30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af929263b2f21d84b430dd3e342193266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64239170f848ebb3716996fc72a9480267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcea92a5a0dc697f8e99bcffe20e2c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea66d41c748c6128e6435f7264cdb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157c54da5c98c155ddffb52e562ee1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380f87bee1c7607f8905e84ccc02a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a27ad69901be6b31764e9f34ef38a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5a2b1e29c0fa3606e70a2cdfe939273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5991d93df9bc604f2d675e9bf4303274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d618bdfa253c96cf1c8682f1e996275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fecfcf296e5e2b69bb811fa5f7bc94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ddc307295e91321b9f6200f2f064d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b72bcbfd90f55f9e8ad9b7d5e886278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954cd1952fef9f40e4ecdbbc12e8c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f045ed8d1558ddf7f92d6a326b9042280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e598d0b73dd167cfe277078ccaa2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950e84e29468b1102537abcfc092e5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9da894477276bbb50b51a481ed2b14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131baa290df5af3909e95805599e45b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dedb04471d2f8e147c991c13b4d1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3475823c73e22f7254df48ea77a5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39d2b6bacec190ece0ca75780cf83f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80a5aadebcc341ea059012a465ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5daddb47fcba99d874f7b39c6404a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a653b597e44e0e3c6f4b27c09646bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7054485977b11196a2d61a59a33d5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72192ef101388603aec9dbd5633b0ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65767f57ee4ce12783479df26426b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dfbf552f80a20f5168f016172a17d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d17626bc671ab2253f40b1d9a69b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd5048fd38e6db54e41b2455ef101296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34c183350511623deeb2df8b28d52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b92ddcaf2684aa136d95ea591889298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296525931985062318332d14d6ea3dc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e960827611b7121bd822f05e3b0ca7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18b2fd8bc4a5fab90c429aa88b353301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf240d2a9cb334e6e78b62a79f5bcb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae603f60e76d59a4ab408ad5b76347303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba55ad05e4b5363cb6e6c47ecb85d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287899a2ef703b9edf4b269d702564305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7a57509f93f1357cfc79726c8ec3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634851e0a555a5b055901de651cc08c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa773816daff427dc15b6eb16ca816308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b26d4d1bf79db0e97f1272cbdef03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532abbc8a66b251b961519fac4e659310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0826f2f79134b5defd9be626e36a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2a1181888168618fb22d29df16c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864af3b82c09cf55d85b46f5bcb0daf9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385542cb7a0e7068c98fdad9d7154829314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5359e4d45ba8f8827ec76a5fef888fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb519ae87fe37b6b2646b40df1aae00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aadb9db83e938e5efdb938488aefa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44464a5c02a79e8a7c8f1203b345d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88fa6fdd3389ed4c4cf62c403f84c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e06e127bec43f52a0ffe0ef44fd1ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949094c6cd8c46381069d4f0818035321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cadd785ac36b3180bbbe9c8cf9b78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3155ab1198957abc6c4235e01cbe8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c09cd6fa83eb506b728078e1b63d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e2dcb8751993eb0c487aac2f0e4e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363ea11c948214120830d2a06722e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37b7678f27db10999ad844fd37257327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f890aca0c57b77165d2658a4922a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e0062c5b089acbb54560f0607b3a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e798a768cca099cad5995d1b66671330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61736effffb32b3bea08d747c92a421331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1175ad1225cd4abe2baabbe9bf8ed6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58d1220b27646495b71712e674d608333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a1787e0e6a1be7b9abed764bb12b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae09940fffe1a9a78e0596e4e1a346335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a95d521870fc7c3fcba87964676c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75158d8a743aa6509a00a4ac944e03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e656afa69dcfe9cbce97971f48cf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191158230affb60d33a16785b3f08e55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a708f54c36c98b8bcd845c7fda6579340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43cd63af97d18727c97499109e0b5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32575bd3b88c822f1c21a665f561c13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201ebcd392787e2f7ad9d1c78b5ad0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e67fd602a723b4ff44b9b2ba38a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9997f1fd19713f72a5bd659a5db948345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85c530505a74adce8711ea0a2ad4ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cfd960514bfe12bf8570bd8ea491c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b49cdcd6b534550ab99406c69f0d7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7848ea7eeceb32d1deef588abd943349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d60a5f8c8ee5e964d1a3dd556945350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dfe5cb4416345f49eeaf90c8a1be9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd1b6ebd4165d59ea66cbb8e0e5c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de5841c5a31a9ed638bcd1c54eb80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735cad577a61fc0f6fafb30a8acc9b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac69f3bf1eed0b41abe8f0dc9fa6d27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fedef75a7de5740c744c01f12fff98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ed74df7ce25250ff6a1227543378d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496fa170d159c77d478c8409f8a274c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58761eb6da1533718bb131ef21624d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d97788a8e9f8a2ca5bb09cd8fa952360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24256c9800846c79df51cc9d90f70e66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f277da562ab33d14c04460b966daad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb211730e51d5f7e6dba877896581ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a83fc1eebdc8f7bbdd27dfcd101b6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea047fa8bf9db489ceceae680c73923365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a816332223bf3aeaa20e2b3a3b3ca7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d6973e2a7bb5d641cc2579add1a4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d298820da2c9af41208b31d26d97c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3ed40ab0d370681e62a7b6ba727a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d77b861c32ff0efa799df49827f43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9cb53a43f29c7a86b95c9dee7c297371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc663a5b6a549e64c09952675976cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ebab99480e3915d442dc243106e44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7cecd1e40ca76ce1cd5214c5f83c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94eab63d9c9194a0ea33d69f243e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88b006f79f01fed958e3dc32945146376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf6588303af6fe09d2cfe0a8cd7ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d069b53d666e4b6d7c472c2d26a7ec5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68ffa83d9e02e6516d3940d67a006c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a17bd86650627a5d350e1102d5cb0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d832902e28ad33d450ff289b1740a68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c406cb2160d724b244374abfbced9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc8dcf82da61e800a56bdd8af145d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a4506b68fb3d289f8cb53cbe01dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a77e216e64eb00d4ab0a72ff3b9f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b087985f824018c1e097263eecbfea8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9fedb70d6e46f3f84d1154a87f0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ea64f74434b627a8ad4b2fb46322388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483e2eb8dd4c3ddb7331e2196efc8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a2cca10cd352b60fe9b1a4e6578ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b216db536bf0381232bc9e61c5573391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d54672a620dbaf1cc8acdd9a5b9f3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b790c34b17671bb3c33e6c784d1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b50489897d42f5e894f98b1e090ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b53619a3d635c0b3bd8e319cb1ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfc8bcb5c19e483585234ec9600e4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c18d54d954187155371bbf0d93327397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60fb2ca50eb5220c7569fde1163659398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871328f4a1e63e9fc8de9d410b0d69e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5bc95a0d2c66b3a09f0b6d26f084400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942252b826f1a83136342997c3252a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21e5e6459053657b36fa1f0bce3a3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932364b9ce97b5c8b5f63281a57a1ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb008e1f689465850d034a29ce0e9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2349a3c5a4386026b068f6e25c7554405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220da2a047029fb7f76d86fdb520ac1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47080a928b6c943fd08682bcf310f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b090f74d0f743aa6843c3fdcd9c05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782b272aedde3ef2592cd463b55452409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc44cc5a47f2cb76ec8d40579a03c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd1159d4af7e29c511aab7a6419801411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d82d71480826dc0f9b00d7597109e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068524c7e7924a2d9ea7ec4064c7d1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527ee311fb60b2d54244f6e88bbb5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2857f7b941b58bf95ff08d37b449fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd9d62a5f4a1a68a2e9928c980bdbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0b354f0499f1a22f961d20d5898b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969f38cf51ec7f27e41a1bdac766ae3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7c9435487f95c3fefdce8795dbc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f41529c9b753ef03423b57b28e6c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39b1be04a2eb87784844987827346421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32660556d4f6d6631e52554889cd0ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cb1575040c9b783ddcbd6aab88c28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779bbe9d8d727c068d464b15f482d0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552080c45fd81560a4c311215ee9b6e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd07b8fe1157ff5891f099aa1b1944426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce307626964b92bf067d59c6bea0d03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f52a15ecb658d9e4d4dad84433a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef4bbd039331a4cae9465670690b95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b005bd01620216e3d3e01bddc7f20f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c19aba6875804bd3d8894e281da80e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba26d506b9ff20433e93adf05f9f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939933a9cc2fa839b56dc310fa29297433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e220ee8e1c7a11b2a51deb1653bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267bb13c6389b67c3910188725a1f26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e37e92796cf1adfb54eead6c0d628436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48323be0b9c608c179e21417e6b28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ca93a9af08d69d77fe8a41b7b6d2a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f5ab760cc64ae339e44802460ca1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153008f2f51c7e08c04fb22a989071d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321c1eed12f43d25f25939a32faf489441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf4a39cbe3cb9608db348bd833cdb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c0452e0beaa255db6d6d1c82c1630443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b60b002b5976175f550243e5b913a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a43da47c932885bd5ca0cfd54031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ac03380a457684081e235725d0bc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae66c13e818bc63eec0c43995463424447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d929ca5f2510cefe947012f3f768448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f249c26a01ac5fb6e650a7e8b69d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce1e87465d467f71676540bd5b8d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de077a27416c5cc92cef157463a7f7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2bdd260df4a0e7d0208fabd6b2708452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a173a9e16e96de44a9116c2e08afe0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e80ebf32eeea41affe7d09f77c577b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ad64641e55953e8a4aad222115af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90da385ea079017bfda3dc917ab7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22409d48b5eb7aa01dcdbf1280bbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ceb55fcc938f15c131146fc1dede458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd53a2a35f2e627321b56953ee283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4f3aef30a7518f871fd92fc736e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f51574298ef2cfedea550a25a217e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddbeb3e6ab196d13b96448c541d617462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c320e091256a973c454bec580b6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ed4f6cff60c625bca9d2ea32bc584464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ace32c4f02b2f3a2ec21e76522ae7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1296b1863d96b234043c27e9e581c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2244cf1744feb1fa2cb87e1f2a54cb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ba41856f041c554c9c58cb036341468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e255de8a45cc6159946666c407c557469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d59e09d4f53dbd23ce8d0704ce86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa041073b6d03ecd1d2ad350d7193471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21a8dd8d7bfa7700bac826b8079ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bacbddae3068b600b5e8b3f086097473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cc71cc0cfa5b5fd5cd466b932158474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623e2254b8308765e7d5741ea9139b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745993a639934fac578d72eb3064fc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910c743660ff2ae20cdbec704b921d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f16f184a99dfab0f7d26e3c9989c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff73f6f81b25ba85d290a87f463341479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a641334acd4a54acf775a90cd5ad66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1d15d7c9489e31e993c93a7f442cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b3cbad330eea205c2178fca690cc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92310e513e2c4c516b47139274df6bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1825a8d44cb4021369d5d2a32c01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd40751f5cd45877545a0b9a08c33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7cb3ec852496e29f68f829d4ca9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9818737cb9d87e1e7747c2f3fbf72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3b75ad71aab61fa4d451a64335da2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f76e7f68ac06e511ec428df54e67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bcac2956c4167ccdbd9bc371e0b59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae094484ebb6f53ce91d4c21598b5ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9cc544dbd0be7c2dc146d3f63f3d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac953e109f1bf2b56b24e2e819cf3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29893bb3579b94ce0ca96a278b54bbff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd1f954257d9dd640a004cf84df52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda185475e276cf0a52e5e77cd05d6cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0546c16b6d87148251457e8e06c608497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7243e72eabd3971351d19bf4d5e63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5844417e16caeeb705a34e264d526e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a35e61449e0755ef3066e7bbe8ac11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3b9bf0fb09c757723240b97cb492501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6be20036361b49d2f79a5fadddd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351feda8560fbc1c2798ca6eb24f0de5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2df29d68f924c73089e0d129a0137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8784cd86c0e028759f656e6cc768ddf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1961bed580992d2a43ecf85103001506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa066f5d47cb61c1afd63d2e246bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788706c228be1b7b3ab607c74a11f43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e643cd049b6ec9eecc125c6e40793ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7a853cd657cc12b4166e0cf346e26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adae7d8faeb00f0f394823a2f3b2400511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812fd932468c7b8df78d6f4a4dee61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e86585cce446642d090ab9af47de1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f1b622346715ef91f712e70acbb49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc652f7252db379816936618d69cfc76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd862db5912a8c94fe842ef367ab6338516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36afb087f1eac47da8ae2466cf4954c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3963ab3b448f1255edde200dd06a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58028d91ee789dd5e370f20d7187d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85243616082377e2ff33b45d8a91a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d87f72e871545b19de36e76e4820a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984a8033f355f8d2d5e51fd7dd8f522522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd0c68af467a677f9251c26e1246b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99104f728bada742e7d4eccbeffcd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae50dc0081b8256266a4b51c7544b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b109c8728eaa6b7ebd79e2a9598c4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379926d1abd4597b05b17faf7c11e86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c5adca8d8e40e67658dfb38476f36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc60260a48cca54de46d0f60f399ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6697b387f9598a287a39457492d1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ddc23b5f819db8615e41441cf56e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d9f7d116aaaae5f9b4c92a9e9cbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a307e96839b7e3746c9568f3a6c18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19821d5448ae3480ed1c90dfe042cdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279d3c4d9cc10ac84303a4c57cf4b7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f0d2599ec625a314c10f28dc93512536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa89ddaa4ff646498eb96977d9349537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f990f64d14317297fa2bc48618eb1ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aa4f7ded3a772c54d013fb0db5a36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741c2afb9f174b82d74d3085ef507e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce94166714d8fe5c3209cacd8989c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1bbeeee598e40e339dc410a1e390542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c418889c9bfd59f0fb096449e51515a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1389f5e76ed6241a808bc01c1ea14e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b438f84f3e51a6db8b2f751cb33c31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac1622e727f19938ed3125637d1af2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d0cd6db25cca488e81504f277c078547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca74105e5fe39dcfdb0dc08873a897c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d75b3ccd5ed0604b545f11c49e3f97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068049b38bbfa4e65888891438b8cd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612740601300be391c3fbe04f733520551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b896740a9578c0aa96dccfa91ae45b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd7f91f1ec54828bc7bfc1244ddf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ddc9a5531d3efbbb9011aa9cbda4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a86b7064e7c7c75e3c12e5b3b9df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc890055165f3e081ab4c79cb223b1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a0006cad2ce19d6fbd1fb90f51e32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b2bb94515a46b734d01281b15c90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c0fe7ed0a49f919a292549124a35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abdffe4475079fd17f297e770659f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40bccc090d8c5b3b368d06a5ccbb02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b1a36b5adf80144abed626b8604f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e4055fe3a4d34710410e066d52fc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277583d49c0412202f8befd3656ab71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0ad45be80fdf23b7deaeb635ae89f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227d42e719985d711ec6c71a81c90b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1aa2c73ad4c48a0187e4ad7dedca7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a626f6d5e8c0363eb3dc0528e10599568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe528ba9946052cf83f1c2d0f5d6863569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fb71b1f5929b3bf1338c778511eca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ca017edf2c0cb9cefee4de59fc4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131c2a40c6693b745c2d7e3d6428aea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601baeeda46efef20f59e9bb9eb469c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc84da3a42a6ea3cfadd94f1c581902574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6b3a93edf29fb77135a44d972b850575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f7aa09b71af619c6f4f6f31cc52f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cbb5bc8be26bddf10a994d445b215577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499271fb80d38e1b118e0d69dbaae0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9164e9e2ec7d001cf949a38314caf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96cbd7a6485f22d55cfe2c48185f63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb848f37af188cae85e164d1c801e1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d96cc1a34af1a51606920c957b2d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e985f1f27b183b4660038a3ebcb7f16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e5bb1c086ecffe096c47b89e3566a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9017160815918b2a19c437dca7c42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55e2cf8c0966e6ed423eea949a285d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da3c12aef8001d46a89bfe731c38e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a971e0260b927ab0c4fba648fec527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce6abd60a0aa6f905b22094526a30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b8e2d4a6b57dd7e1d0c8df9fcf0ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd6723861fdf95300bfceaf28a2779591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9495c6853f492117ef4cab877630d62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1391c2dd741204badcffefb7a502a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21826690c2367c714c37c11bd808bee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d664a1c216f3de9fb1303166ce77c9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58294858831b4ddbd8ceb4625468bed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a06238f1e1cbd3a0dd37773845fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44844281cfc31eb76a5ca82e8e54e3ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1b100240e799646597208e113ee6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd752ae3b5c0e0842303f84ae1b70a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d0fbe434b1d49790b2e8b5d814bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c69ba238ff6b2d7d061777643d78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef987e8e9298539f93ce0f8103ad6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be260370e1a201f4905b378450ba07f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8557fc9118a50f7e7ce592c988fb88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757346f5c37dcaec03f262b82b1215606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdca69d73977b8c8e947c251135192607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6170e79c31aa211c0fca5eff5304608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f2f1056fb727c7449e8ee69dddf95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0d087d96ab1a647fc38c0251266d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b33dab1da90dc0d982f2937148058b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3d4b2f016ea437cd97681cbf404a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668bdd4de7f50036bd156b958ab6e63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd03a9eef25752df71cf2b630ac274614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ec297f60a4e37667ce66d6bc6408615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2650ea68599268860cea7b631adba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73341064502026eac46e813cbd6fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf078d80bc743dc98e1767963f7f55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c9294f21ad223a13f9241bde2c22f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae909e288dd873e0951b7bcee8768bb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadaa1722f16e4558573591b212a27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b2132e1f012bdf29cafb110008c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df870e3e8904cc26b5633f4eb4d9e73b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e27111f78b24f10087f53bf3c97e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88822b1987d3d8378ee74ab37785c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ea8253e0ba112df268719765e84b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727b6ffdb4a1f322fd5036338754cf0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407db0d7c89e8a4750daef10e214a19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aa50aee1f3d7c9368ade3f2c97636629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d837433348f6ba4dccaa545ee6f33b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808e0869651081d84cfc42fcdd113a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672de0e84a329c6eaf2e28e5c1bb822b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb0fdfc73b7d491021faa10383e7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadaa889ea7fd856297f7c5cb191872634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01638926b4fc20e53da7f3ef89a2519635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a28fb32785b9550c450dafffb25da2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5664b4f7517032425ae40deb804f8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571e4a2eaec97f2973650aa7b34738638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e277256db25de8b56a532fee712093639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a72a0686e8563608a0a74541b1635640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27131f030cb9c1f2c655c7906a1586c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a68e3caa09051f1ddbffdc3650d0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aab7628002d055718c83a2fe5a71f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b76423993f87054375ccbc39e3c13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8039002b52b7fcbcfdbb9f4acea8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b751829d5307d39f8e4cf3fb2b531646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36781362b92e77ebba0ef7f76c8e05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e483cf55698eb4518dd65d9fbecd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c65788099ccac3340ab9f5f8165779649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf700e620c25b89b672a8834a55bd92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542656c216a3abf172de9b137e53162651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66142b4855f3415d0f17729716078df3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55b0046281d626c4c007f0cf510e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83cb4df7ef01208290df4815ea3116654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebbb3207d5280007c3e64f7e5d0623655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb20f794edb13793519174b0b9551f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3ca558c724be0d1c35e7d4bd0677657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d530cb9c51a39b8a822a4de0053f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239eb74a77f520a3299fcb34008e8f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029ca638172d63ddc29d77a7ae9127660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3397dd2cfc911a3edcf54d8d1ac49e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d496999ca7dbd07ed8e0fe9e420a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09c290509c01ca978d742a821d304663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cb3c96c4383ff480daa9f1984d1d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b882729f6f3bf26973b80cab07e7a2d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e113e4a31c187e6bf3f7b667597d67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2cfb2dd4768defd3edd7165259e37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309dd565f135a11f1e8a099ba12234668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdd174ced772418bf33927cfff20e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49add4539de1837af0673c81570f70a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a58230585cb8c70360a0870d836ee7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6646d36aeb583cc0dc03c2ec34f2369672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde99ecc4a383829712353f6fc92d893673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088821cd117138988fb7c96db77d457e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a388fa9eebe08b0ef67a4300d9ea7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573915146612ee98f7f0820d435ec805676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706023a69556f8e64ee0bc3289a92ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e38a3501bc2edf5c663c6ae15ff35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b46867eae53a29523434abc63e4a76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbddcb963e68cc88785e9a5aaecb73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108bfca3c558c553f1c984b21f5e0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d995b5dc91c95697cc414e23399ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3d08a6591e86ef2a22a3ba9ece30a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc36715a211ce95643bdd9b16f8fb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0156fb85852a2f373135cf8e03b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904deb55c77267ca2ad0ee31b60c53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566becea36e4b678c24abf1a7f9417687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec2690a8cdf82cbcf26515956c8ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a6b23225bd0e89e3ff8dac8f1426689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3687201b22832a59c97dfb4e0b426ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a80e5a9b0ce1b77f399ba4a4ba7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc015322ed57996406eba92339f7bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f077cacb17e1f929149b38b7ed21fc1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eab70377c18bd413076dd8d7c31f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785df4339691b14c9d47c04e4151fb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a9f85818bee390be60ab4944313cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc526ebc5c690212b37f21ba93a68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5598eeaec1f81f30c28c0abc1218c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7be2bea7f6add12e5f2abc377a6e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49568ddfd3ffe71d1766a9c053de4a1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8589c5e9d70d1280c9cd0c8186c949701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d27c6d2eb5b301fa10191cf593181702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d014c55c32fc807e77cbdae2f2c78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d1d43536021fd319358297842001704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b9030dd08aa84c31dd8ddeb133dfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b4157b401ed30346ca9bf87fa052706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb965112ff93f1ee202bc0979321e11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee464b3895c3602015cfd53341c9331b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53211f99dea745f0d03fe0f40e69ae1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84befff392e283c289dc004ba2b1d7d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fdc7492a94f44eb628086c65366db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ffecaf33a1142d04877c1c113d20f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9722260c20c40a4f659fd23549e958713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c4c0411ffa2186227492d0a030bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0268ae521dd6d3f3538e8f57309e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a902dd5dd2ec0a89f2939ba3b27398716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875585d51d912dfde5c77e09a483ca7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a01c2a3b0db4565cc10e57e876ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d71c9ce9820d15a10e1a6d338dd114719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3616a67a845a7a66b39c41f5dc05c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550253ef20eebacfc5eaf23d9f4f556721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e179d96c119e59983b32d39d5c05d00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be3dbf19be89f08e3215b74002a2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d5311374da70c031daa2f7c6d49c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600c68e20d83accaa9be431ea3d9c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921379267dfcbfd635a580124fb2e86726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2e80b75054b65d7d4073304a6647e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd984caee03f545595ee659346f920a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25618bbce4a74e2df8b771b39e529368729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfcf76be2479a6c44c4c3bc77592d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5de0465859623e335c6b5bcf32f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3a66bb3af1283a6fe34a6d8c7c39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a5b05ca48f9d8c7f491cc52d2f9c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c67716615b7099c579e4b79a76de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452c28c6d120812a92cd8cf80716b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77f4513e8347a18b5505413d3f08f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f55a173340f885a4d8619a0b4b2ce2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf4fa2a747820a2d467537bd31e7e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f769ad40efab2706a752b01ba287e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b42283be1927695d13ed209e4f2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9f141749f64714e5b50283aeaa85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8a6f95ac2a409ef4c0b2c77d129e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817da259e166df93a4eafb6c31b7bc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f517c0301a2d01db7e2bebefac492744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e80ecfb9483fa9595bcc102d474b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af5b48851043564641a61cc102d44f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8be3df40b5b4d99e9498c97a72606747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7659b6a56e2100445749523ad7b8576748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555a0b4219a8112f921bb16901e1f24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0e58c378bf7e493e04f1cfaba7df7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae84df58388fb1bad810f57466e21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b63c01444eb54ddb0ed31d722e3d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b714e4227418f1cc00e6adb48cdd091753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7144689997618acd933ec109caaeb99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4ffd5077e7a8d8c8f7f0ba094e8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0ed4696e4a461fcefa821ce216ac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3d1cc747a4b9f032a85c30e6120e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e850bae56cef1e5d388c7e81c156f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1a2a3f65ebcfde1cdc5f9ff1410cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd830738c765af4f56bf520dbe90ed4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9aa2e50464d5fa63399ddfb48b30761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb7cc1dcc78da92ca19c3a104c2d4d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2e1dc56b9042dcda487eb82cdca34763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b850e882d31ec2018635b2e4b9f7e99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ac894ea3d16213c55ecda1155ed4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe8772fb81d578cefa4c95d461af3d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2e16c9c66e0caa3327a467c5fdc66767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>