--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bf88ed05cd26a997628204c2d16f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127e7d5b1e2462c8597d003699cc0952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d34bbef0a66435011bd35d55846113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4edab4a02d23de20a3bd8c75ba28364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062adaed276ac1ddaef54e3240c272695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473becb54aafa08447fabca062cf2386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8eadedef4fb1cd7a13a3e549ef7877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fea3b35dd0b64fa6fab3a916a480e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a21bee8172f4aac0142223971f3f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf9ccd480ca32f7fca7693c49c6c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ea4fd80e229b87e3d777fdf5bb29d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6852fdfd27fbbdd378234378fbcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad78801aa079d1c5d53ff3c29375a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63bfe532b8e1f8990daa43dbc1326e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909feba04d6fb224934a9372fe9cbbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede78e1f789b4ef220a8df4df7e3ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181047fb19cc9a97005dcc9af43a013517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254312f9685cdfe8c8b44da3a0e940218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4dd9a45236d9bda2698e83129b9d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c67f67a4a64c8a9a2fe22dc17408220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e710121a612796e62fae8874758cdc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8850878699bba776923d686924de022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5faaa7630288c009e70269aad75fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3d13ac73418985cae6267d33d65024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c39f4ebff1193da6f91649ab62b18625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323519c4eedee62ef5a988a2d167d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1f63431eabcac1f0f1a14c8e14b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c45e83586097c8b070a008fdf367128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af370312b22c046a63c8610690df029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c215e81f6ff98c802e6c61036789830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7e1da7901adaa9b2dd6f6e8b7e4bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2673c245cc3c369bccaa8a93cd5d63032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d5ac2ece4cb0f874a73e33e36c6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef532c3f1d79a984337dd454ddf47ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0098d75269be53564230b51c9a23b0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51991b07a4b5199ac2be134a32d84fef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04138e5b4e1cfefe998fee7613792e0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eca82389f2388dac95e95b778e2ef438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972f8aae7b180a2930913cfbf887e6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce654bdc88d432eb60cedd2dc9a63340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf207836e61f8bf22960822f78b955941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c38656afefdd9a780d5fb135a1e0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5700c2356be8dddba74ff1753e949543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a588f7ec0aabcbddc97379856f97de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da8b4f160e818c19cac6640dc1a12945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9adc8fc3747b639bcf248680511c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111f5b4dac6e7d85ab4e2c1dd99fa5447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aacb62ab1e5f4ee1a741e99b0adc8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65307fde66229e1e8c4c4f09b73c4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc44aa2cfb6bef9146ddfb2d9c316850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba5fe13e023a1adccdd1d4fce33ea751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3128e4e8206f54324e6001735b277252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a10893c761d54f69ee46dfa2d5081a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4692fda05c635a775de48ce53124ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b477c024715e4b2a95604f70706a1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da5b6e4e732f4f03c0baf48186b51d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a279ca3f8bf34468adc9af5cb508657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54a93bd567577badf9da328faa3a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f2a015b7f927e33fff253761ddd7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d2e67ca4897ae29a0683344e5fba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a8c409bc4342328eaa0ae2a7e60761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83c7512a47effc68a630e6fd1d4d2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff056262f9b37b58c97e3dfeee90763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081d22f164aa4d0bbc76e8d79e5f8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07c4e2b1ad645e6e6b302fd82a5fbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193da409f9217e07ef713b7d26976066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e31d06fcb9a46f1cf5ff26875b58467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c35ee5acddc782d9eacc7adf8c2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f393c511489076cb1b14be8b9e7cc2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780648383e7d846bf1a5ac5c17cb6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8664b6edff38de41fdb82420205fd8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbd25cd81cd7a2708160bab204ec6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec318bee9999058c230ebc11b4ddc3f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c79b8325bf01173252eec697befd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a4c6b6e319852f380a059eac36e7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67493ed034e6d964abb1743d732216d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d323cf4eb24fc2fb8b5dc207f31b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641beebcce33f9c7f5637576335610d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a4b82edb04ac1afe10d50c77b8b4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7cc06887013e062243498f0e5efd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206371c2218f4fda6bbccc89306fe9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239d88d96c03210af4210058dd88fb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f990c368e780b35cad75c2eda70c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483471801fd0dea0235360a0c94ec4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c2876b299f7dff89bed2f4097bd7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7813535cb3e6cea830b34769e3a6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828c40313ae008dee18496e98518c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20f0fce7001f439b2e8fbed106b4f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4750d8419ab1274d14deda33530a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75857641f82cb3d2e1ff618080cb59290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35ae8283d68b0e316954fcdc4a8aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8235268f46a6bcb247388da70ffd8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a773cf41a1245e53516c0b35a08380293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789505964f61adf019a126fc75a8df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c0b74a31781b6b376d9a7ea90cbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467277698832634773807d19d06d81e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16214b1f3b9c0ca1d21bef6aa0ffdcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68641846b795ec5745171740b7b9557098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb182f19b0025e8670aa3508e25ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c868b1fcedc54009266565b77f77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90998854dbb037e778f4e6d4617a9e72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9a050e8fb6f7be7029a63313dc630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784c4ccfb9affe239083e375560203103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda4c564d94ef71c707742694170e96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80103463162d7ec4a08be39dd0709f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1506fd4695c33134edb8d034f962569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fee29ac51c40e979e2fa2ab8c80bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af91c76a641d3772f95167bbbce2a85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bc795ba96ca6c9ea15ee973b62d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f9b480ce95401587fdd6e7f1af172110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb90825a4b41a9078e17869a5f3065111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad854cc31661e47b941de77d75a48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafc0092f689f5a619d162f12f40216113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcad42e420dff5a830fd11f34a0f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96603be8fd4716691c3d8374cce34531115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d285cc64b44fe446e56f5a16c5f821116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1348af4b226115de664eaae56bb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d08ba44bdec0faebefb661d12fd70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db49f76c46aff7055f4913d9491bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729a6e81b5652997a8ddebb8fd6d4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602de6ea88dfbf3da652ec6e3680fe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fea6f17ca1568dcedfe1685988fce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da608638ddfef2fc9b31bc788147ba9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e84e23abec4e0167e8b666e050b8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02424d4b04a42954792dcd1dabbd0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f626049a67dbecd3f79f63325fbe0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d830b078d3779c4ff50d852f37755127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60374d044a9ceab45c7abcb896b4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f6946147a397b5913f71719eda9ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e253d8ad2d8753ee2aa069513e4e358130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f711b06881bc1ba0b5833dce3046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ccfaae31ed0da842dcd5a5fa4b60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf7d0d403bb31b668bb043ac44310133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1447e4870fb12acff14dac045a62c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8ed757d343906c9e3ca3ad6fad47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fde5d05f4370ca8262890c959364e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c6baeebf6d278249d38a491a0e4e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb05794e9c91535d1c081a40bb0a33d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ed8340dd9ef45c2c5bc2abedda81a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78b57040cc4199b3cfbc403004f32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79242e37a87c6d8aaa9c183ee8a0fba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18911628ebba374ff6361e7480285eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e3f1b1fbc4c87476e47ecda3adf82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8bea47e9620dd656a6d672d44ba2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007911a76fe92c546f4fba036556f168145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12290ec9269e46941fce4dfa9469ca03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d06274b38db4f5a5f12771dc49615147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ea0de8442a643b4bc84b97d0c3ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5443e5819722bd8f8238a4227ad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1f49b3923370a6061218864beceae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85fba56385738e9c2b7d8dc3b28093151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751dd3157eba911afeb69d4b81cee51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2417e8bcbb6c3a70acdaf704feeeb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14917ccdc156a77dc8a4ec58357a09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdcffbb6b6b04162bb570e675489c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5e66a7ab96e909985c770d0d6102e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287cedf564c43c3e8d730856c99e843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb037f94e4ec42926b8bd3a45796676158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e11f1d29db0ee8de2d84ae29afd24c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0519f2e263779d757d3c9dcad2382160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06abce86785685d7f6b323d8a63158161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50751f2554e754a665dfb0df880977dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ca76f44fda4dc5a91ee892873e6e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6831cbba34fd5d9d896ec3b5c4234164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc617919c0a4b5465170b672a8692387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c97a59c63e1bfab4f003b71c2a467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fddbd0afe71a22efd7dddb7b5f2a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f947e0666bf516feaba43b871e8e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c4b1850906837fb21ea0cb0524a92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e99765890673064b4d4ab4960a7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41287529ac08da61429f06c6ecf07514171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8f1d2a79b9130af22bca049c2095172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce85a605614cbe5e6e4970763609c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e301994552735ecfb6ed765fc52cf22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ff32224e801b2d3b51b32b48839d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ad7f9bee298f1193e6a4a7ac8cb0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce7573f79608626c7e5016abf95b9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b53f46a879671084f20b647f26131178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c5a14e405f0c2e86c5c02f8cab18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e57415c310b19774ecfcdea9bc76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f1b4c83a0491c910f5232ee24dda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d46f64c0655b79ea4a0162bb9d406182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3192fe56957487b0f45dd5a911fc5b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ddfcb0b9ed5676950d56eec78da59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef29c020174d9ca67468e8fe958844185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a92e7f28fa75031df26d1428e72ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd888d932eb85770edf212519e72b0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc44e31df9cd7c204985ec4b4a3d59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d9e8005f168ffc52c7dbe086405aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6eb4961d5ba3c97a42cfac24910f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85efcbfbff403168a779735dd2ed6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af61b5983688e3e95924c51c57d3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed550bd2ae86b644bbe95a99d7751193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7138219f84ca9495859c65e625883194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317cf52439a7cc2f7f6e8a4e08f541f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7149c5c6f39c6e26d51009eb82d2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242edc454419c74d3b2881355608eba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d56cd03154132db04739553d7839c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd3064bcb110d1d1207a43d005194199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7966117ff561073ae1c7b33fd81cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d6e8410fc94650d683c70f1659a20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4b1aac6a4114364b18d48d77d017a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9dc3e9d1273704e760ae061d6747203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1c5fe935aaf08be25120d5ccd556c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992f27a09d1681b49a663ec0ad1a8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88895eac69570a5c9ada038d7f18998206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466dda3779611a0583cbdd823e7978f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd15406896170d5bfe8f0c5ec506b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff8b1f5fae480f1058333aecbbb746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e54d25d4bde402b3eaf1d88992938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24cc94dd0ab5d2317e6ff8e68f8a1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7e0be3a1160348edeb8191434408212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba1ef4b76a0532158a21b85deac06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a115ff72b8d14493fcca8a720deb17f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ad541e5bc31b567cff68c8ad258a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43885b53ad1b9bbcad8308c1260998216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772a6e797d3e17de557ad8722d45f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c344d50b87c0cd9358f151bccde61f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ba00d202224175f45c192774cb25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955427d65fcb66360c9c4aab12449b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aaf0be9796111d98d25a4c67704d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409d5fca12a71799317d201bda1cf99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945f262479cf507d342e8882d2cfe1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31ac8a88c192b89471a19860c1b1f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10673a4e91cc2c339db4a753fc56f37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58274c377d3219d1b6c5ff47a91bcf20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c7a161f73a6895734eaf19e078e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0831d8866a7118b0654158c83596a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b96d20bfccba10b05a0bc2cbdb596e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b356e67b8b86043fb0ecf110b61527230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5ab32e3d0e0f6ae0ba4bf17bc0b52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0cb2787be22d117027c65bf1c58b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a7aaf3efcc0d1d0f84387d41123c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f272e674fdc9322d323c85195c17d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec877e102ec9cf21c56a89a0cc8e255235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac311459b02d530f609a24825b3ff6b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e1be54d6bb237fb6fd14cc1e9653b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3be92e94a8f928f16c7949b1cba9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9f6a5f90a36dce127e624e1c87a28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be20ca895277a92d326b429e4b74ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d2401d354a7ba110abb3c10a978c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32aa5ee0cb8313d7ff11c0b74957129242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f098663c1786b700eebf490840d2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10999e70489d7b40551631e9a3a05c47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800799c2c1b25ed3346a5501f621186f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f17b76df57fc1767c6a5d264734bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363225fa02019a6b9fdded41ec941120247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cf148c2104c3290a1d989ed6b0179248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edd8e8617f929b7c2c01b1c652b494249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342c5170d43902393c51b033b105327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d6093ba764ed9aac465805029c4d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6446c16afcee7e81e8e296e7e5a26b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83657f1c26ed3031a0bb9589ff28ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2baec928ca599162039403d0ab0617254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5761163320836bdbfaf914d11785b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca601f26933b9ce5598b235749927678256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef40bd9f2405805851e347995d2663257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea6003c90ff46ae317e6ce8c27d4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c575eec95d36b7a91bea7859934c6de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cab5d48965f77a76fdb5859012709260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8586f5fc9903833b8fc162727e393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c45f8627c91500a419467fd9b4390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e09f0d1f3eeae6a043398da488205263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97044848c2fd5eab2722924201cab8ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeecf648f5188ab7d2c1763336eb8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842bb8c332759b3f566bc2e024116e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a2df255504effcda4f54872ec322267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6830b2f787823acdf15cce3eb01bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa1f64326859cd2e23e9984a18f553269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda7c7c3d6eabd9fdf8b818bc651ba9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09936ce6e986bbbcb251a0955dbf30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8deffa47e27aa1d65bd5d8636c60a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d74a2bb0a2c2389b49b335d0f2b00c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c54ef1458f6a1c3f7f7f108ffeef0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b0f6dc741e9dc4a20c05d336e9d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d85b5a2fdc30a13257d4d351dedb04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bd54c2a9e45f3056e1890fd5407cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb4b4b51cbe61f26872ada8a122e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed425c3b19ec3df178ee8291761b59d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc7b8928b46f0592a737fef6b2b48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e0278f8ef121eba7a7ea13e47e83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba6fc84618a2afa12ad1c7cc0908ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202843f1a68773f882acff0e3837df00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cfd982f9b7d5b2d560d5f5f46740284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc292c1c0718b1caaee32455781d195285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91640cbb7c84c2f6d8208bf0212d6c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166d7c41add0e26f4ff0635b0a0bffa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a4e9faff851787b0806107564807288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b571b2df0fd3c0ffffe961810c5fe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5b31db419723cc3f351d38370038290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a58222842f7d7949eb4a8976382e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ed718439684dea5a33cafd967682292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12ec7e477276737b926c08743a88b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc603c502236619811854f0eea62e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e53cd5f3e6c838f3e34e0944389aef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ba9b77908057e0711dd64b59282c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a6035a5a905fb46191065c20a4fd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb027702cabb592ea5ef7cbe1dc2f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25f6ae2e9443f6d588cb1ab05bf6b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c62b9bdcc8ef117f5fb20f59ab3e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a7afb55f99d5bb0c83471e5325854301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d8dca00f9688df3df0b37eb63d628302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a891a226b6642dfc4098d5096564904303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7d12957edf3f72a3d80f4a2fa67d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390cda378fd9b0cf8927ca5b562ed5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e445ec551977d2dc70993b0e6d37b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce0857fc31a43465982706c95885bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8354af57980d91c7007917fca8a94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f663e47833c07937ef241df31710309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a82839fb3233414cc1be62288e8b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9b78b93d28f167b7c2d97f005335b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116f9ef63fdc577437e8af27054aa00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca249514fc29d2d481abcbe95c8e1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd57051f43ebba5b310c82d2a82356314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960916e596deee1a2662ac861a39390315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95d60b2777c4f06c1aeb7978201eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7bbee2982085d2dac9142769ae90b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e91d2b1a5b8cf47a6adcb1ce3820ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec126014947e25f0a33527c33916aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f180e15cce2fe69ec4a9dcba0946d3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6729de184571bbe06952aa66156b24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da99ac8a9e081a64e277f192ad589b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b3cedbad8faadcc17a9bfd47df89f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6716b1a1477536b5bb7e80ac268e762324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3d39e0fc2946e6eb784f9883f24a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d081af8aae161773b48cea64e77c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbd9aecc7d14b7b169a563c4699a71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a3e2ff3f05d771bc57b23f31e6e22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ed6c2baf4a51b1d6affa18a5335b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b522e2b13cdbf7f66bd08904d421330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be065d8b19fcd02bff7eaea51456b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7840ef125c2cadab0296fc64cb45afa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a97dd0e101a786c72d76f11b19816b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187b73cf6fa7846cde59e2b162c7ff9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0386bc31e72f132c40ca055ea3654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88431d9c08bec0c2d565ea02695059336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3acca68be02401d692ceb0e26fd177337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65458c5d5c918a618a9ede5fa518e269338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a639b5e5c6004d1ae770d63a9bf91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737a2581f6aebab46d6bf61a07790dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e458a0368e365181e1d98c73b12b8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96da638b196d807ce6b7d8b4b187833342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee4de59b9d8c662b90e104c8637321343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f175618c7243dbed07a405303999e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fcf119c4d59b55b328cc7c65c4645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0b29142445e8e2c3417207c4de58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a25d4617c372c4f84ee3dd21d1c21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdbefa1d56e3c534f27f337155a429348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e67d2afee7b857fe16fa38adc4e5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f719a0adce0387c3dd426ddeefdcb1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b17a2cd3b358ebbc6819eac30e8ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4f723a94e9d511dee04acf04a3a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b764c1806f54d3a430f05059edb89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6151eab22168c093c64cb21e96fc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c649e5aa6aa1f4ab76a9581d37fd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a61aa0e04ec2690c183dc1d882d5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ae188026947b9097e64408e6574a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2199a9d3959b308d2d8de39a63ba8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b0abfd2673cb1128e17597802fa67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a04ada4c88b79eede091288705e41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c74aea843642053f520610b113fe89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea0e0a70ccfc58188aed5527394728362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8daf4fc81b11033660b7cc6c5380363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f3a9564b8012029dae81a34025ee4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d00f6aa3e0386a0ad3da6957ddb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7e2d9b93e8c2bf34a8837f6d07c96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb800545ed4a620950ee87962a6cb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aca805d0611f55a4ac400b962e808c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25c6f4d11a5550c308d4252995ef14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df38630a3d9a97f69d608c13101e2e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58b0711ce6887a376e499a81c6dad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8c23874972b715297d8f217cb21d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650f53e49633cb60970de7eebe4592373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf172b5605b739f116ef832856a8bc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91984ca958a03e2291cfe49976ae9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d1eeb4ede3f767b746ff65ef72741376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033cd0a79636ef7cde613c3ba87b6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b22a21bdae78f3c03367d0c05e91a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf163da1088001f10103d6878f4d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a14aa4169f3662413cc4f98fb55b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52420c92e051fe4de14b2295c35c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb2e5bb7bbd93fb38cd94f0b74c0e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150921a8d850b91b934bbba59c85e9fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1311d26a335b4b7f49e9e2481b88f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee800b3a594b58103526118820f6a35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d3a67141659715bb8fea2abfada5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d4f77b26f810f8914579b5538635387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66fc6e6c4bd394e05c911007ace46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb24c75acb045d6389e136baf73a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be5a20cabc5c2df3435e697c4bd0e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ae302ce55f86d471b6283798b742391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687cf0c6e395446b7a7256ed9c4b066392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64877d479e4ce8cd4525ffd61397f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5de87cff10a02c666f2a55efac62fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f580f37020aad9b58561a1fc4b52a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32304aca313faf2610a79e243dc59dab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993d69746cabdcf738e79cb0d051d80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02faad0900dd5202dd7d091ccd3520398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb29249b25aed3414d398e25cc41c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d44dcad9cef030368342657082aa9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58abcf059fe4fd5811959f932e5fa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d713596b194bfabfe8243f19cefe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ab9896553843815fc634b1d8ba068403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a7c3f2af177e92d22306a22429dd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9e817af8434d119992b2d5c765dbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76af6cd9aee345828f6e8231fe042b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8f73f382fdb32cdb590b9cbb1667407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b89ed6879b7c93ee273cb91ef33c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d7e6e9eea1c72571f1fd96217be4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a299bbc525fca5159fc0b3b6830b574410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35581b50a0b86c9869f0a8d27ae5b3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d6e8da723567c409d97bb249c2d8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666568e1aa2b4397baecd0fd791b1fa6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3792a8e72d0638f5b4f858effbefae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813155f3a36d428241b008ca61fb30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794b398580965c8f14773e74e44d49f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e778b2c7d116d8dc92350f6904d3d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d10f1f89ab65a04c7a96ea119a7739418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b698fd49cc2433b0beac45919baf5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34513208dde3a8d3a22cf16e326c52a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eee5e81c2cf8d510556f2dec1e988421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b963aaa57f425085656f1b2da898c28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b5c58cdf3cd183fd321004b77e13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1cfb252ff880c312a9b5a0e60a53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7e966fc1f3b930e78bbe8560e1be6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd99257465e9b9dffa8d47cc37099e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3814fa842d9e7f4d29e10fc961618427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed53ff443310cd32a487172a47a9de3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc892b8c1c2a3af5620a91ac6dbc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df6ddfa56c7d63a5fdde62060e31af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daec8a410372eda1dc77f083277493431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9f5e8966ab747ce45b05b923c1b61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819320a2ecddccde2d52dce55e15be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40a1eabb8ae78261c18ceb066e7b26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb0d8238fa12f18c3a8be0f59f111a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a4f0dd8dc6ba58e90cf6af05c189436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec254c56ec67540539a416a158da6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56b74ae81624fee33cfb8653550ca4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd12413d18f2dc798e092308337fae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91db6a24c54b4823022a7605510f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f2e28c47b3beebecc18e02b3e3aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bdc096e354e1655743efd11b3cdf3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b984b8a5e8003de1e83ff75dff73f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf29961eee43d4bc39c0447316dd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f8281fade1631ca822ba59a9aa42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19668b86a5b63a497a499cb67c3f0e05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7651169f6cfba0b19b50798e2c2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2527529e21b26a478040b973cd5d41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfad67f0d16be0dcdb355c5de54715449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cadbdbba8743777c763802d8bd8838450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dec07db855925c7376b30449ce257451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18117953c788bbc3137e019e123a4f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8d029073619ae65fa939d49e39e57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf226582cf8c86dfe55b858fce03192454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75921c65951022246509381d6de89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fae79a02296c9eff4ade8cc44dbc6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c668b23851cc3014b7a90b50fe095a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f06436451929fd4eb72c95b9660e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551340885b832e9b91787447740259459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1492a2b0e480189b4928243808d0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e0a06bd283f0403fc2c69703844d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca9f3eaa7a5475a7fe26c04714ecc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2423528a0975a8ab3b0a0a8e175e8a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce913ca509b1685fca8c5923f38969464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed75c4e9ff6c2227e171669fca6728465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8554c531c3315cffa590bc2d5ae5be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9993bd79c7c5e40dd7e42f0833ad2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cac801de21317eae2350b03a9451d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27231dc892e6bbc8e61f62e44be514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032b9765684e17edc758f48f51ad7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652dea1c39305a0612f5e9e79353f6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2c981709503f2b6f3ab2824103018472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e94902aedd264903cbbb7e29dc22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73754670aada78ccf187ead43d726fac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976d5537d2c49514907549c05e6464475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416c9297c73f53ff8f63e5b97317965476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555ff360334cc82643bf1e62afe3c78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9b141624b250fc0af24eb098012e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc53ba627aee56a123991a1e5911f7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28972ae41a7f51e1691d3f16a157b56e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898119420d2ae6d359b0cba4504015481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f2eaf70a4ab0067667d2458a63c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e2fcf05e82bec68b1ed4670424ed5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec96bb637050894b505fa5b4dbe333484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc71814f351e5f35739918e69025f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb85bea71fb0b7b944d3ea0f2fcf9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abed720f31b5e7d4724d3ca3af4e37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ff9cd198d47f03510f4310a1d1e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb762fd0f09f177317bff68d3e9da92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5776513eea44033109a739f49e3500490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93644d3c5fe497a735022e124b73453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde48f48746eea5db6f5265d768072f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa79471d461a9df057c8e17f482cb23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a3901cbbbf4313d7df8b034586538494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe488c16ee7de17c3e9fc5d67d786f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0603f08a9dff7f280e3caf5b4a2c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d01c450f7fcd4d52d0e42a1ee4b27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6b2d99288c4a5ca0ae9aee323deab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050383328e3b1e88425f301e38d571d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd6f64e45b12d6c105cc3da8193b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915b3ac091ee6643dbe448496d3d44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c69313ab051d8fa6b01c0f6e8085c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788d4d5cf8858eef8b2330e8e84129503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416292798b32c0d7d06248f1e30ff89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f2fac23f3353824a5ebe756108ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad548c4d2ac4d08c4f1184b061f8a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158741d22fafb0fef4b11ff2e79fdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b1b5ccde8ec4595a0bddaa677ffb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f2b40fcbc3e9fb79df04135f91995509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3ce32918ea9a1c691d66ed9cba2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a4428d214232738d7e6d9286bcf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa0abee3b0a55e9a59dfe5dbf72e9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2f44e27c78229292fea0488c49ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97406f66aec7730b1587694dc2288bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113e1a4a26664955a7893629446f1a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106868a90bf80fe8361692a1fba33bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740cf7c3f02ab3d87c0c94160249271517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd3c8a60ce8d35e93f732f553921a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d838d38ad3fa5aca416e9fcfdcfdb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf6c7e4cbe1bbf47b3fadc092cb549520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476198f869d871161ee7522928ab91b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c279a2791c9cd858056ded502fb16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdfccf2afadcc1f255a7d928ac6116523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b22346ff1650328c4c40401bf9548524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dccf830fe3683315223ab829963240525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4140d82f4d9f303deff95f57a96322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf783a13b857fc9ef5ab5c674aae4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019505e0e33fd16400b2d1b3d6a628b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142497dddf2cb0e06555e5a05f60f7d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a7934b2f1212334a2fa4b0fc70458530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdc504de327d4e1df72d9f4f46e4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b654494c5a4e91ccfc14c193141f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6219f163d2fb3a3d697f73ea3447c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3e7a57583dd3711d3e4a385b0679534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db6bb3a54c021e480066d72d57a24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0b5e7dc4343003b948b22cd972b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba964edd2551a1197d5dafa9f06816537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387034a960760e2c5a376bc82d0e2fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0572992b0c5970422b6c1f0367fed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa154c1a51594b4bdf7798510e3aab1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e13c348ef2aa811eac4ffe1c5bc2ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07da1085907938b461cdb4fd3b08cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e38d4f9135d3f0e9233a8b5c33cbdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea72345dc25a46fd561e49afd078da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509aa639ed98403b92fdff5f3b00a15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd521ebb5741fccbd2be5174673d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbc7786d3848d10decf933b5c9ced1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c752cab2d82c572807bb8375f3d0755548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609f2bf21ae308f7c761bec7f7c23c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bc3aab7bb234153d7d71937f2b4fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea4f7ea775ca78981c70159ea5626551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5aef2ffc1cb95c549fc2f9837e87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf92c5e0e1134d4d63a8b00a9a359553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767da79004f8e26b07aa02f0163790554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a18db16c0a93100ff24553a66b558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548b8821bedc043664f07381ac8d1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7dea416846f11992411e952f72c45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dcd8af04983811c3443b8648810d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3e2fdecb85894e39676f82e943beb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb693b15291f3eed3a3108b97b9dd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d66b150992bc02100851779fa31c16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f074a0f84dcd75c73bba963268e35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bef2e3bde5f08ba5a6ecc982bdbeaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cd5f6b844d3bfaaf0a23335f708ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df2f861c2cc7d9a96ef487006e71b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b711614a4bea6c728ab460fb26f7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bedf1a46b62ba94205871879355258567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256833450af179aa692bb02ae45ead5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1713dc67dcbfdec2c2644ac168df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768822786d286c4002b4b17f78bf77a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c417bb72c7028044e86044da7c86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc5ba58ea066912d550abd12098b43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed958463a5cc6acfd482c1ebb79252573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c28d631de103915c9f525fd7e108cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45849e3f28b4b5b7ca72223ac827b82b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee51f4e8899f05e01b2e1582e4e2948576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1fee61df4b1060ba77304a2d25707577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868070505d1f8d507b975b46954327e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4388b1a872e7e1a84eb9b8b64e6aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e84b84fdca76ba783701ac10f3fc3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae1f2dd584c0ae9647f3af0e1ce240581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cba455236f732b9995da23eb05e72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6fcc43ad2217fef25fa5d4fbc3d4f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58118f0ed4dcf328e93af31e2ec133bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449d9355c3cf9abb6da5c7111bfcd7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810af4e9d21d1e7e0272af26cd1be0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7b4eb0d92376658a3f3a9104e45cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e94c554c7ec1f8f34ffc52a67540588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b62629bd9933314f19ecc168885670589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb234a97f877e1aa979bde884f51bd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a4174d731246316c235fdac0bf690591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe6ecd8184c04523dbac7e8907be5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391b9676735d5f1fd87a883453d5598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b378a9a94cbdefcfa5835969618c47c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b922a07639db6478780e678d9d226b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20360fe6116af1d06525797b5d6bac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcd0a6c0efd155f57fc746134f9303597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e9e246e785a36076d725b39b85d51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ba6fe3b75add96a6b114805254298599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87199d009088feb726e9d03aefd66d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e66063053ed94b5bde0b8aa10249601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386ba9757875d8879365ca7e209c2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5f8581ef92f4d95d1fc521e2f482e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4429d1b04f44cccf158ffb41ad26f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f041ebffbf745f382b7cfafb5cc76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fc6cb0a44e6031b32b866b58401e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134e7fd1c47b2a36099820f6c93e3ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750235d222c86c8e54a239e914e31b6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec7a0ac995da31ab65c9d8ac40245609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781a5f167ac820c8c3cbfb14664e40610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2476659cb0848f62bda3be4dadefa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986869348271a901f5ddd320b6ba1d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab66ed5da290cfaa210232855a27106613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632664dcd0133f1251936eb1e0fa5f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1ff32219f630817b51e2542e6a4e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a744b6cb673717bdb4696ca4f2357a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee0ad5f0e039dc2adbcc06378fbd6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab224bd84061afed35657729c2c91512618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c650fbb2bc2eea366395b4af84e76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1ef2ec61dff52d29d9903ea70ecee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a722407b6993d9ba6f150d9c5198a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed789db3e154707b842d8365b60d23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c571122793b7f21b3ec825a327001623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b973134c91e9f0a60bea0e2cebe5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6df8729436c31298b2ae136a1b795b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88987fe310e45f29b26363fc2c353626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f844b5fde18475e865f4bc7a4025ff7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bad1eba5e9cfc243cfdd039b12fd29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7435a137b484c32b1f0b8e7929308cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda668fda813ccb9b3a76146d9758270630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a1634489951e9bd279e309f91f22e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d93a993b31eaacfd9b5cc66eb26ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3acb437842220e1f3705c5efeb162633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fddd3731af51be25ac7d3172d7313634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7ea92a8f03813ca6e7bd6f264acb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a560ad97a38fd7699242e61adbef4dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7904e546492bf72377830efdc3bdb81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30891ec5e14159d0b866e4ec87a236638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0595b9c736903460b4ad38177af2ffe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8d145d6fbeb71b0273828d53d933640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1f7c1a7bf3c4d1963fde655db7f1d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c46cd9828d43424725890b667751e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b46dac1864d235ae64ccf369bbcbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e50d80925eb779fc3ea999cab5064644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d88bc56b73f5ce34cec5ddab1df65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c90aa4c34e17c5b318fce8422fe769646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be98c56a8172b63b837ba1aa4c9b22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2131fabd609e15dfdb7704f6901b69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470980c138279c2e1aeda278327e8aa6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680224e9ca2f89883052aeacbc3de4cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80ed96a6984c4f548b030bb852882651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a28db9c85a25c13a48f5ecef71ae0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9750f931fa24cd1882962f9e08d54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f4c61c1c2817d7e9e4cc8b71d62d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc716814a1b285c140debd0913d735655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f2cf21c68182f937c1f6e1ab1be51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884cdfdf1075b93dc7ef4387ee04d48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eabd19c133da8c358e77298417916658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9149b45eb3b2877fa6d82cbe966fe2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f74b95a095acba83f50ed776d572c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61052a4fa9011b69efe7a0b750ad2176661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425178427b97ddd3ada7e85ab5351acf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7306e8b2c7f0ad43f39b4d30af16614663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d67eb040890e3fd39b17da268e2154664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ce594183abdd077963a073c3aaacf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b0ef4246c662ae28a39d45321ec5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a5a42d0567fc31013037cc96005d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe64e70f776a541846a66d9c3581602668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f6486d8f82f2c66129594695b283669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4744ab3a3c068dfa6963c4b6f3df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4d1922062c5c3d692f0c65115ac27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c1d650f4da5cdab710b085405bf61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703d8e1e82303826fe2bbf6d12079a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94bf75a31f5358ec9ac29ce2b7d3c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9b7ce1ba585b8dfdb588cfe9edc93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9713b2b8ce7af110a765c9a56d8294676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11037849ed9db9e30122542453fb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3859f91f796129a13e5807e709f4d8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa008c7bd0acd99ad3b7f2353340d75f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced9d36a8d8ee9198adf33d1cf2e2bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3c5c58f7cdb5157142527f200ebb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c510a3889ec87373abcdab543000d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652c38e03acfb1e6381527ab780f355683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03feec8c9aa567004e93a7737798aa2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe1f8e33eeccb3e143de0bdb1aa94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db295d49ae19943c58c90ae135999686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070b289564d0eb81fb8ab293262bdc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd176c02b058ddcf8dbc743fc4464f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfb812c49924b1bdcf3ed2453e610689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a0f396cfdf1a3278d4d445c11d7d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1eb8baf1785545e5ffe975609c87f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a3fcf485df0afee3f67d8a3e7fbb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5297a71e1c1fbc2c4b3250662a2f188693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af39e5f10cee7e0de1973114c9faf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96e6021d2310db71807b32e45f51c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235269706c91aad35c53dc896a104f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068f852568cb49c86aed8c9e2f1988697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e25edf546a9ad58ceda5a7ce28736698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889056e05becda48668925b473046f7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46748fd3ec30c354126496e184666326700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c16c0788b806008b004e4d1a218c3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232170cee1150ad91ef5e83b5ad445702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1118166bb092fe9eb8cfbcb7a35f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8bbd52ab090aefc8ec5e8665ccab1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c874548a3a56cd79fd8ba9db6d68b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490fbb08c2b715c9ce0630a5491de9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8a33994b8b06355f2bc18cb06181a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d7cde24b003c0e52997b95b754e51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3ec37fc6d92dc9559228b073d50a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55123d5da2e40860e4857890b6ee395710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7914b6326fac1d319c79e9a14821ee7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15782100ee9de52199916c5a15609e9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae00630a7b273b7010d5756762c61d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67223d9c4dc76eab3099e5bec244ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a1936df069dcf7e2a25589fb78163715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab642e4d0005877cd1d220a6d67d4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ed45f4a7b203e31bf5408d0bec5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f381a89ea49768c07451397b3fec8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5219fbd4102a9ffe165da0697178ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969068b60e2fee95e84ccdbcb8b4aae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76933b6cfcb616766a080328455ff8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad7bc1fd8b7a2154d61b2c4be2103722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce51ecf422541e62b84dcd2b9735882723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db1e5791bf72275722a720cf9738e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092abca0f4f6aed5e5bb3a6a8f6a3181725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6bebcbe6a5424098f7e865d835770726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae18e2398653b775ff997d458305f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777eb96d50682972f2181fdebb6c8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3b4dfdebf871390d0bf51294547e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff8af8d8b4ccafe4d77ec726beb21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3106027f2a165ab95526e16f2c50c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67fb45b419578c149033648ad555a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385d818480941aa46b1cc0adae31ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642263d20cf5e3201d4a31c434c75fbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb090bde7c45f4f45b2db6a2b72c35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a775aaeec7514f3c3b5779701ae3b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b005f348535633ba2a96a70f7c67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333163ba948e804923fbc12e14fa9f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0abb60eb8f7d862c74f2e0c0ba7b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3a7342fa2c9cc32f4cec57b33847740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66e2d0e814bb31e8aab5db17256274741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b65f6f235ae82e09ed6049cd4c3c9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b9ec9491c9691ad213c871b1fe355743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3e4c54aefaf59e58eac26e68cade5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c808d4be567c6c816b86187af1e3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f8410654f54a80ae1de5b57a9e8d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60c74d0ff472c9309c0e46225916b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00042769748dca5c5541ddd6c6ce1277748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c95b92e5dc921fe98b25efa7cff0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aaea553313ffa9f7f4dbce75d5693750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809610a8f01254cd51f5b86021bbac8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71acc9bb40473706f15c17d0dbc8d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd42fdeebf86e428c41b6ff0b739b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7335968c3a0bc753748e3e499efbd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccac37dcdc5a107c631081aa581cb6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986381357f0d0163f10551f4b00fccb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca20a7cc328f5607e25d7622313ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2196d07f2bc9429818347b8d687c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfbdccfbfbe0efb614029764640bf0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f006eb1f65c4771a3b7805f332be760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef6798e03d030d032d1a8a8282af20761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f54eb06d867bc229d99ea6bc078c95762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bbd56d6122b3927bd75bc1de2695b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fe41f32740ea2c618d0d084ffb7ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573027e919addb3f356b7c313862467765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3789840e499746edffc8fe541ac691766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b387aa49a9d58d08daaa417f8dc2c6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b14980b6ce89498f5463558ff99b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48d3f22a3ac42069e0076673edee0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f97e9bf310746fba4ab119472d3e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14943adc2373c031a4c99e81538dbc0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637625d697f76f669d013e5a828f2b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3def757fb227c42f71c19a2ddfd5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba5525bca68069983640dc20b7efa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9283601aa8ec385cdf23dc3e398d9d7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b626571345bd9e465ec4268c49da5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d9dfc48c0141e9f7176e15e287e7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e01a4e3d3baa11160b31d4835b42778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2ed660738b3b7386781242633634779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbed1650728f39c7061ed4fb5e2e8ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b52b7b5b51b7f8e4003595efcbe704781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb0b7af7153935d7df54bfb1e53c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a22a9dbe5854a9b913e3a0c37102d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bd6f3a6df66147654d06eeaa1edf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18afcd6615f257d97254369e5a599d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea8b9ec4e58d27cad9e1cb3038492c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfdaa68d7efd292361f172c9960740787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380acab8fa83426cd01e41661a559139788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba013d8abc3c4a6885a36d8a3bdd32b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee091f6f78006c658273df42a1b7374790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893920f2838acc7fabf9bb7858135a07791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88c472afb85b237547e4c608a2f06792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b4b6d80a73cdf8e7d0239f7c070fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e81e75356d723ca6e2d03316b7d7d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8649c16b012cd490400e5275d766a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746108a25e3859db3102582aaa4de318796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558d66419d514787e8a092ad321fa2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bdfa67d8c252632b2e0fa8b050578798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cfdfb115f423c50cd68a76fcf8f03799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30bde23b907aa3bb9665838abe8e90800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312aac0b71b33abcfb051dd9c9163b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e073da68d55906b2f492a284409bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31230abc6b556bc79c444ac2bd3c3658803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9b5c61ee03f88f4c2224cf1e1347804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a73ff624423af1e80c3756453e7df805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d80d43df2f91708517d2597477a2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d1f563dde0dcd4df702ae9e0f8206807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb23dceabda6cb45ba43c09e5aaebf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b725a4d7b2ba6ba0ab23caf5c343e31809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd83bf032b049e098adf961593a907810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaa987ae9b450c3ad0fc294cd69b40811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff45c933f24a36bab6707e60b709ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802f9696a5f176ac8350279e3488ecf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82676a25ee203b667f8f1ce4c700dea814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed41341c4ed80f10e36c7435969724e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2641589cfc35c3ebb77f4fb91de42a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41c48f3f628af6f4b1bfe967c7ad1f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e58ac94a140c58363d3cceeb7cf2c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ea69629ca3d80690d13fa234df11819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314fbda24594960a7a728994b9c078820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96159ac0504d333616aad4f00845a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6cd575453653d2f74ddaa86a96441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f71fbb608928a5d06d0665a0213ce72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626a81221c707b4cd346043e909d8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7bb89563ff4786543f3947a62b2bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f5695502aec311ec46954e4651e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d30d5f1c9769244eed083d0f37d58b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffc27baa422f926c94d2e99165d1977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2d6d7b0bff6b9bd1296b3a6583d548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fc2c63dd518e541bbd7b176d642b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97c217387e4548dec2e377c73219410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9479b43d1fcf9fb54db0416add8b6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a895101f0ad86be192ddad05f8ed2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190f3fc51dee6bddf339cc2d37bace113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e6d1b98ff4fa8d8e24e48060c323a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaa374ba733287484298bed48c329d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8431bd6fcca22e32cc74bac61de2d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b10a45a996086c20060fd81a66d8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4a8ea3ac43958c237fb5d77a8e9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac614ad142b87ce88869095a01daa9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e6dbb83c4134bbbaac56b3aebbab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fcb3a1e090872ce40bd56cd47dc9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00353367a0a0d8f2d73639d62f535e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2b6567d76b66913f90f93c95294723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a85b85fee8a3d701cdc94b8cd9bb6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd948b56cc3b856a30811e8d88acb5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfe2f394800e40152680c8c3ffe5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30bb594f2e2c720a716f0dea844b8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd679eb57819b29d950da51ef0181bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd384d9ed94e3059f6e0b737f98a9de929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b1a9a1e208616942749873cab9bf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca88f40c695878784ef5f3650588531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dccc80534fe3ef93e39334cd2a0a0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf711eeddd45d6472a0c4d89e3f2c40f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739460d0cadc0a02de741eafa8b60d6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165f06027c99fa2a0de85fe20536c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e64205d5cc120f8a20c0c88c6a60036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1355cf72775fec1d4971266ac8bd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93050163939bda511ff7c10316501dec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dff7d3e3e587fa70523d05e0a9f4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97361b467baddabb7e4b78676ee619140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4abb37c8f922a29b5b016ce2258fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a88828d1e4712b065b885f0118a5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145536cba7b09d9726bb8d26f39b33b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccefd966f77161ec9d2511cbf6136844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d201c5ff684a24627933483d896e91c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1b7faca46cbe814bdb5a127ca8d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e48a5f35bb585ee665af91e71048cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4066fc3e39a812951153d0159f5159948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807443bcd5dc413ce3d5e50d8602769349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0439d871e55fa2090b432606e725350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7232424f233fe7304c633cba946a3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b5a2ba186172027b858d6a6ae9f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10fa1420b5f252256875dd38af860153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe851916258696ad21f0cbe2e8438854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12361d80cfd09acfb9d908637c6a02a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2869981752e10ae2946e1ca1b855a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850727e69936548d00c4cc670deed03e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f4f3d6ca1d8a65ba52df53f06c9dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b6adbfe26b2d9b59ded016db2ad059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308589d7c0a730c1290c269ed5891e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bfeb741af6672278914d205a2ce0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95903c1c6d4a3be21c4a55011bacb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a3bdcb57663bfde50a93cd0bcb3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce832260a7096ad538da0c9755d502164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44fff187c69c51640a1bbb1303bb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc448a1b4db74861a8866959ea07bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0636cf2930f0a14373bd61a03904e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af4fd6db698dc4d3276290985550368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f344d8632bb8dfd70cd5973442d1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc9e1a4edd835b83db2c6861f0571370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f6697e5c659b68697d3a670564ccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010402f9e862282835eb0971d94d677b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025812d3ee09e3846102e0315a1c3ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51447e550319e94e90c25b575710b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261be0b17d9051c3c70b4e09b10f5e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa9a920ad7bb29d408aed850ef3e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa40fa13c43e1d3b33b348eb776b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc53352fe0a50af2243bed6e6e2b73b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfdab782b0ae25f6ac3a287cc1eb8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209dd277b5ee3ed71eebb6088eee18e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67ea93868bb7cc25f5cf0587db63681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a881025a7391aca07b073747aa2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b397a2f7a2e3c16d31a862b7444fc5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1927dff49f7cfd903943d98fca7f1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566367ebf57b85dc7a408cba77f090a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8c3851ca45b0b84ae9ccce6234ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e162bf0b6cba06a7f72188e0f913da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22cf7a520396c1b5402fc5af3c922288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f67ca69b6016343518ebc014cd15e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a8f68d29c4fdd08bb8edb597c90ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834d365c82ff9d0151fc0af690afda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473b2570f88846b9cbea18956067f9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90aeb413ecfb891d0c830d256c729493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008430ea7cc7bc9865ad4049197e39594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d3848f17c022bd2949b7a8a52348595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff87b26d34f96e837347dcbd95245d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df7f1a1c0a6e5f209b4bf5062e92e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0c6711c249a22eb0da4615e6a97498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c08e2f039546b4e14ba1259a2497d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6643c020fffbc434dc6cde6877e1b8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc45c7c4ca8ad2f884ded93b992c4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a989f7967fb4733271b4c5eefe5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca7da2042b4dfe6b58652419ed285103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007805662c8927ad210cef1c99954ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539a5bfdc64c240acd48ff06cc18b74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519a87edd2b684abde6bba096341c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aefab1de916a0267d1f5abf38184e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad1c239e55a0d467f1c7da5bd1be04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467d22377e6c27b88b3a5097392941d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b365e0f539106b3ee4e4601367ae5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76160f44f45f1a3a557e6d968e7f0929111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1640dae4af55baa10c2263b67a3f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3025838e87feed26fbb0aaaa81c3621113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77123728c1dcbfa8ae51a4cefe18b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b65a93e434b8d1bb044c0f69a4a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e8b8d03d9ae62a26bd4fc4313eba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc70a49b394e618952ebd14dc29d7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599364d8a3c2799e3beebd838d7c992a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b2c653065a06f0685fac93fbe03a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98340c4e435cefbfb130ffb0aa544b97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051367a6894a35e0c135dcdf4a7d46b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59d37857804e1f65a98bcccf20aff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0ea5d068eeb192399ec9fb6789c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4353c32b197e1f47cb6c71dd5a817d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c38e7e3c2deed1806fe833d9441c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c0a82a808e280c5a08280e7851a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57edfb71573366c06375e0999b664c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d66fcbb3bcbcfbf0dd78e1327cfdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6e15350607577afb4eaebf1dc022129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bb842e20604b6ad86012803ff3b50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975ee5e978c852bf49410f1bb9c503131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484da44ff417119ad7f1310b23ca351c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea34c70e7c7b120b2afe689a17584133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08297ec500c276246c8ee37f0f9ab001134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b052889024c1bc8a1e95583bcceaca8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4803bd2f5684548489450f85796dd98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ee51fd0adcf1f37daf4e8e2c79f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235d7b7600da11129afc1b3e0775e9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198eb0ab7e11638f8c508236f31fe70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340829ce65b6a0dd8599fc1972ed7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62fd165a697b52a013917313f2e3a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe35b7806ff5131d07b50b0bac370142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9018534316640081a44d9279e194c5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1c534ca9b1c5aaa8c780f1cbe70b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e22618d1919aef7586e5535be1deb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa035aacb9eadf51821868a3234d7162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b2e1a4b81c603740000a207a01d45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b90d95056358870317304f8d808be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3459eef44b7b27998fe43fc177497149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3fa2c18d4572a79c53219a400dead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5954d524a20e9c0917d4f4082a3f2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d2c826993ae7ba7dec4b4780103de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d773f676e75303269a4723b39cc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c30f500de0193f249a477d2d6fd346154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80342b113ba2dbf7e566b03493700bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaada6a596ce5fb20caa93cbc7308e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ab366f073c72105e1a7b96d5c03e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99655a9453224744876bbd9d4f3e3cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b48051fb7b825d1e881529945ef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d5a222d763d04cd72b3c6757564fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f134742108e08f278dd366956b955a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295804a4fc46af442cd238060d8e38ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c2f61c40ec8cde6576ff6c19f1792163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95c150848e387faf2c46d054cacd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d160902146c61b2b5fcff90e3ea48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914597e5e5859f791888ec2b6f3d2f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ab2e64d7ee28019a676eeb6b0bfd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273f274ff227dc280bacb2e8aec10d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e60499c51dabaeff4a6af7090efac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70252358521bb1cd1803f2dc028ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af9abdb480691a584d5cd73a11b1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a3a7ba72ba547503b988a85271dfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88979a239e5eaef1f7df783a8faed8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc3741ea32074b77f9ccf0826b2abf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782530331302f2dc498f39018d343023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a865668c9e2842d7287ce58311bd4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44010b287d80f50c862851d2fe27e29f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0875e7f406646fd9fa1db4c19bbd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386b99ea9afb4f7431f3f4dda40d525179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b551f6bf571935abdd229c800b86e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdceb36b2e271d28763527dcda8fc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344845683e4989c530a89c02109e79c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cac0c61e56fe7e1f18951ee4f4fd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acbdc8efc3f873a2fd21b18739f95b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f9c1e2c541eb21f4a48b8c257248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4ffd693b0e4c7e8b2676a7ed0a088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c3be6dccdf089c73e93939d598b16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de804fff0b624c2bf1ab9d4447cdd93d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a68202f4d27572e010c650c1cc0fe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce116372536c775c6b44459663b720f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfade330dcb697f357cb137111815a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9f0278e59177bc7d1a96b99eff1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ccb39c5ebcf44fab97f4da1cec6b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05296ac8b6291e51ff63d03c4a71a88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32dc41788e85384412ced89299a3f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00326b3cf6d4eaeffe9ef728af94bdbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4cfaf03b01ae0d403a83af241f20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec8bec57d083e1eec9dc46b712f296198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86434aff7f4c995b740e2cc36e051e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee57892139882033490354576b844b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4231740df3644c21d3805f09b41cff3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832c454852a20788d02aff330b85734202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9035199d5517d966244034669bb8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef98e178bf39650803c171d4eff96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5be457cffab00d9b52b500d93cc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45c62574e4704966c8e8ba4053204206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4325bb9506400b5b676a3e7b9309ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c48b32eb185c567da16683d0ff973208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a57a36d5922ebb7dedda340aec5a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866fbfc7b093ce2d27ed280c196763a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8c4b64dbd293a97dcaf427f8e37a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28491c57d55e039e5e0e97369975e66e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b749695377c49ba23ea77269402569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ef77f6cd7c94b16cc0dd64023914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173c0b904a6efbda7dcae64feb60184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae3fb2aed77edb7f6f82fe20777884216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22d5b6970a0e9f6e79fb6a5751b8ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4a7189e8d30f2bbbc9e183785e580218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48305a7d9f9a3e03ab162473a9437d9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29bf6cef32f817fc4081438339bd24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b096d45de5ccdcfb468df6c1fb7f73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733513cda58e8f6e7f6de53bce61321b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145acc5751565fe3fed88eb20fb1648223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e60caed15d69ff8c893b882a2f3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047cf1f6fbeb30cd84c78af3160a33a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0effa3e8bd66021b12b6a5d3126d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6297c1a4825370a78186a6ec5106f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c885dc1389bb3004dbe9db7815112bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92b16e18d2060275759ceff269e76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07636ed403448d28ad3a7c20b5369e4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f767e0ad7376dee0b45273cabcedd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba980c4f6d399ee1f6b6c2bb9aad65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230c858bb2b773b74400effe0a4978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c3a4cd869ef17ebea5b316d50c195234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577ae22c7abf4a8e87821a429ac7f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c611c1832a140fb8f81e88e7e1cb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6014203415eb9486079e0390cd3fce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ca676c736aecc434266f59b55b67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983f9ba71f805aaa13e9556a6f7254239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011023c6373388e367979452b1574564240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573141ad8f92059a63ccdb7dfc4bed3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c33b06df583cb40f80850d2a02a3bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f19ad02f620791568a3e17dee9adc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa4e7d7b6e6e4dbddf12dd6491354244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7461c008663508b90f1692828c772245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa619c3dfba4991c7564a9d55f7b992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88db15c1b085bf1c310045db0c740247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a6418639636425b6261eb0a5392b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eec60c04837b7bc2d21005f4221f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bbb315fa98437e97aafc012f5caa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f934fa80314cbc97e4f62e991c893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092d600460625cd50bd8e29146a973e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835ef721f54dfe1d74cfb8acaef0826253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98ca4be5ed277bc623daae8f539ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6e6e3b8429bd1712f8939628f190255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12876e61c92ba934956a1f14b822912256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95127b9ed4fa782d6210f19b6a0151257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a8306074f0bc0f508120b0545025a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b12b89e79458752509645942d4d91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dc498a00f9fce12426b1613a95fce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffe98a3904a9f557a6d5484ae02c2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdce7be52108087a5144c91688d76c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30f3d1483a3696671464e2e32be0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce537fab09596cc7d932f1ed50bda0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b48ba9711d0464da3ecff735fe09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393f73b363d661aa488cb621fa25f0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f70bb10c285383a98546259877b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17869201356cbc5c465ffa461e4f338268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb74ca983233eaf76bcc9197ae8122269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c8bc9212208df2981fadf96d74be1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e65dfa977e3070458d3f08a24d13e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfaea60bb8ab091e9f58dcd6ce9572272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2ec49a79f92b11f6ece576d9565d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb0012e4cf9362023f96f5fc24b3a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6003cb91a481ac74d65b54c8aadd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69112a30d3cbdb4a9ba98e14cd70ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b2865feb8c964fe88aa264e816955277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599fc35d69091c30c0ac5af3cb8c63b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ced234282749794d03436d8ef13bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96610237d28651f22c1ed68fbff079c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a25776fd9caa6c81eca78ead3a6577281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccccc9e052140698aa29d0c69ef720282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df619adc7360aab4f2a59f76c2bddfc3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f42531c31c0c72fab5982d2880f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722a3fb562bdbb62b4340571f654b39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5d456b81c9c62b39adba70996c95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec04e61e9425609c0c9d235a53c2e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcc73e68d142206e8887261cf5075f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60981686cb11585b90979cb5d60dc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d7add20ffad7402c55b5dd3dbcca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c618ae3b53c235c179421719a6d5176291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b30726ae12fb5ac599d46e148f89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11499c69791bbc07a47d0708351d40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d69d0ca5302a5d89c5a3caa961b70b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b51fb84587e9eacb41819515e99cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e64a20bb22d6669e248c09404bccc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34083d6507a89404075b4cffc266f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea00ad6644d100cba70015b6552265f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e532446b8b0183f15cb6915ffaf3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa8cfdfa73d6778badae80799ecc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ff9ff8de2cb900e971191a0dd4ce8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80ac7a489bc9535b845da7f9f9425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4451377e8952efe7ca5a23ada3a87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dce71dff192c0fbe9e48d35824ba3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f245785491c7aea92963501a5c82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8162e6f9c28ec4ff8fc39cd740677306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc9f8dee773eaa081eccc9be1bbff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d44cdfdd406998d6d47b2eaf2a040308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5804c1ca00ef34635d90c38cb9c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8194541175616985ba09219b49bf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5259a5f93dc5343fd1f4ff999dab2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be40813166c1d779acc4e8e014c20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d10279a7beed88a82253889dc22d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeabbc8f3f53c856ff97540617e055314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb82a5f20599ef78069dfcb71451681315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac51f7e604cde57b42b4dc22b576e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78716041230386752021a363a7c4a539317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19221fabba7f6d70062974a8f78071f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4716feb2d7084040b4956257993fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9196e14204bfbe5d9f71e22a1db6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1812dcfe58fe222030daae03fb8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700045f0ab036a44e4c338442ec70be8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915dce6471fe4410a34b08d5790cec6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66ff9a79a553280e79e146fa56e2d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe85b2cfcdab1351de8bd02de82b00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671093b694ec92fc19a242bd9140ab93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47bf4cc5f0c06de8d6a3f759d015f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740dfc6640f16ef1c27519c9868291b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722851cbd909dc754c425093ae11382329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebf2029274b01c7c0b3db35b5d060330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e533a4221bddec1c9ae59c6b39567f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f7c28de76b6d150c9e2fa548e3b55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebeeb6b11e6d7b1b9636e91cd584e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe228960900d98f77bc01052823777334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aabc009b50f87951702d70d4de6ceb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328febc489211e8bf31da0ca0f7c1f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080662f146cf319831fa28c3f484ccf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5484e57b8cc02ba67080836dcac71e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f49e374db07daf86446cdbcdcdf47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2b8a1c9abe1124de4e3bc506e90b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7273382c3a7adfc11013046f8370341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42399358fc32c93313500e8947297a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcdd815008403563816b0a214de746343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f2613f90c57c7b8bc2e94d3d6cb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f092e6cb31aad2ee78b756fdf0a2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5149c05638e3d285d23cc9ffe4c1e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be693412904183523d55b8b089bddbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375a1fbed3506a09c5c174870130994348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f23f3e8dc6ae11a325a46956833d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f60eda887e140eb01a5cabd17cb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3835cb609838a808a745e6444c5c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585921f343b109847479eae5113786b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b16cef1cff199c9192cd4ad4e2abab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2171ccf3da39d1144e4352a8980c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bf4ef1af872de709cd0c2f2ffe8ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b9309ccccfa61e46158aad283a725356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba368cb0486b425536eff092b9de4fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b01f7a60f9bd9d9a52f6a62a29a2ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b2c1b7b43848de5b3befcf54994c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead4e96a290a9f80ceae26d6ebe430360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9cf28e55c8789cf6efb7bdbc21f66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7430a8ee3ffb88311c3424b9396e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bb55c53bf92ed8e163ff2ac69cf42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70236867bdff12771e3522bda26e03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149540914e6281790ea85565f329e3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3cb33c2d0d153b9dfab75bf2c5b62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46274b666f870895eee5d96ca47dee8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6ed369402113d664ba0ed4cc81c1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85da1325e197c9254f3bd966c39da2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8a7731ee6a16e9c3703cb9af43bef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f6ef3d5aa64b7f598610baab5f34f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503e5f912dfd8ed8c4678600a12bf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e239adb112c5e4fd99e57ad0851f03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd806448f4f104ab991bf412719913374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543661b94ca1cea45bbcb6eb70bf5e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e9995a01ca01eb1e9e63dc18f2d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c4674a88daea0e179193771cac116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211490292762720610e5154ea1ece5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1e6b715ff246c44be66fb975e38f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fe5929ca0dbab796087ac17373eff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a16d4ae2645c68554a9eb3089f33c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a23477938ddc0908998474befba6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb4f1856e0f7012ffce7e80b30afdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201627cb6cf32945790072ab21cd0e13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7cb94ee214d59fa4d82d70dd8aa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410970741c46082421c9240504bb71f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef9bac46faeb6a2104958af25c873387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150edebd89004f155a78e8da572d51f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca2a3d060658960285695ac726fcc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a2057024a126248d2ac1e57dda8b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9718389b6a32fc927c6808c462303391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ff502ccb37db356e248668d0b10d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96421b0a88b3f72f4416e4123ef67388393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b7305ce396aa1939d93a965b8390394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00420ca53dc945b81b2aabf6c3ed6eeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462446b72a7c5b4a2146fbdf9258b60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922b48657eab8a4e1a1325326c23fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717e59d1e32b2ed3bb6a6a9d59a631398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d61d532aec61793653cdb82fdef2f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3455f5aa98b00df55eb00b94b8e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac666bce23e67932a3500ec1e8609401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00297f634c1240e65fd736a947d6ebc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32a16dbc1e7f2f606067187d4942d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec4f39ae35e0719f00b00a02273ceb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faef51eae17eb564acd31222b023cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6dd651d2dbb6bc2575b9c59e5a0cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376268c37ada5279ae5668b261736f75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44264c4292a21651274da996db412408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6cb19705e721fd9f2665eefb692a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75836060c028b5b82276af837375948410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedf146280be502f122be77cfad5d81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456867e22b986421bf43a544d3ef117412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19606ec8d21868a18fcc04c52fe4b9dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52b0f75ffc6de94cc9f0a5664d322c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8495586281e35323a6ed9a3a95cf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b57198f4d2d23482495ec3207fe13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4191e3d8dfa967ae106e2d09fe691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c035073643acc9926e6326b48a5d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247643279cebd74d472aa9db839f245f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f954d644472f7251aca2d8b7e7e305420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592c44879a67db987967b1fa94d08b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35065e0e5d3ca76ee39e2a2e2b4b7ff1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e68b125106884ad811a5044da0ac7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf5200f58f1cfc24735dda445c614424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d74a14086e4350afcaf9422b7b7ddf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56507b73b13eb9eeffad179f537ee5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708bfc74d0c72bb8b5842fdfda288c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87f91527514d937266eca02eb967e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923009d3525e565b0eba463764389d5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed2321bc8ab24c737f233872d805b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8cef58cbd4b40f5ac154b806d205d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af5ced8e26d54269c08c3d48eeae2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044121ee962f456ea4a91c853e67e70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c26da69ea961eed5c1e466a5b8681a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7104548354b8dd168c035e91e26c26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58abbc031294f6837205cf0f716c65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aee7bea697956a80cbe3beb4d9bf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796331142dcd5fe38d3ecf66118cdcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4646b44779da7f4e417d76dd84c2ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d0b3c4ba581dbee367887e00c1fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a20c6376c7431ec73002d18fb00860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb321e5c848cc9f49b1594b454c0e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c080c238f3c467fb91c008eac45bebc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17a586848ef5d4cb54b24931604847444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde270c393f2e1673ffa59487c61d321445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ff4b6181d46b9def63613e9d75c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35529ae73ccda4064d1e7aeaa68173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056d32ecd5ad3db3eee558de55b921448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643523f9f48211dd30302a098044a4ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f648af2255fe9556bcd79ffd1bc1a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6a4fbf8b9635269a56301353fe870451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b9fa86b8b1a49bbf88213de32a12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d40d68e6e0b269d7042e3368afd73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b42ec31eb0444a7e01e052264f39c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d747e204a1386c1a7c9f43310a4eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf24ba1977cb2d488d7e94300cc590456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ce2a873bb578a444bc70a35f740d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e013ce411c86c02cd27cd22f76d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697370fb22bed2452d6302503469e143459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683bbd6f561c53cc69cd1c7e152988460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a8d67583294400c7956651fb429ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2bed9facb0a8a8d5ac6bcabd15e53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86609c80581e3c34b20c211502decd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad16775cf7d6620b771729da397af0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a608e9f870b8916d1b9b208eab42a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0b52411c7b41d5b4c44eb04c099f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0b4c4cf25c9f9123e12d824ebc80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3c88651d700cd6e2f3a5f3ab83b87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea875f90bd7d0ff86719a46a34d0af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c573ebad5f41237bb9913eaf05cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476f60a39bb854d615c304e0cebc9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703506ad2a73f8f1127db6f4d720d6fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ef3001b4a99c530bb9fbaa55c58a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba2f3aa867251f0ba38e63cf554a41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ba395850ce8c8b2d7595bf58d9f18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292751b72661d7da72301e698b31751d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4421b3fd51638d318c47909aeab40c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32671f10254482a5117b66a46b3fb18d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683f14358b40e4897c89ab95bbb4b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07128c33ef081d0c0348a14b63337122480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a47bcbc0c7e754f47d700eeb36ca37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cedbdb193742442d32c3cc08f9bdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec56a59b65c67bca4729eab43f103483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f787df1a09e2a06dc1151840e211484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467252c03ade747355db0b80f7c90cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84a82e62b9ce8a2393a689bbbdc8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069bbbd413e1f7a87ca5217ed96ccd2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaf73f815d9dd9b00a94197381ccf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c63a88ce71ce83924769edfe3251f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51442327afad52d0815c5ba05cf0ba9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf28c52b5622f3e68c5853f2298da3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4c16b8ee8da501339cdc7e54f01d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979ad321717130d81f6ae426a7c080d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad040c7a3de32b2c11d3b3bcb956a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b710bc785c6f7d9d21fc0029f03aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9961fd1354f2a9d2f78c7e3382d64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37428c77619e22e92b5250f6c99d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3fc44f919ff206f17d4f3205aab7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34875897e9ed13b28b0234613aa59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8e1a8be603a615e1fd95af4ad7a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c1a7909e7095c22bd54660bcc6c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee12b3b3d962edf1903e14b2aeaf59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f1eb2cc351c064667fe3269a91b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f483e160ae145765befd9ba5cd46a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac1dd999b2f42538795ebee858b88c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75391fabeee7eccf03786854136b74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417dec929d9fe5de33fb1f494ac1538507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be97e5f95cdf7e0edfd0198b072561508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22b00b7eca35022de6a01e7c06705509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fe8eb734c6cb906b1a2a007138f35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f792bb74dc2beaea1fee45d8ae554511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc97b3e8468ec23249522398b6e9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d6d427ada11897ccb2354e9af9f1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3ab9b94921afb8c159a2c014f87f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1c1fc0c710a36d66b54d466f110d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c69fe9b2b6c78679e0894cbf7bf40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef89f5ee1697496139fa76d39a3508517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b057424059e1fe2a08c93059a374c19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f6f35736c15ef199be77cefdae30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612f11dd22f8b86d8d59d022a1eaca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068d32dc3fae2eeb26be9ed0091033521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f172247f12c8522b1a6d7ac5f6b2864522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003c707180aa35106301863876eab6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb18ac90520b228b76f3f38215996524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d38ea9b22f2a66e2378682f70b05fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86389fc18a7b741104ff7ea114555a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dabf8032c903ca25d1439fd1fddf0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dab018dc12ab03bb6519515852f2a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2d1e3f9c332c7c8d26949a8c2ba26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c7d144fd3b47443dc25a97d4ab97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad58d527f6f3483e7266b89845f6b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1d1b022c67d2fc398dd92a73213c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6824e32d5663a1b76e44b5288dcac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465125121134f40ada8b9d5d713227534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699ec296ea746f0b3878562397f16f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857eed244c9df11f08c3c0aca2d6319536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12e9aee226ef1add6631d729e09be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df51f396f1434954956d4daf6b3462538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbcaf04f7c5a8f75bc0077e5c5fc7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3da86a614d2939d019c3a796e380c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a6e3d96d74eb1fae98c8bf6866b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4dfbdaf52499b55e28d6e40b96dbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf996e7be61fc760c58d088f953ff1e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcb4b91883f82a3e99389b19e002d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bb8abbd8441bf7226ccb74c17152545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f9db85fa6dbf506f59bc0df231ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26163aacf3b4dc2b11525940e324b09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1860d5fd85ad3e41f1195d3945cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e653d1990d09bc2b31fac30f20d17f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc183e37494fa9fb8bc66f4bcb918f96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b797d6caf6137f463c33ca0f3130d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d839d8ec94a74135554d7f645adac9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35c50bc87ef41f132d16eb9548204553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5630b128dec8f784bb70233476bc95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102466b492aaa049b44844a4d2c9aa56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9dcdf354321f0289ebeb4c38966e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926c64d18ce2875ed66514656bc2138557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3063f8ff259a33d57fc053743cfe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf164d9300080940d9f52d20cd750559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06e88e3922084740f9cf6dd2e3a3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88b9a29b642d6359653af5ed264b4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d222d5fdd3774c272685b21e01bc490562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a8beab9c4f3b039ac65cdbdc93990563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b22ccd06ad5719ea9d540a0fa5741564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ccfe9da18349f864bea353dd70ec1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c8b674217895babfd80c701c9e26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe9ff1e376a1e640cd15746d4738d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a2e6e3915f5ebc0e6a287467c380568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e068349f5c5181b9d1ff34508bbc75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34bade752a4515f1791c4c41123805570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57e6b3792dd7fd32794e29274d712571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50329b80cf1cf113cc56ba04e6a1b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4773bf4f28e7e230404b430c4c3a56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc661150ab3fcc8c876d8d34988d4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff7a58285d2c9caf314351b4ebd1ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6a2d3ada251106ab2f2bafda29201576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5946c7258d52d5a6ff00897bbfb75b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11525f714a1aae18d7daa6f7e86cb3c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be0112167c4f31f065649797c6f05c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616e352a7842037c3ad5f8c6a156963580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2bce5f5f73ff6e0e8058ea61126f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a37cccc15d3f21511fab19a6ca87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b8a89aa7e2b496b925bee0fe9311583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f2a45ab48c71d830c0dfa70775696584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38bfa79cdec7b5819696789784a3fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f3ba010496e11548a81bb756930c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f271b6b5bc84ef9d1636358b9dba11587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9a384c5bedb04364cb6ee56fdba13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcb6af3c4ce389892112e1c24719bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb9acc75cdc488cfca42860cbc82cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de8eea3f623c29c9aab9e90260a75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24949c44e59262196a8f5d3cbe3c25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df8805896bcb2c7885f45124fde4db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f66f406b5fb012cc8029ed063ee0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca2c18850eedc31acd07f37d144be9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9da28ad0fcc4aff08ccc3f516a6bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b3eb95198938f309c8f4f649b30c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779fa558919789773983df27daf01a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b25768dd3a1c920b43234a1eb3cb86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cc938f702324cd62f59482f9120bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd1c2ceebbe989579fbfef9638949e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cfcaca2dcf9ebba702297da25f823602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a4177e19933d37e4bcae776237b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e9f1196a174f43338cfb936badfc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821807b7a30e59090f44be8314bc9cc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f02ab64ed7744ed47765a9ebd33a93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc72b86895e7e834f4d681374d06a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565aa064e3bdf469e132be6ccfe4cfb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536a40c60e8ad8810b2773799c75bc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f266813cac567b1e39d20eeb15563a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07fa7d939ba407d7ad47d532b3cb74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beaf1ee3ef8698a835e269da82d7b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77767b2ff8cc8619112d702e5709f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f920c6352d91333f6c94e56c422daf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a41d52f6a5abeb726536b4f3c63a51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d5661ecbbecff470cc9465caae6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b630d38778b681ea4dfacac25494617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dc7dc2e11fb4c36942947369683bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56550e9444a36675f7a26fffdd7f48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d42da97b5ce93cd9e81c3e39e3eb10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7ce402472352ca96b6e7c916c0b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed0625174d29eadb53f4db1d714b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a249fd90ceaa3f017348fa83298c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cece9c35bad94141a1f7bd04c08b4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36145640776d80fa1f8a760d25ca08cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59597a8e24ebf67903ebbce270b281626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42cfd71901fc3228e22c411daae2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afcb49ccd06b5f35d2962646b14a6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66921c244506e5ae0af651aa317a16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ad7b35286552f4bf801d216404eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c85bb4839027297478f468e5f7069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4451f7ff2e8eff9b270e16d08c69ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaaa15acb78ddac259ef45b3884f9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23815a5bddb5522dfe750d0f101f56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b4be82f72185ba1fcb58eb0ae6fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d48edb2d1579035a2c76e1870920f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c821e61fc9d1a51e0abb5dfd218dfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5535100db136a906275011c14dc27f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1396028eaa9c200ca5b74956195de4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607425b4d0c2fb1e3400fcc9805344f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f044f9ad861f397d153b86bdc536641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612c2b89bcac1c51395c7f49917ad4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218b51d8dc9db75e8b7ce7b52d641e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d354dfd1994e38fdcffbe2cab85ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f68f0a3a6fdb69c0458e8d4b9cfd02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50399321d758969e830cb629603eca7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca95ed76be37c906f2b3400af2e476647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da772035da552e18ed2ab37c87d26da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536c15f95f86dcf9a09bd4b10cfb37f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbb16b81917ef63f03e84aabcbb775650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e246dc04b49c24b94b467c24f8559a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce315c22da48a8f505a495d7c835f983652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71173664629aa3bacc8d6633ec3f0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a4b146bf82e58cc5dc020687324b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473bdfd75cd41bcb3b18e92032a9ba0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75e1755b8e41d150e587be7b3e5c28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214179bd99aa19dfca328efa89a3a22e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c529b72cab17eece2ac7125c9549e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b01bd2726364578a68491964e4c23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2262e985cc4e2c0a71717fe71e4582f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee932909a392fbe47088f13f5b9c9f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a695beb7c951f8de32d286046bdea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886959a196f2d0ac1ffa622477a653d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a973251b8c40612e331bebd1863fcd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd7c12628136b06f458c4df0b7ed23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7484729ad007e8dd445201002780666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca6ca40bdad4cdb60348320aa948b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056465b87bd4c38069c44ac29ab559a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a2eeb6a28364651467614a7f3fbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b839f2b0b759efc58da496677ae24de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd11c9f22cb137434e0ce4a96fb66c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078014ac500a69c2f4c0a19216e5de8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c285e753e720514e0b02c3c36fb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7073d674a06a143371fea25d8819a94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70f41e1a02024fe51e12bd3599041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e3d0b9b5f831f0452c8b51c54845676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758480f05ea16daa972d2c7f677557e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbde10abbb3b6a185d48c171e25c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e3ad8ff71e9f39639787905e1890a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3ef27752380e4d3f408937e056abb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cab33a0459eb907167f18e5ca7f0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18356ba211f012c5fd1ed1e25d4f4c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4dcd8f80db07b6cf4800cd4f0256683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0ffb30b36df1df9306915e04dc8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a2951348a6da6064afc95263bde9d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ca7599625435541b7c00a514e41e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677be211126ca229b01f401dfda15b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fe556d547f858f6216a08cf415bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc610e1f067e6c3b5c3204cf3e6c6b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f420588de6d44f0087cb75b181b84c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040b6c5632a5d4b4328c8ea34ea799691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c2b5dd78c961bcdce220d6ce79eca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f40b117b400e446884c24d8cc1e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f2c632b91e5dc0737efb37c6f08a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342ed586b2b963254fd6086bb0fe96c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb3bbd3e12dd60f46eea527900c4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702664702475d2aa8f16b8492a54e31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97dcaee47f2455b146e932ab0ab23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a60e5b11454c967dfd759d14b3bba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bbb12594ec2f776f50b93c526ff61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded7b9c063ee56ee7cd09e2931113a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff13484d57ae9757fb89130e39698702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c3984ccee3f1b564150bcfd679534703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e75f776ac21527fd4e0e72814c5a57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a9b57c4c11a4a4fc79d010bc3e08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d4cb06201e51822ae0065339684df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6241c3d8e9d85d9d88785772d5b25d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447e7e60c0972d9c128f46a18f5eb79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239627fe87947340360e38fce941edf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b9e50b1cb67346ad3e9e070c33a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d228ed82a2f270b978084ca36460d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90484d77dddf48004d4e060940a574712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690a5599d48e8c80eb04b344b7fc800713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35574a94a377fbedb0a29357adfb03d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427cc76a4c69557c700add0baedee1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b582ba893e1af368f311be4fc2b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b47f9ecb67e4aee0166f6efc64ba74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b6198126d11eeb4dd0b021044c98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87484fcedfe3fd668a6d989d71971e58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15cd3210f74a7a0650b3e02174fdb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d77725a8d0a9f769234ebcb20dd91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16214048970acb4e9f035645d383525722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b2687b06d9f65ffa310adb2e12b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916efcb4b0bda6c73cb74e984e90df2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2449b585f9693b5b6166362a1a320da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a6bb517b558b16070b8bc08a468fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357fa27183ac50206df8bd3a99ef713727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf95012c71e63fe6abd9fdbceef1d28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7f518287a8b56d31c00b3d47b7d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278824f01117626e9ba07c09f53759730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2a24a6bd07848d6aa9044bc2259d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61d424f9c2b46ba42d0b3d890850ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61734d34e6fdd3829f014e75f1f2f7b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd5f72fd0aa431b39b5c4adfac4ebe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c68b50b5590cf1a764dceafa16be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd38b62c4bd79c5773a278eaa74d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fb5360f1202fd55362d0eba418cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3a23832fbd40f31be6c666c999fa6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ceabdf6b5305796df22e570380fdb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c44c039ee51eff587437fd8f73c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4761b643b595b5e883d85dc83a50bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2edb2192ee5a478b327c1afc6b06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965acd3b7992bfa543524af53f42c5fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d21dcc34b29ea044aa9d3fbaacdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14f9c3ddee83c22bb0040471d2dee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e0981a8fc95c63ae962ac10eeadb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bbb181fd47038f4147c900c6c420d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549f912187887d14d44e07f17131476748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b8e201f4597484f17d157f068bd6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f9c74816264f4633fda4efcef4147750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a56569b32f302a080d7953e3bfa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f1a3a3eeb437ce74716f18ea980d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80179426fc84c5054a9c16128d41beb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda392083d190596ff160a26307184754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671182daac1c8cf5c05ccc7a6cbe487e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa9b5a5feb44814529fde74b77aac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3fd4d427b87f9b564bfc4876b5e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e07b21dc1e586293d85f6026e3a7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb67b65679250ecdbbb38e0c15ceb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f0e3fb53a30ba90efbdc7617cba6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b668939a3e756019f9a175c3266c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c44a21827555dcb954a7bd29648a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958119004d11d64ab0095e4c9d37ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f279cf58b83852bb91489a7e5b9ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a0c3c21992b4c42e6bbf3c5a45f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36c72d6a374bc15e34f0e3c81ea04766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b51e5224b3d57e989a5b8d1796491767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>