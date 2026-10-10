--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f904d34f3f1941088e2bdd9fb667d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef3dd028482a84e475b4b3a2df5622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a81e99dd8832aa285afe1e1290a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078db4c1b6897357ed2b974bae905814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b75b35fb262195498695e4af9b53e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb50ff7ce4f913d57f3eed0f9e29f1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d3e73b1c7244814ca4db669ef2c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6353dffd6cf084bfd3e77cb4de3d8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2f8c619e6e0a235054fecbd3212c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8f7c7abc74896bca5319350e7b3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfdf8338940b74ff505187e8bd310911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7790167fcb5f2fcdacbbfb2e7f1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d1fd2ec0f81dcc89b265fda4f5c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45984afd5f920f5c31307b661634f2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1a5f2a8d6b58afa53f439d4c91fb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee86b0b291c130a4696aeea32d0fd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8d030569eb6165590c2b0f7bdc6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e78629c9d1e5e178e5f798d05a1bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0faf0c826c55a8d6c8d4a15e1186619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359e474bacdfd5f18fa3f751ad8da4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e958249209f295b43073839affa45721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838846dc0b76d6ed142e01d5635dcce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066ef46fcf90a45b51f69426d0d833523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea085e7f34a059ddf48969706f08624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94018aa65cf58697795737aeff712bee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1e650647ab3859cf711b385b8737626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b87a82b9a2857e942265ff3b371c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2effade5fabd8301a58938f0576de7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d52ea7164ae17f01bc386d2caff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f10eb2839d9bac72e2910b287c9c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9b5c5e03adcc5d4d0926a7c133b1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46a7e4847b8abda5a09bcdf16ba4bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463564912fd9a36d7b3dea1d7e3fdee033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127acb38471c5aa2c8f147811cb1a7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1eef38050f54f2f9e6bb098b27b3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23c6750cfef73d77e8fc89f1ff64d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db6d3deb66b8b89d8db4c2d277828137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa20d398f71cb258ea6f7ee9f929c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d6a8a805337e359658cb8865fa5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bf66ac753838f76cc6b345420130840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf071958606c501fbbe6f67b6d477e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3e0f8bc8996ead42a1807d3b1227942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734cdf373a51521c1e4af81b3eb1c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47227727eb61a0c4d1b53b580dcbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec131e2c7fa15e10eaad943c418de145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fb64f52d93f365fb882721a7af28446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb25e836020315b79b739663b55f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a6113c4e3cbb5041d494aaebc8d8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1180c036814d7cf8dafced29dd441f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf646092fbfaf36f049767ff4f026350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec9e5d8a84cad73d6cb3c90d088f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854120dc5af4b73793eefb9684907da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c8ad30b996abeed6f4882b1f9e4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7da345dc4c7feb24afcdcd6044116e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d915f246a7890755d70407e90dabac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17242f6b7a6663b143f3792e7081aa1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c367ce802fd61001e023d74560d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07601800e745919289d972e267ae0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f179a36eb4affba0fe4dfbaeef495959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadab5e23fd739e85a4987ddc55ef3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6755abd8623cb77f3898da22c7e5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc14e6ce44976472b5ce7a599762b6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e3ff9b7c064063b3281ada3eea9c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077a611ec215d5284233906e098842c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce5feb92213bbc1d6e04e2fc7e5ded65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b07c9518280f976e7f2a5e9f7b2a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52d23e1526892a23887d0fd32e29bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457ecb8eb5193404f3550a3e5ed911668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b721b87ed82afcbfeae8b73b7d26c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d4c5aa46741529dead02263f8fc170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2c4a2a1cff13638678c4e5fe9ebe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2e200fb6686b8ffdb93d1fccc43f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95402b3b683c779124293cf6d7f7ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5aaa64320a33c78da71aa87f41d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996afbfd3829a6c39fb3525c5ec4e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f31ec3058f28394096ddd6b3a571e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c211a0545ada551d4529becd59a23977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875218634ddb492b97a75facb9243c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbdc06d6e9d6647eb763747846ad0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c0387f13e7a212baf02a3c37e42780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04ca8c5095abc00bcb0037331962a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85d7661a00ba5407a85b30be4736882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57036d582a97d77e9ebb54ee767452583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e767f917268931f2f6eeb78099bf4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b79895caa9c68dfa642f242005b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea5f29e02c5c2eb4e04e8d7b06d0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218bfccca19fc214885fcce7bed55f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e3077b7333c8778de1b70431b46b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca3cda281518cf2c5da08b0afe9e2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755b129928c8f838844046782c1fe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2931e6b5943f83e175ff32c3b3d41d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85826a3e1b57bde87d64c1cf3a0a0f8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149129fddc1f4e0a71b656f7ea7d39593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74362f8562b98d2df64b2e84e450512a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3887ea0a57151f90c67bcae494bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9712f92c26903c2127e3e10204ad796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00461385f5f5f9fe3c7068f1cd2f5d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a2c5623f696642a3d8029720109c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04746fe5203e7c23ac57fef1f7d0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05547c6bd02afd6e501186a9387155100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227656a6df037a2bda71b9aa33a2e6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2149da6944d87c0b61818b1234bc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b9d9fd4149f623b586d0c849db5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1196567f516ce9f9b8339655a8773d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabac149c235be6259c11e59609595105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137b83051cd580c0f709d0d5e3ae2e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ebfd05fbb31a268abdd30908b230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be52763d46c2917e4b660564684a9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702aec730e63cc3a978eaf8db51bc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd213ca0a4ff6271eabc7212cbfd0eaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd2c3550641c72a7a12230992e3b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d0c50f5c1aebaf794618e28e4708e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130f9b2a2da63fe2ec5c284d82ff187113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046b8bb8caa3f5cd47da6eb60cbabd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ace87da16935cfe02cdb0dffe946115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e281a30eaf7ef3b559d9b596d3f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478f6b288c94238fa5276340d29e38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3c44d0950028907efbb68984401b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18559656e0ec00b01c5de36a3c1393aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deb445dcec16105661a1458b7890ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3595f8c873c932b29607ee24157f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0a08f572f1d8144fdfb57db133c2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071720e3d7588bd4ce4f45977984b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d768ecb7cdcc774aa34b1c8e231fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c814c9742604174f12618b61b929b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed8a213294b2d099c3d8414b05487b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680f4f00b68366d60a5be40eb202e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532d82fd78f199ad2e8b25e3c07cb7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee40fd1628684c58a9d58ca7294cd54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0e972c05d2cc8e4461895082302e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f12b13aef13e8ba1074968d42a4df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd0afee4c5d6fc1619b371b623a3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852b933c10b5cb04d6e6d55f50fa22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b9cbc572952666a785e7293a2e0f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd3e10b94091ebf96c93cf4540689135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd45d7c0ffe94c84af1ee4457459b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78919a6d9a53f7f31645c5237f19d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11059ad8ea07ec1e341f3ea08c032b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d595a2c0ee21d30140737f6d31a40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094545d1bd6bdff6e83d79ca4d61e5d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c034b5c2aad0124f0d537b5f589290141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc2427d8c8dc2c9586f4f213aa4062142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734afd9aed2519e7c93a9ae167e79426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeafc56fc55da5e71c34018555f3013144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e4fa65fa2f72f471efb759bd76864145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163209997122b8560966eb9afa6c10c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b5cd4a416f72d99f01ec5f284849c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07b866f202e835665004cc9f44bf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af923f10c80acb7e2db68daeb54c84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507d1bf7881e245f774a1e711052f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937e20bc5b67ffdb0c265ce2a491322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90401c5b3d95d78d9e65333831c3e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072851711a16979a25a8bfe57d46611153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c2a3c2bc6b09cd9a617d837a9ec77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799497c955f378910ec33952675ec36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e1d22548e5f55b521905b071caf4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a379ac9ef8be6effa30685c82c7b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc03890fb7c012213a3d4bdddb7992158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a96ee39c22b9515cdf4d090dc2fe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d28a05697b78db4911f15d61fc0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cea9f0a027bbc7c0d42f3991b185a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c909e94076dbd18e815548fed70d5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622304cd431526b21c8bd12f69b2085163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19018b09a46f524bbf3fbc0a776d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e4eba80e6bc85ee39a01d6c777f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3982acaff4bacd8eacaf29d7a553e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a421d091e9da5f129cb1edbda4516167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc154f7ae55754568aa1762b5b0863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1579c51faaa3635f0ac556e9d140c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e1222fae6da1fa634ad60b1616891170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffcbb31c3cb3ee622c0c61d94c7389171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b201657fc11178e7fe48c5b25ef5096172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109027ca8c9f97e4d2cfbec45d8a22a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433480b51cd697542b6c200af22edd26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29771120026bff7965c42948bc7d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc348cf09e33c1232400badf1e899ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818f4ae135b4d3ec8bc4095d2226eef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834be7e02ae179c772bc28e77df8443178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb171587461ef2b61a1a1f1e91d2d9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c9665a345078287d9b25dd489f3f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58a6f07b70b9fbfdda8c03c461253a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb33c20fc0ca1a0dd553bf5333c46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ab70da5ed2c0a0ffe88b97fbd065183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf963e5729f92a1f9f9dc8f2a7229ea7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa85cd09b38c577ecd5d42e78058d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f42bd6529df170ca4ab1d2dea05406186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67866bf03e1ea3c76850455b8ae95412187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75f4b2fff89f57d9430d85068287eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2c84e2ea379952f208457f1740170189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e2bc2b934a9c3d50ceeb04e9c281190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873775b86d83f9429060bc3e50e0a32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec7b0ca1b5447acbe22766ea86b13e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7af34626867fef41f5d8b8131900b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b114330377e15e91b6f2f54e6e9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74ae4b59bb6e7f1ae8b69711afb09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830fa05f80bb14709a9c0e1625a63d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221863427e1893dcd5e7abd8c71c2be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93fc27c08301a620f25079fdc43b04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6255e8367397558feeee9a34e556b36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da4a2838ad1ecb687906e2f11d3908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900b14a8defbb141b3af02dc803289201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d748f07d6b8870e449fea3c3d1078202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af24897a9aec993705c223dda261f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ef824207eb5ac8f7bfd921ca79d77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f9fc1a81741972903b2612311177205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1a13cd6a14310961d0f59d3b043c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb57a3a125609a31908bf5fd2eb095207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcd536dc346c812db737de08018826208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505b0cd8cdd26ed94b0e48b2902b2cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12adb72e24865eed937c6f213d9d4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e510f165ca21c169da3333fcebfff40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4013e6a99a1ec3cddb016158a86a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71ff968ae1c13ecb9023246aaf4f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c1f87cbabbd75d61fd258e55d20db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a41dad727e05920c66560f6f7402e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70182eb2015708588848c7cd24b07ec4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ef42ef4b82a55d71dd5b3491255b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd921892a889ec6ef93d962ea87f9e73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7b19328c6e8595f9a34cd8d29682219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e54b4c6485feb8d5886c95e18ee7f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d11a527c1b5a4b00243fff50d34a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a183f19ef3836aae3d010f2876ef44c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c869cdb564efaa1a770778f88ec7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf922ce638799c4621173fb129b265224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97c79813fc1d2451f327f2d1f82d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496e8149aed79b2750ce4b5c05be5f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba563d7729118e6f82995cbde9b27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ab67791a7ff08aab672c28d26f906228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7be56a2bb29863cf51eea86f00376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31e37ecaa65963996733eb16f50c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c5e650debdf8e7faeaba157af89ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720a7269cd857c45fd48cd8d3b1d270232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d3fed96745bc2f3250b7b01055852233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8bbb929e69f5812f429d701942ed4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55056e1eb61565264c7ec5a516bae57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2995393c3cee0b09133fdb03d8b13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2257a067d4db5bacdb3721e7a4c2978237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e7f0a285723bc7bd1d8605c037843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81912bad234467f381c7417441a9330239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe494ea1c202d27c15d750982bc3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b7986f1c6bfd1dd4241d2207aff3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa12529a59b37042959c12fbe0e62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad62077948c2a20c854cd5a493b5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c8d8c6e0b6998a17d833a67b8798244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71098c71b2acae2158f279d976e09313245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0af77d37b4a8eed388273745fca5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665878df01cdce47b4f791b6ac023e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791fe75b4c27619a630d2486d0976d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b0b5c7c9915788801cb8cd2b7c100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b15426d23323291a394d36386cf0ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a65c85a826aff8eed8f5ec3d366d4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0824e25cc10e0325ea36bc4869bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d309411fd13fcf2a443ed72520d78d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797efb61184c2fdac0a473307da60f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682efd526d7c97ac6fce964076970f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e407e918a37f34df7b94f7b421ed29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b46b025119ec0c2e88abe06236b0b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a4aa3b9c5a8450ee5ac05dd341bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c24217b138c53a4b4551303d35836259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232f4d7f2a4d419270d46460f6d9847260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9250cde2636b4128476316d6b423599261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ff334ca05ebfa4e7198f59d013a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17231ff23c9e957861461c11b7a7683e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34160fadb47fb70743b18a58d6ccfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c83c8e03445d9780d694b4c84386b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa305da73932b08652b9a5d75e99ce4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ec14c2f647140e932db902f017b27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a73395dea0fd5246afa9a09c23d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53255f2c1c04c836a29ced01a49f28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df871a42bb1700846477301b5ded7f35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b18046d818faf23cdeeeb96bdd4d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125c9899d9b0f71b9398baef526829272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bebd849765b8e1215943f0370e8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e650a9b58cfb1bbf0841533a4d3de2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1188c68cb5578dd0e282b9ae5ae4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f20849720c9b25d18965cc012c7b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ceceab880ca3579352e127efdbd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e95500dce02a45c9ad990c8594794b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f0afb2cfc6d10de070eb7b321269279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1f5b811edde198aad485ca40aead3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb905efe50df282ee40f60acd754a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d1c95a80e1fdc1f4e9d17e549ee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9ac091035355e43b52c395c345c74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386322cd48262da563de8f608ef586284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7055d5f24081be9c92d1f85ba89d0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3d3664acb78571edcf83b13e707b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff4b94fe3af154ff03c6703d0bff8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80519a134401e2658d3e74ee12bc058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d69757983dce5409d49c3b027dbf25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c458709ccadac98d8de32b0768663290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac170df258b4099224e03e5753228031291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af668c328a03ab9a02658d02a0620c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34874fbae8d94ea4d3608297794f08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a6047de1ef14a14738fcb83c5eba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb155957568e0d7b5f529dc296c2ab91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e65425a2bf2d99c8081ba83a6c402c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacf632c36d9990ec4f7f9d77563ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb659076fb316d4cf3a7e4675ebc5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1dd70f4c18c4ec959da9081f667eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1e76bec65bd3e1902b02d1efaf4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2f1711bea5c2ff0562a4cb976549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256990bedb600832da9f2aa1b90f6449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda493ebcd270f444096088cd2b4367a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4b9c17083f2885813f6a2bcfdd18a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf13193e15d620f8b579f3824461181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe1fb26b4015db2a8199a4b238e54e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ccf055f757c765c02598474107051307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37a4bcfa0f42eeb0bdf729f7af8dcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08cc2f087cbca98bb89f6efd740f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad43a3c6340556e1ec255f6c810c647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b549442dc243d9f34148085784ab46d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afaf86f4ae9237147e2bba2d996379312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56df32a05217d88d3cd4f25a7e4d182313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ffad2a3ddfd23d37742fda22fc6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc931fc494cd37dafeafb913283136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d30a424a53f57c41ba9bda134c801316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e39adb0cd55e3287ad521207b3ae2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5542f7098e7f4eb8ca7c85213da897318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76e2eb3d860de2232ff21c979375c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32e7f4de35fa231363a40b562d4f87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9714624a3c90f847e7067eb0b33307321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd66b006ff82c8e933830dc40d31b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2b506583b609248b563bf0570a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1ee124190d015a2e0035e12cf9500324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee82d0082215ae9902d0a69004ca51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b572eb4b7289288474f12c0d51df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0673ce9087609f4472cd0305693094327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2252961f57920fc1981d43bb9ec72d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6c69cd6b005b1fb4cb597d992f6c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471306f16c445107e8b8a97e4f5d129330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194341e98b107fa9980ec15132295928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36634b06855d401790ab88ed835e6f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e8c97f16cf755bad3a55af4601ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d16e8e6f11f26f9759ea7c02e42dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206ee16d2ba65a29a10a4a1510c3ee0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0124d74145b59d7c5a3a1cb56ce83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3b1d7ba2909bd03e7ef61df7549c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad60079d48207d97f5457e78d7fb20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342fdc37eaad085700e12aba20d7bfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b2d2f94aa57bb5046166b70d1934340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5b42c034ba4bb09218bd136a1fb46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16152af7564a2ec431433a8f411a3c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd450c44084fb16357d8816806416af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47858987850eee8bc041aa1acf75ec5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32aec17f43ae750375adad4c47171f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bcef6037e46a8b2c011ab230aeb1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7511163f4946b9eee9dfea95f0977a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e465c19387b1aaf98c71e7864c290a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b4502ff94ca69e3bc2a37285aad2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfc9f58b136ea3d7496ba67add3a3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739910017e035efaa863792d8c50394351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62af88e383ea1d5bd0c3ce43eb21c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1b306ac20c3de95f752a226905e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ebe98e405f8a2b88f9bd0051f3fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812a7aaec424d1ca0a3b662ff1caa93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d727298ac58c4919bd6d355c4635356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff9d196bf09c69ef120f455435b8db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd7465e6789f4260a1ae7dafd84eeb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d44b1d8c477af0825aa25db7ea4b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd3365548b02ed5eb0f42bbca0db57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f648e904e2ae33d9224b148e185700361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551625bfa6046ecea113c9c0398efc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446de6e5790c4f4ed80e294f944f6cfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bfdd01a5d00ba18c4b2372266fa32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938dec04f079367b752f048dc45ab5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3f7c2feeca507b52c6263de80b58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8196bcf33aadfc1ced87e84e12c33f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77a6b863bacf0cfecde839b95ffe37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c0c9ccfa130398c24ceb032a2678369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc34d95d307f3a07e29767d6c43b76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91a915e8178feabbe3a99afee8008371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf78c34c4f0768e05185d651c855907372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e751927fe03e25739dacf0be5b43b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9510cc049e11443640603521c9356374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab374eaa807cb857a90a31f74dbe1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb28d51dc53b520f6b7d0f6e1df8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d80744441024a806e80a2ffc8e38f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b29e240b5ddaa3ae797facfa35f6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229842c81fa3f5fc9df7153bb600ecf0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607eb7bb51a279fb317ea72c8cc141e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e734d2a9e7606ee9acd2b96e47b75b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195bd6277615f36b1ebf6e719988e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff78257a99df6d99d08c856bf71de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf55f93bc2a8d4d8026fe90acb1ec1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49ab57650bd7677ce10b2b9ae4cff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832148df9e1d660d909f8594c86568386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fccc03b0a8cdddb240404ef650c620387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8743e25dd3ad843aaab6945bd135388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2b5a02fa81f6d2c9ab295b1704d4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c091006b06f99543f1c006e598c127390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ec7394d05fc6a28b82d69c49c2ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f61345b7be185d30d029a9acd2fbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ec0a427f8bd74edb8125ea5c394c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cac75ba73ff34950dc9fb545df5755394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079d205695265d901dc6fb00cc61614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953620119d08fde5ec1bb0aab9677db7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ceee85793854d5e07ac592c6df247397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b5c1739fafa690a76c95af8e26fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468c9d57c6e0e8bcf9f23a6a9213ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93dca45fb24d859ad2b488efd15dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f74071539b9f56ee028ba1cdec8ffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f6c3a3dd1c6903bb0337d57d5b643402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6efc4bbcf951a758692cca051a737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59654c1ad2638fbde731a376a66d04f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb56e769e390022eedd60ffde6c1b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c696a28ae641b9db7304033f13cd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d39ed84c392d3b5120255cad584e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f979ec571587e6b800a56bfb2b12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7855e46e2f78c134e0fae5cc98e37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d20468acca17e0286f4cdb4097993410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a81328874cd73ada975ca86911d8bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7b564bb2716b4238db9d35776a762412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2526da091afbc377e24e491ad99fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a9daba89d43ddd7b053a128bff96e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655034ab6490c6ee91d541cc6c13780415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e30f6a862f20fb8a88c557a554321416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ddb4352ffb42c610c38c643d3309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5496684cdf850aa548d81ac9b06ba8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c503ea02db7d0cb1a143a9eba2f04f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093431502f162da1ad45eee22ececda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8d9a92f31a95625dc0d1d4b3fb0fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2c756570939d9eb4455a393749a78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb5685cbe4234a604a0d035a32b35d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b5d7b072be06087c52df59de9ced424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f987ac359d7ee317b5b2fb1e49c8db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4909ba78d1dfb1f2e6904ea2ab45d64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f42c8aa2ac4b68292390f6b1e3cfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd69ad22e7a92f69ce4d5ace52ca901428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7b2843b16e3367c65b945a317eaad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae6aa2b69918e6b015beb4461c85f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4ef0f068d65bfb03a25b4a353eb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1841049bed41e519431602d0792591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e255e78283fcd45df8732b4c9d530d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b86ea25120c2de8956e7f5af787ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35c22915d38022659e22f1a4ef8a88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a0a508ca2a7c927385f658775f9e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9530f49ecc0829a37a34dede9bf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093914728dc4ac9d34df0d6f234826438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44030b607d71a8ee26b8e1fe7a568530439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a46564462ed5b0ca62647c15e2645440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d8e18f89e74395e975112dc3cfdf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f8d93c16944e7130eb8c044d8771c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf395e094f042bdb9b7b0e658d61d545443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5356a4f4ccf49704ec7db60287f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2654bf39a54176103d3ae97f020d417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce89cba09228b3b7a8e6528f8d848f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb148c31b3149a0f4dc4ef2ff9f13e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8061921fb6aec43f021460e86300a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd64a7527b65df2d089dedf6f9520f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64adcd79cc3799647e6e60712dcf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7dd967f4a89eacee42da11223302d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512995409df7465562286b714fbf9f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c80890bf12892f173417aed27341453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750d236e5c303d71cc4a15f9805619e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d07cfabdcc01fd24c7e64c937c638455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a443acf9b0d624201b8c9e134ab64d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487ae492927e7dc29d10b2515c5b6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba376ba0578aa79e19024670cf06af1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2930c60fccfc231d8d3c53752cfc4c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f941afc4941951a3323579e9f1fdce4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cb7addef0ef5fc1d66a5b8a133cf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26872a0ef4f3623814bd45f5a35acb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a78c4e6d9d718207f3eaaa7b36ddd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa332079e644acd231771417db907d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824fd6023791f525d71337759c84810465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21471c8414d33cc4546afb48463ca88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b954baf5d14a7e325ade1e4319dd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb1c3972eee8f637a494cf45645e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1f8567c623262016b85c6f9ca9ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655439a3926560381e077a1d3ccaeb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3bc62cb4601d32560c2816c72df7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7dc948e5444f2503f93cdd218448472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba0bed574e2bcddb1a8cb3ec039327473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c874d72e5b156891658d70067250f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405bb2dc1eff186f4f33fbf78ff385475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3a58c86d126b296edca89f082bc01476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07463770eb1234f69ac5c395cbd8e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914036a5e2d6e028a60dc33dad6044478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644e84fc6bd70ad03b7b1c5120552c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ba27a9ead6948ac0f4070ae97f370480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecd1019c05076d141f64911bb0ce8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f74cfd75b4050574cf0ae9ecb2ad1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764c9fecc1a897b37f71e71dc13fa43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3755222758e44151b34e7e8ebf894a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177362796ec5039fa72d259cdc12c575485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79889917420ca1452e728d988ef683486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b9cc7e6d8670ed8b1ea91ebe4ee2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c2451f5f31378f2fd8598b945616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82bb21db7d31ab5208705c2b852519489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ca5ecadc5c5aa8f054a6270f96c0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adab32288dc891962620431db713c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4d33f97f3213bb7e500d05fee4fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded8b62c07cf1b1ebdca2acbb87ef8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead5780c90327bd7c1f95df7c4a468d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f33428aeb6e0a7a515b3cd0793edc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44748487950b69b3d8bea6b89d62bd83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bf198e5aee67e4dae246d68cbae99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5fc8b3b690173a5078324407e400498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b1d30a1144b605546ea335112c32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb874e6b7c29526c68ee5979c5401500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e85003bb6c39a9cbd59a8898f1a9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd1357a7393934815404720386efc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cc78931a84cb2a33b2441d45442ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb06aa96732d63392e20726f205483d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06654f7c99a5b133a6d33e977b9756505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb116f14f9d0b6c8132c52987af6c29506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edcd828e16ff5fa9c5d51a98f3f4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428d11b62a7420d9add99f858e6c71508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaec07a9d0f1d8c449493c90038363d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ad5272348e9ddd7c6b6a077cc6976510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342fbf9239375c45e509aa94174e8f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9cba5411144e7d8fde2c107c4e61e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e5898dd485284d2d2420ff02c8dc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d1f0202265269c9bb4df2467cd82a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b428df460d82ac19c25db3bc9efab3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a9153aa2454f1b4b78d933d2fcbb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9074bcef9d10cf20a484ebcb37f497517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca4df75cce74b190ada4592ba5e5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8a793f278918003e5a03b30dfbc28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73d2c9eb76f9680b1b902af2d5254b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe49da78d0f5aebf6c6f8f6fbee1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ec3e1583046d09dcbb5ed5a564a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c55204ac8c44436b61501170b0109523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9dc833fe431f2efad62578c9858a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73bad0aba75c9f31118eb36d89e8a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907e108a4ac25bca311291d3b6e7541526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7f93d3b5a05da2bdbf9d5d8900a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb9c0a64879dad51ffc9f89ba6393528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae649588e1fde21885eb3da0c84f4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337ec869ec92b1c7ed3a8e43d222b56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d4f9f6bb32575e8499d2c9b7dd89a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854207662dc6de418801ea60fba6a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1d65b64ccaf92730667ad87cb8ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5218ea44eb2c54522b0e6cb99d2ffb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec3914981100b0a588927f58b95907535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06a4ccc6e16a444ba4df5ae2707b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e066c2f237a170636b8ecee40d49d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3b63c8fad4c3f506a46c356a9e827538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2409ecefee6ad2ca059d37cd399cfe4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc78f2b35b7639aa0bb61100f82c9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a190528ac14b0886d57b9d9d54c498f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f1d38573156caf04d6a6684aedf05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e84f1a767009f43a1d6d1ffceda8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac549237f861d77b5c0871c80f9ef27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b591d05221cd80d08ddf6a9e98624f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ada74bfb7bc64849e8c10f587228ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb837963d71eb31f4c71b76a757ce2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1234df8f70028c80cf195fb90e23b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d0d931f26c9d2cc35263917e481f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6b4e9b6352ae9404e5c73f82e73c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bba5f3b390a1abb0fb5dd4cad8b64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c5e87a40c788c5b4078c85c0a9b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221688d77d2d881bdde81cfdeced82b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d2a370daa2577ecc7eee3ddb9635a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2be9a58c9fa03346ecda8ce056c80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc586aed74a1d49bfefa4f4387a05180556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3420fec06ac6c8e0bbc6a4d78908557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda222f129a1ae5ce1bf4689f605d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9caf13be3e5dfd7d4f6ae26575f321559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8f0220e7fd028cc6e3cadb7818f16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce04de1ebf1b6014c18ba22e493168561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915067a36cb33bd6b62a62db3fd7e171562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55e6b4b0feb5348170ecdaa10835f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7c753f2ed95bd3bb2b7b5de1e7350564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7951bda18670c338c9882263124030565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe4da0960d3085ab8934147a71f1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692a5310af9bc37b545d9253176391567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901dd23b5377db1114b3702c3b96c4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af4283ce62e0afdd893fab219c104b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f806ab5c61abbb883e11e7443c5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412217c956eae7b71dafee05f74d994571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f576ad883505e807921f31f0ce2ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e333a62360e49d594167eae241cfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f321c5bfa15dc44f2eae515490b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50477bb94d972b9b09594d4960d2fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef80e968a50e1dc88a0d6549f7947b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8726dfc4934c5680e9428c0520b9cbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c5644edfb1d4c685b78bec5a3942578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20056e26ca72a63dbe8b9640adcd4788579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb5becc779dc4c92ca30bd9136f05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843cbfa0f376e22ed194a0b06046ee2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed6cd3111f8644682b80973a6a4dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634501067c32ee5bce77b6425ce1ab0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76852801065cc46ebab0a3db3fc6023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97a31cc06238d8dc0206cbbf23034585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209931234c051422b9ce5e59b2b3f288586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aa062d15cdd4fc4a119b88657f6f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88977c35f234f229b74e8cfbc489f202588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2b979241f992bdd0c27302a9d6564589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1773c2805ec49da7c3463353efb1c36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b63ca495c5a2d36b2198c2d74846e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb181fe085304e27ad9a12c73894a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941e3600f3b2d68ec2483e96a8d789593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c811f1b11201fc3a8cd3beefca716594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292867107c0df5819db0cb83ebff992a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e5dc1e01c215c02255634fd2c1866596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31d039474576ad21137d601f6d2e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc3f9a454d1a07589469ba399817f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096656c3d6b62de28858bac3a61648599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a4fce93d1ce042486c9847a6b60c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e805f85fefa067e898c4a669deeda5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0804debe6ccb41d1c297cee12cd792602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7169e30cef5775ff1a02ed35eab483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08555a4bbac3bd57aedc24f00fa27a21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69a377ff2f667a11ddf5eea21c261605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d61674e792903971dbc89b82a92a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451e085d57a2a2a17b07db22a8fb366607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ce39a54da178e8031178d7274423608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf8467d6a901e9895d55bb20b08549609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bbc88c83f2fcf5b62ad646d3844bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492d7fa859d808123f5f0132f68bff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75440f62e7930259ac3cdcbe0098cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663a674aab6ea8861f6dd12a47d9207613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825f64f545e1e27eb21ac1f5e77767614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b0eb2dcc4ab36834bef73a1e6061615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa0bce601defb9753c0522295fa8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb81c71b5c2946ec9c830b05c892e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3974775866e817c552368b612bced0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b326c5deb19149b4e9d8a523af5f678619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb027da17a7d90667396205539a848c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db023850c15761940b459c5d107d1d39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9aae8904f804c5a879a51962d9755622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a1bda1ddc2128808847ae21d7dbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8e25d62c2d1182a4edaa576d1b586624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f9871e7179144e96d0deeb63286bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e37bd43372df7905f0ac8764907f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafccf1543c2611f7533899ad4d123c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf3e505482bd34f35c537ca0339910628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc8d6a11488c90000aaf5bb76f1b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2cf1516068e44a034789f435f8d77630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4feb53781d368a9e84a6ef45df82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207f6e7099922eca0c002f768bf83fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6e81f365301b17ee6e840bcbea6cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a220b7c1299932b975d10f6b696919634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405a81e58c92a6f3eb86b655b740bff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f98ca635eaf7316f46f8290daa852636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0add8f16c17b3de4ab7e19a91c80f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c39fa196cd85c808d7e38f683d67fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816fee42261c9fb928324402aa97970639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0faf130b1e8b066b87157645ce547640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dc1f07cc2dfe12a1602d7a93a9535641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3e011d2b94af2a15a37ca820c7939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66d5d298fb9460b58e55a1c81eece643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d2387f021c5d692b8c6356586ab2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcb5a5ccaaed9f2e98857a7e4c953645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030511d18d560b35b3ad25d7a09263a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f8722b60fb646f8adf9270ca6906647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a15898044a8128d9024287556c20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc1fc17628f29eb3d17fad9a7560d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfad67266ea7def1f4cd511899b2e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dfcd0b4597adb8ae0f579a150ea1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091f99b29e27a328a0e9620dbbe201652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda8b3c9588551074836997dc4f5493653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01b26fef5c148f84dd872a2395d2b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d858c19332c78ead651879eaddd16c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e79493a153665c075ffb749d5ac21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26fcf6b7cd0598862df074cbc1b780657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f997aea3eff156a500b78fdbfbea4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713683fe1569d7f58bb171a738e67777659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22313dcd9731ec3e8976e2704598ba5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67133af34ff1cbf9db6a5ebe23a0b4f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc44c4bce2b716f3fb408f3a8f66e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743bfd3f112a2afc8dfc2667b4f2ad5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c44e5dc4d4986089bf733f7ca9a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f38fc892f637c2c13cd388a2d05f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa0acf3fd695ded2a064dcd4627616666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be25b7d37ce4149936ac372362e1cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ff409b7b9429953fda13704cb869668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f63bd1a8d363e20c127e9a67f383d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49858375f05250a070b75168378583670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e001fe76d554ce16bb014ca639a1c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea8dee882d7885242ffa07eb4b042672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bde6e35f6b76de727b1ee723181f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32248fab8528300bc5a8292557cce07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfa21e01fbebd4f8bcf74e96deed32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd57c21a4e2053542fced6d9c79d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22d299cfcd13e70c24b88fde3b06fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf5bee07a3b20d2e1be4d376b050a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2c9ce61decb05fb2d64f0e27391e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83778837ed72aff6830efadd7f3bc9d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b95111738656d1f9a2cc0090d2b8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ab71763faf7ee6fa4111840c57e83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb157531fcb1ebf708b1a0533549e29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607942e8649677c37532f827bd81678684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6623de16f8bc17cd96dc2459430131685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321dc5781d726a17f4e194a8c72b5e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d014d597700bf339102f7bc73817687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae2e79e2c6f97f702e32732dc4896b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05d23a85f8996d695498b396fc54d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490c78ed89bb108ef9b8db043252f7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c075afa241cd05e9c64e2007f3f458691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e0aa4e9a0c0679fd25970b6015ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6d967c8348bd33a3c4a6c49941e8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682425dfd46329883cfb5227bbb4a1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d90e54aedaf9a53b64742a228b04de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44b6c226845b68bd6df909a39f2e75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0dae72ff73d928322de2f5292f34e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1109a3c709404f0f546b729925c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29693699175e2162b9cbabdff6fcbd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc62a891f11cd6675e941e4d0662aea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e064c851f7be1b201eff07804a0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de71c3b3e988a6547b9cfc0d90492e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc968be9dcc66286f0dfe6042794243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c082d69535948f00df4f410cf882704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff5cd2841667df464a7f43ee3739e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5cc5458745db806937373fe179114706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67e5b9ecdd9c399a2931a89729674707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dccb0d87279c8a7a50e74321e879bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f66accec03f27c45f9c7a1936341709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c7fc5a374b93c687f9bf72a30b3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e256e1c73a43b7834734c53ee162112711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1676bf94b42f0d6f35721e4df5cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330de2ed88147517e124b4c5b0e0a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a89a08bd799fa1e585f51feeb54992714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d73366974853153907def1d5376e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14cb9e439bcea197fecafa67596423716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5921f1f041945f85b75f1f294960c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc99eaa34c142f9ef436e0b457dd770718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d12d09264194f327628a4c19b7e3b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d73a5f289e4da7f4621249a9caa5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a3e58f0cc7ba4354fa3d23bdfc09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b62a4c86e31fa0e3a403c987446f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246674882eee166216f88baba3677e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6350a891214e64ac59450b75900f20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002b2ab7092994655ddefd29adddae1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc18699223cde4de232c2c802fed66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea020f022e879aff20a7448d870d660727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e96c9acbd0b0124a833e44e2f4b0de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57de461ddf01d3c034468e6f41aa49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6f42706e65e4e1d19e20d4e9b91d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e1c2f41108440d7208a01927cabe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee48ac10f92f09a4a4ce1d5dad35b3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32004ce625089dc5268b5741a0888d67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284aa2a232b7c08d30fe737adb4b81a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64e0308bfa4b34bbd8dbd2a902c89c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340765569ac2ec7660402ff5455f47fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4acc0e187d0efb49cd14573766f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a3c7b026f2e564891454b3441a97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade36511f7dee89f8861672c83949f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200384c808de785c154918327211f0b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c363fdc9f9e67c6646124cfd2fc941741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d55bb7c56e5b2c4744ca6ddeb50447742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d22610c9083a2b3d5a8b10bfcf3255743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd0574ec8fa41295595a26cccdc49744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf9bc9b1e63389f02d272e16bc007745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9127de9e80f63d03a23fe74f8907746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da594e97d0c5507733217b25c70f7ce8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61964ed92f1cb472012cee88996b5a56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f78dbe3580069aee1047381adb9974749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03fdb005b928e7385379308f9a42c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9848067d77e259d357db6489a2b1874751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169bf59909d6bd09040d486a2d22c2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349fd9585a4b7b5f787f6559bc5d12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1be96848a78a60eb7d5f51d19bb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed600bba39e83d80e5b0f382d3a2c0da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf15ba3f1c1cc74af50c7b6b5c80b36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd515e1281220d8ecd53cef879b3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908366d4e96011e95ea39a9e802de84b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e59bcf61cb2c27422e75cbf68d272f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c553106cef578e6cdbacb948847e1f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de7389620233cb9f1f9fc3a2037b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d236e07ad89fa3d9d6053dce50546c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc00227bafb144fa39a630dfe7351763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b99c20a3a10852e64204d761a9254e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486c37e54504fc41654fc1a92483e2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac1ed68428448b2290e1d8c8d41016766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e0e1673c27ea3060fe24956dffe7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bf9cb8e3bc9296715c5221b0eff02768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760eebb134d06850e5d3ed2229efe5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedce827325d5ddc3b53332e9cff91770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0124ac0413cfbadc5719c74baa52937771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b146c07626c03bb7aecea66bdd68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4933cabced64cbbcec954f57ff4ca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f59526010090119a06c05cd7047a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eba1c7dd4582022dbb26aca24f768775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f89d683962ed5241a6a83161cee5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba88a5ed897f06ed57477bca160e0d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15f14123769d9008f9866a7b3de13d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5503fe95e9ace7f09280089c8532de4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5670c43b8f456467d5fa769dd18a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7cea83f5d97ab3a97ade9a80550bd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a908a0a05ab580a12c578534a42c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55bdb98a095c00a9f400e214749b9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f781664ebd3f560f56276a3f29bca784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7694586ed550521a46f81795ef205785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd74577a019660539c862745cb08d6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a526bd507834c894ea3f99e612bea6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f03c8f3396f3a1a4e5bf606029bbc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b237e543872bbf6c06275c5915d1e50789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce44680835733a1e1622e01f19b6d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b372a5ae076c8e5a987b57a8b58640791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa649b4d0212670e99bf75db38f00792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960fcf8de9264efb1e7814f0719df43793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379160f969c324a2bb81ee8fa52af2d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde9663eb8c59e06f12e09bb80b3596795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e683d7acde09696d23fbb289dcd7d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7512d43a83ea5a496b7f3cb360a68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f749afe562c887713191f1f79ab2b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ad9a4ff8449c31f4b32a8ef3b812799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d99e154b74f9c39cb2be03f51cda70800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d216cfa3c7d0cf364af1df78f86bf5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbda4e5dba9c4da186e6acde405626802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdee13386e4311593bd1857ae4f343803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254615dc0c92f3af71d8f2432363557d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d22ff04813346fd30728de7086257805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5b3fdebfc7933a07854d76411cd8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf6cef37932ae15acf95310adfc99a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d9ea987de2123be81e975c2c3e73808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46deab34579b9be3eff6dc668cd9f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781aee565599e4df1d722d99dc1a64d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b7027b02f3dbe0633124f00954baa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25004c8b0ba1f699c82c817215ab1638812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a1b076eadddf52ffabc593bc05550813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f804fd8112663514d64214bcbed6ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f3c9096e3a80aabf90f280b77907c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7326a7ca9ae267c98393d4a4bfd2d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b54f382d02a76b40cf08023e52640817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f541628102b932a4e62ed21a986e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d0e767aca966e0edcbd9cc307dc64819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b8ad2854b6aee7935d8c4eb568f2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877413bdff00eed338408540ea1505c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdd8a5c1cf9a98cff17e70baaaa326822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d6fce98f23e5d6651f66446605fa2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b9d1082a97488fdbb29f8ba3d2d0a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7aac83ab8f1425cf96ada2371002a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f921936e3853a89de3b4193874b1b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59659617750cd7acb0bafcefca80edb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa8ad7b2c2816c30a487bacb5021a6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80037065c7fc24105ae643efb43d58b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eb31d18259266ebff1a7f78d86639830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16c1e294d2deb620449cf13d0f994831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0c275a1711bdebfb45f3fb016301a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdb1768c467524d6502fcd33f3faa7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91777e29d4328a9edda0fc3c04ee7a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c33c5a414f97077f48d353410302f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bf32ba0c2df5ea7bfde38679d799836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e16bfae7afd4e38cacbddaca1ab616837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca8938e242f66b349430e196bd29a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b588170e9ab277870bb9c1c55d635839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8278f343e117c0bcdef44e2ebefddb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfde14d89c9a3fe111c43b3be0ed47841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d33458737c7ee9b631d94c6b93569b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944750c588f6032b14d71a7a6c6a1ca9843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eddcd1cd60cb76546655cc93a4f1701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba464bd8e0c170f50f2f8409bbea45212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5124eb514addaec5c11d1b6aff36be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a58c267d29c1ce96631e20cccdad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ceffe0190e52b2ff5bfc05721ade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a10aa0449d1d46b96789a0d4b67e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b48bda845276b1523cfbd6cefe76dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1dfe771dc968d5fdf870b9767b4d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6a58409c0310dc5a13c252784f5279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de99355f4e5d68d09dff83e20effa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e522ead73071ce3b96b2c994d13211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4ebef13e0a429642ea89558c92bee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e80b559a0ef7b142100dea789ae5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c3d0134fc0e4bd757129fffa3df7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec917f7e1f907fa442444f1431338215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bef86dfd4d440bda62ff9aad02560f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36412703086c8468789ec7811f1d6e8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97739d5bdae2dbf53af902d270b72ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476315d66a59dd91be3210ed4d23536f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06284a0ad01f25f4ed46f34a4c2d81ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ab214ce4eca2f54e5b515d02fafde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832259636aeb1caf6d7c481848757c9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbc1193b96f64fed05103802317a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d3bfa05be11b4e1dcee5ccb4e465724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999020bb7ed274fd718c3bf3dd9d31425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0467d9cafb1d43ec95f307ac5ca7a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ff38d8931d4f73f013f9d0128ae2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fdc96705fa1685f90c788b04c0c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248e8d4df646e2fb05fe6c711fd6e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839ef5ffe3553de5c1831f2f0391e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e2b2131ca767e872158cbe86c423431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e95697596bce081a5f45c1de679332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025026f5206ebe6a23d20b84140902233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f68311d2f8a8f47c51d265026c48f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7e60fd43e8798deb8dbca2caaa0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d6b518ec228b0ab1a51742c0c4daa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b5598424ffed9519b72057321d83737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d9653364be16677de275418a5a24238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb269b0565f72662c7b6fab5a63a26c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b89a900d1eba3eefcc4d9297adc1b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f1e4cb2d9f98c7ec5885cec47307d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec78842a9b8d1c566ecf8d3ac1aea942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b5ec24ceeb776e212a966d3bcac1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3cab497d2c6b4394e02d4dd527ab144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c9901e54d339d996fdff9d3b0f7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ec85c2ab118e7bb66239a1b74f5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c70f3712f5bca424c5660cb391be6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f5505bffb03bf74a2070f47c471448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b18a0b04cbc41b512381888291fa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a27eb2137600fa62460c2ff6ddebd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd627901d8fca5113e9e2e9e9bf77da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d359c3cda886fd2744c4ed67d1e8cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7937742a83a2118b655c83912e3a1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6adec590daaf33480eda2d3223cc654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044ac00822b43d4e7172b118a764f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053efc6a488a18dc25fc6f9af2e390256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a941657b0280aae2c1c9f19c53e1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc9803c550d5622f58ec8ef8b7b6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8725bb20d6bad7ab848e9b9050fc4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1efc873ae646319b3aa805b72c15960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620fd1ffb328a036023e3e875aea2dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e53dc2d3360624c1a1ac171c4d9e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7b3c6890061f12c4ef0719ed722b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63489f687dd29a106e66c64f1aeef0bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beba1f0a0b17003eb5088d423d2e4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcde3503e202522f8e2df7583cf60566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf2d6fe0777141e984ce7e19d4ee467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf02d6f81f9543515c3ba0ca0b5d6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e10dceac1baba5b6fa6115efd80c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833a228ba5d5234fca935406daa97c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324b8aeb5baa85a71a9b92b1f64904e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd989ae8c8c5bb68cfae6bc37f38472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1ed89a1e756acbf96095adde5623e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f09ea9719e7f9a8d870c5aa8419c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c538b34722809ce35d8a8bc1c03075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905bd2b530cc60be42b8d6fc641cd9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408830e77b6097cf88cc85f9ceadff6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394717838601485e8670c8f458da075378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157e8ac228437a249c4237d3917ccbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cde4f6049d57c06894642d64b70e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98850c17d99137ffa8ee9846af9fd5c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3de265a948fd714af3a27248bf86282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e741399838fe0cad8712c8c55f62283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde4399917fdf00235fbade69c64a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49f94135ab1f009f46265e227c831c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ea4645f6a8f67f237899aef81bb3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027de6ba2636a58f9058fe2c9cdffa987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c358ef3c29b35d5920cc418e5ed5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811597312dc3e790f93487c73b8b6b1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8579e82a4efe7409d83458a9065c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30124dfa99af16af600d58aef7c16c6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1135567a59787bfabb749854659c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d3af8a5343b0c1738c70d4e5817593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946351028814140c8480ae253ebf5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb915a4ec5425888ff22ff95359e9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100a53c118ec416986bcbadeab624b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1acab530270fb2be5024033f4655a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee07beea0a79126a687dd2d378255a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc36ab03dad155695a99cb2d419f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa82713fc0a76268f1e3bfabaaa69b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544d51fb74efe010eb1786121eae5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9215ff68bf850afdafccadbe2c72fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eebdf6d5f6b0df9f14e1f5f4a66a59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855abfb068545abb0ab280bc4a0daac8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e0c1c19d7afd918b417c79bf81233105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bc827c1bea1069905d4d2fb41ee4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f56c53557bbf84257ca04606f445e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258497d7a0a5f42601bf42b150d71b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7df759dad699fa0710c0e69b4f614e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354277d5a1608cf58436eb079c959431110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332d996f7f8633f03050e2ea62c2b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad5802a1730d9c044bf8bfaa4a55bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61e4785d56792e97f495c415fe6aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfffb6f143ff5e9834a94ae43900d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa748ed23bd0cd7b0b488b402887b3c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad8febff44b838beeebe0b1b327d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555ef9a9bef7e7072b2e88de921d40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9648fdab122f4f5d9c7d31a8fbd9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a93478c1afceff72efbe1a327a00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793825be09107e976278d56e61e4ce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1cd83ede44aa36a0289ff416ddebc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf613634427ce035068e8a1af5838122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce612c055b799f1108671f2c4e6ac9ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53c8237abd9e7201e072db640207f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35980bf440f5aaf992ea6e9ac5b5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34314b34ae5fc877345d35d02231ddd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8847657e64097b4d9be50f21eb79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545fe3142158d0e365089d503915ec9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7318d3f937c822fbf4600c5b1740129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df009bc14a9258df413ac288a48b0f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54a7032110e3c2d1213eff841ea1ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea497829f8ffe97cf53da1491569fb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144e04ab52c3cf5e8686e88395379f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3146c876569ffbde6d199e7b420310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282477e8bbff835149144b1bbe23902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e3ff6a0abfab7abf2b2a7d898ee60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59d296b4cbf8b0be120dfadfede30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7252586dc590c4cf1e7a2ffd16ca9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9117a07f47f6b36590a6f5b34f46c92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72284bc2ca10e40e8735883f5348c6c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f68ce619d3dadb6ab86fce235c126d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f365ec79fdc6ea03a4f0507e3ee99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4c18735cdae275867a99e0995b72d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea754415abfd8e19468de88adfb3c27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1e30fe255fd521a4bec1076252258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab1946bdc71b412d7e8cd8e11c45f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a44ade251d09c490f3e9a264323a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade4d0a4d26915ee8b3c1171c919c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea5f0ddc67ca1985f9753f00bdbfe9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a298d021eb67a18c56ae501d030559150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda55fd6c03602edeb1c81c2543e8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6442211ed63545aea98987a73f131152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264014417a29f3367ebb6316870702ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986e6c72511bfa80d41fb5f8545cd3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbce056cd9298280f3c6fa0117b967155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535ef79996c8970353a08269af9861156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d863e08b7eff445cf24adfc6633d6a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6b959a4c6c00dba5e57588e45f2ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812f4e0baa698a87da351b9028f063159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130856489e84b383f5eff9114dffa310160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa8840b545c33b44a737b532562ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73367b3e563c3c81667dad4003a4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d632dac349e750365928085c3e6a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d09db92667faef1b1c616b7e286b7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1abb249caa127de4bbd8c678e264a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc07658dc0fcf40b7a2f6006db51b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb89ac4d3c61d5bf22c568076f4d8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3edeaef49fe98f3c38923e4962f2c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba12c5cf55419f75b810fe9a8ec860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2de120a074103209ecfa610d8621c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a81a6d15c387b7d14b182f758b80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679a95e454e478b39a7a2bd16b74b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455111062d8a469dd4933576dd60a78d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab28880257055ef3f3a17d8bbdad2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978bd59b17c07e62d512eff00ef909c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056f68de405eccc2de8bfc02dfa753176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04771799e366379e9dc5b6ba9a1b8852177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96cfee2a1e37aa295a9bf5f1bad6ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04487a77965537bb8e223a29e7bfd6b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19548ec62f69c48c888e6520de46fce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e4049a2f8ad30978d86dfd05606a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadcf650a4cee45058d39700ff3a02a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5f2a1cbe604374c5ea003e3795f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee945cb8633f9eaf7c1cc892bec12452184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728174386a04269e74aced82b4aca4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9ceae30c11ea2d8dcb11d994be2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6920d77f0cc245419370e756cdd497187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca4654ba5559b1629c5e5bf523f71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3f450f3fc5edbf5bfef3dc273e06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bd49de161664853f101b17872282d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a000621ebeb7ea53a4f2c4e686c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6122c6b7d431baf68dcf0800bb8bae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1cce8eef30473342065fed6330c96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb8a03df9ac58c90ae8fb8fa80536f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff056fc9ec17b65cd4a9d162a835de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb1df702c6824eb14059650d4782d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c940001baa4449ed69136d0435497197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f6db15c27e909cbd95974b0283d7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671a81d39b90f787f1a00d3eb165d21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4c14bbedd2363cd4da73766e7135f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b957650bcf8054e693778b747f4c35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b0a7dc8dc73db205618a2ebd77a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207ca77a3598c3e63cc85b56b8f46b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24c5ac4283a2713d062fe9361c1ffe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a420084074c50f8176dc7c4a5d13820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f42391214363a14a5bb13c4c194ca3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa46df51872721895d917dc9edfd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09307e00b282e780c03b98af1fe2179208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad827ff4034f0df746c5b9baa07785a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8022488b91c9abfe0af7a2498c7b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf4918588fc82952b61a233a4e16d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda0e51789fa75beb3a9e5f517ee76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d811669e83a407ccfd7263eff96b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36562a88bc6db73c439d6589c573285214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc26833fce122eb6b3a04c123ad07e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc5f042bfbf23704dcfe1a02cf57a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cdbe8a5a50edaadd4f28d0957c598217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d33020e9ecfe4c8ab4113b2890f8b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b1a1d5fd3a724d9774e80b57101c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a2cf79d30d5fab0f6dc2e64b44b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8dd151bc2ea1209cf5a75e78e1619221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c486f9c49cf6a8ed6f6d9c83995c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab014686f51a0426ffbfa22076c577223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47792579b44e6cf0b9a1dc9416186661224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08849241f29931bd80a542fa22f5ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e72dbfd9c17bdd3279b28f57a42bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ccf3e97c14edd9fa0fa0ef487f3de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f032a0142beb57d1378fda4f93e458228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4182c2d4d47fb11fcfce988dea5c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5afb19e42ac969e74086c73bceeca6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601d5641f436b771266aa50baf8bf90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee423e177a4268aa0c5e879b04bebbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffded7afad585ca031fdc4fc16fe546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281e092c245a3d628dc5aaabd79483234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae271c215d433c7b5d54ad7f91530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67954078c22a46e0b2552bdaf1f5c0cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5f276ca1ecb5caf91bcbc1443624237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20e892fa57938834c6c0f9f9f4e05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0425227ea5ff2f21d256ff9e4f7c6ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac096c9c3d51592c6ec9a5759527bc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e93158f8d57548c5b6945a034db8e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b1e76e769092a7730a5443a84b66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343bb746544f63ce953c2296dd68bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b71666658be02815de1149c979b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad081b3d6e1c1724880686918ac256245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2bae2d2fd9d797313742a3980ffb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabbe3f48b6ed27422c0d6914369e26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23427d57906de40d89399f9885ab3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4adf623b7b0ef072b2135d4b9e819249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e7664d2185bdbfe30e577387b8bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783e9a9e16d0c58af38cbae79210e58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a9902c9e0b50b3a0587dc772be45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24272d51663a42fff6f145b7a0292bed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c0291b6039fd33b563f83c52b05e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf6ed6ce19abe8a6222e181d5d3909255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d96473e79ec28aa8a836d9dd8a5d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f23627171576fbe37e1549db1a2ed5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eecca87fdeda33250ba1d51aa866a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56cac7391729c2c726990ee6e538f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12cdf9f980c00ecba3ad23d7a716fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb812b08e0bab39b5347171449d4ebc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a01cb0534e1d73818b662ca1c916c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ae7c77e063e4085635f7eb45f842263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0bd71cecb20a2c3081957d590013264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bc2e0299ec80aaeb0a32bacf0e0c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84331fdb9dd820cd5f42136a35a556266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22924c291328ab11ec3a33813a400e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06967a682fa92625c37052abd71886a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30308a7ec8a2e6e81eefa1d883883be9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1282a4e1751f725253f2ac18d7076b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b791814bb2c76c17711c7dc10397b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb85b53174f8ae86b975fe5bf1ced71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff962984237b070fc1fd6ca5a18cdd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aebd3b40151498e47941b185f4238274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750a27925cb1be8f760bc9d08bc7d1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9938942511ac94888d754007eab5aa9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88627422d7b6e800b6a10e59f9e649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245a5ce63e9dd8c885d761e67ca36d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432e76016af3847694cf39fcd3a5d25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f3625654780608e934f8ebdf111e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610faaa07613e549a83faf56b1be8c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20b68ec85a03fbe931e646f7d30c42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ec5f210531f0d4f22449510486bd3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6f59cd563f28be8e46cabbaa8b48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce0f2ad7f0d96688321061ccaabf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8527b32b17682dc33415ba1dbe0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f581364cfd0088ac20db8dd01618d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236021e3be75ed30e745a4192e260d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c90681c24b05b8c2a778a22d56cc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876544f02fce4b6e95d36ef54b9292e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e33a27c2d937ece9433643f53d40d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a486017ea2a2f9e825dff5c2fe3d3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78742d43a624fa8797f535219b238e1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f62d40379967261f122f8696cb839294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e99abb03c1542d07fd36abae805aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e80ba994a2a2bf691ce5465c33e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8194bce1492104b80be472a7a679a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e9bc407bd28f733bae088cbcaccb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15f0812d88a6d7250aa0630d75a022299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfea8010c9583e0cb51298c408b1ca8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a5192203b0fc6f518876da4206fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa204430143aa4c6b32c0764f08129302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c01a5b5b64770026a52e1eed33d507303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f962d6bf75ca6f7c300b5a3165c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20d96d9e4b14c579d95fa66d29465a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2eb85dd1b32e76b23cafd52d61bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cad2e7466ca8e4d8bb01f2e1a11a41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17708164bee115cafec661cec200b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47053ff88cfc65e1561ac045c345aea4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb938170f9a680acb9d0a39076e3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121ab9c8532991ac54979de203abc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0eb07fc0b20569a7ff7b69fe03d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae49efd880c746e87224cc8d56143313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa336d2cc7410ebe24c66f5919c68ed3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e32fa07309e273f58b57077ebd5348315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724e3b2b497166458eedaeff02941b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ed2dae95f18e32b9655a8accf582317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1a218c747cf141562e4b96dc8e20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde167c9619af911373bbadaa36196e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241797599323d4f11002072e83ed60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fdbc8bfa0fa57a730144ea4a44aa3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4766407610ec4116cfcf2c38880ae3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6003534851acff6d1adfe37347d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb4df20b3b495a7c7303b9346da3ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a65d509ee4fe380fc94d2a2990959325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2166727a28db5512d5368df4b33721326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992595388b36a018c829f021a95f9d3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559661828d726346d68105f454ac081328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15579b67f6844b699b89f2d94447a0c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98aa75929faaeee22c4d361ded4c5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0042e0fefd9e907447b9579d43d1823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930b0e796721ca17450a8181f25a8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d123f763b1ba1f2af27f373443be472333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d77ffe99330dab75826ff20854dce6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ddb4337771a85b39d5224da4f9174335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09e9b7da9f5d21cc231cb313149647336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2644b4b82cfab7cd5878276537fc095337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d3787151254092f1cb6708ea5b94c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db1892a181db45eb866501f25f016d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afb336750e65eca2314a0116604e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaed4413f46836c9d9bc74197b529f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7509d0dbed513a30640773a266543342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b974e7d8e4e7b6d37d3ea7d8f47f12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4919405c35edb99793e84e19ecca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39265c63ef6a79a8734e86121370e89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204344a83e228459fbb212f03954546c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf626459059da162c63468a809fcf32b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9469d2bc2fd2e414e999fa17a89a35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1013eb4c5e8effc9d1024fd11807e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529cb569003932fbd1ef7d6531f97f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ec6f4a2cfb2ccd34192b6d1089ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd28a838481a726e518dc70536f12a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c8f085074dc13d7dfe7d521b0641b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819bc0881c051a3472cc40d6b65fcbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e06f0dcfbc19a7c469fb208f189ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e01a9bad8d608ea62c668ef710a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e960107b6ef02c26422e2fa1754ed6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf956c466682c7ab39c595e295c5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8ab9874977d6a1576ace40e33236359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e28fa01da0108f78444f3f95b2959360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8f62afab14634c90cfcd446635b2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f549142df63ad23883d2aca4e4551362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83deceb7999bf7cd7813170f1b9c64363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106bd7d99568678ac369e5386db6558364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a8f1754a0e6258592c141d5db0605365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1369cf4bfe7333c568cc6ed04bf3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033871503793f68e6ae5a6dfda01b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcfac1706b5fc974a60d403e219ad4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18c732f763f22ec49b7f6fc1cc7caa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d96e6b4d8aa9382fad630758f29a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66c319b213de8b53a150c8c7d3391371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254903e28567d8e803a7606e3d4c1f49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10e583b5ebcb02a08e41b09a7376d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1dcd0607987b0daf22f90dc9e08ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c823be4b3e7e26007211ef63b1a948375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10102513675593387713e392c2dde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52096c6f4d8dfb10b5220804eb152fc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb120e14fa88db50a4cf53f03130c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986e10cacb98bcd198f0e90c58ba4c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3f84d2031cb39c15221307d3acf4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2170fb443842912d4a71c873928646f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201be9c11fdc0c94d90e7186ff16413382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8878d90fe2c53772c8386439e1d371383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90c1921c6c8cbfc1fcff91d590245384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f35465fe8e403c9e11f20705cb59d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b07ada5c2a25694bf910d7635529386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a80f72dda5ea229783463dc49dfd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20794e78283c401490523485f4e6a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c453dfe541193958deeec4ea74eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424e0d99e50180b1c994c4f780b95de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf1f964d92195ba58f30964341c4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554178d69d8aa420ba79db4af0897e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe75161c0f85f9b14db6722511cb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f7aac4bd156f61a24b578151e9683394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5564c1235036370ca0c31a3e7673a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63269a28caa2b5f0404f01b23aa82b71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681905460d619934c14d2f8aa6c233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300936ab850d49747ce669b3fbaf3057398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba66f67fec3e6004d2596a9ba21683d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6fee602b9239c3ed14d2e0af2647400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166db60ced3c53fadae44a65f7112e40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4e09373bbd525969fc4c5653ad322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4a4c85bcbf56eeea7cc800c8587f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f053572c5f4c3490b0ef3829d0635e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b599c659dfff356cc90a0fe060f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8bf037df58b73337b1c410442568f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109cc0876be7ffebc3d9f9a79ac1674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3381d058064b4df76a4d8fc8f7f28f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3ba2ced7bba9c5355a9037d2f329e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302968274fb3d23369de9ede038e42c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b16e5210d42f59684659111046c27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701770a77fe8ce01ea2d2485582afbc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dc9d9dcad165ae00c324e560553c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b5e50d7495ee303770257eb39e702414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5e4219179ac0c1b212148800c16c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a250c41b62af64b1bbe704494af82e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0917f6f0ba503890a26e89e976ccf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc07fa96f84e4a87b607254256ac3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b9c9451dee134cdcaa39cc3180cb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa5b0d00f487e72708f60c719ead3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e3838e834138fd58ffac53c52f02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2fb5cae795126ccc56e8ab88169d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383523f8c136f5256548ade9d71d1b0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec26fee0b462f601c4a7af7ccad4ace424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaeeba7fd66edb0649566ff73eb9e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58822b8289787259014cd607ebf127426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fcc4945ca8892213b2597258f3150427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a37a2e9af9501e9b685b207d4f6b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc662207f115d28b5399e0513c61896429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3200e306600760b04739cca8bf242430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e1794440e5037b44a504c0b76594431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def1c82bdf8b25b6a8c7639e60c22e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b4ca8e07b64f3424b5bb7507842db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade3eebfca0dcbed0e7cf06f450641a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87a6381b0f4235897a09c5899d144a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b81c4fd2ac7c1d481ad112f979c2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba37bf46a5389db77cf05ca67f51d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629da3064e1c099d4f355d1bce9259a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd5cffac596e91f6970185ddb8f88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57a83ba8764741687abdeaad50580a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690fbbd7f5798767e31f7636557a82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b266ad93da0abcc0e03e6c9fe460bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423cb058cc17036b5fc7a97c08ca22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949997d4dced2c375c4453b76a67f90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869d67ceafbc6bca6d3319eef7712c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cabfab1c55a054668e7fd6b0a845d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8b4a5e31a72e2acda1aa5d3051a30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f3516c989d36a3138c79415a18cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923605599c92dca26d296cbc678aca78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3926d21abd3c42853a72cf036a25c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b93022d98574dd92e15222539b700e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9d0e37254ad796224231a9f72b42d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7b3c56ed426dc42e2947ac02c7d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d262399e65218410dcdc38dcc528454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5aec1395f7ea0f3d1f6014b37a0dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669e82d0cd672578829df89cfa5bd9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a68b830a9ecebce2cacf11a51933ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1280e85f7bc9ddd33873eaf9803934458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa647921efa249bbec5e0d2a59ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc461730a77c88ecab58f245b1acb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070987fc25c0f301e2179678ac3f1c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ddc345d730ede6ead63b69312e98b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff101f4ca9c9ec433876d74ea5f8d5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0f85d887d94663e55dd8edb76ea0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca9745da672db2e73eb2796379330e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ec038fab750542ecd6cbdfa2b95c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f60f8b5f20aa73827939f4dcd9ccc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e0ee85a031183b64307799f42225468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955378528d433861aef0fcda129c70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f701553ce7e2ff43a427355380056e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f0fe4262af940adb2d230f29e778471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f1232e1bf5cbe5b5ec3ec601bb518472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1316930c36d4326e9dc85f3d1800dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1061486bc8f28b5a3d813be0a0cf2da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c349fa836e58055ddfc204156a436475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afaf519d20fa6eaf6aa454b22c49a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d2519641a15586e8d6e424318098477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4a948dfdfcf99478445245f3d1ca0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0e3457874c2ae7167785c2361fe9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0917601f8ff65e16af9e6bd44b9c7a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313dc3151ce3fb9821a941dd165c3b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530170f3334ce2f1b339a70dd0b0d20c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b084eedebf60d4c8d540030e0908f18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa27cb34f6c00494997a66527282af3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be6a008f87fb7aad98d67fd11e9cf7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381358987984f96e8bba6b6c2db38ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a8b63add1cafc2b65e248d1137447487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c283859664445e244252d75bc3a36a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c53c65ee37f7aa979ea9e8ef2ca7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6314b4c6284c9c4fb36306d5445b570490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27cbccc4dcb7ed8c0ae501dfac099491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557e223600f2b0229218840c376b45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025589337dca1b8ac3eade6f67a91be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadeb5ffafe1060fbbc86626f564059494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3e65ed2ac85ac06e93372b2e8770495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f9f4c4e19f681b5a10b18a98d2486496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c3fe792e15a4b6afdf5f387934221497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e5ab91e3e90ccea9db66098a67bbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310f2ccd39df56d4e1b86725f6d682499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dd44125f6097a1c580149de218cbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc7de80438c1753ddb6d99956e608501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be42c81400ac2f8d8a0e9b87797642502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327952c9e71fd03af13fb468a9fa60c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcf38900a145a281577b2a9c337b73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903ab2d671d4986d76caf97fb032d6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b6c890cedf98f90b87da6b53277a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cc7960ecf0a87e34fe2628a40211f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202bcdd8705923fe68ac925b058a063508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8256e09b8d10c0fb35d080f0ec856c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b2eec273c7430169e0cd1d5f10711510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde2fb3b6181438bdeedf017eed8a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee0f87b82135d1ece8d63b11e4491512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aa67dde8e126c7bef237d76dad35a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d0fe92cd6ee494b378547a5f7726514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f27340aede15c7ff9987684481d1ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdfdb40a03991946ab7f98bbfd3189516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e9259bb097f9915f7c07050d8203517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66963f522b5a068328e7cc449994a20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325bb0e40d9143876094b338df37dc9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb52d53f94c901c9039d3cfb5cb432520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0873ff95b05e872c3a67898b5cce6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3975a56f595ae637767f5e92c75cdae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedc4b91f911cc8fe434bebec864cbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c1c23229e3b671519009cab64a35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dcacf635076d40a93062ddfaebd56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe8793f55cc087489d5f5209b3d2f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b8aaf79c865f52e91b5fe86027601527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b3f2f352168a5918246243d33df6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3a19bf698e634ce0a6e0c8e4b221529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae297a5d5ea291120e904d21081a426530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478e2e3c6c02689e62e8dd1e0369bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e24938fb8829453d8875631f6577532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b515d9c3b9b2ff5ec3d53cd8ad5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c422eaa30fddbd59b798153e2f8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc50765eebced20a56a87fa551810a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23190eec754f0ca91c1b8f91a1ca3cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d2e9337ad37fde08e678121ddb03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a1c3679a7e4d90881f0d8f31a01b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac9ec9dbed37aeedde671ebc30b230539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdade8ee8e84406b273032cf58e78a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c9ccf4a59dcb810465cd5c9c7bc4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fdd8601c6dc92cc3e19d9a845638e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04baef65c97a389c064fa00366ccfb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58a5522d64834af15de641663fa6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfecc7bc3abc80beb15d33aecb1260545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de52b9a5534c5f1f737b77be0cce4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4ca6072c78937c5fda980252d832547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769c265a103702842abe6c5fe36a4af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba3cd9c43dd484808a33184b53b147549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87291560820f6fe79a8f5651344b4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c75d8642deddee1b34e52d797327551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80be40c6bb0f82f3f918cbaef6cff05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ad7090e6e1ba8321631dca6c9e7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f403f4f144519f9959296d979f99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1064013421ad1f715d862fcf3bde595555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c22e8c5e73ecc6661a87e7ae9707a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d5c59eaceedb40769fb30155d9a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2e092497da2c99aab631d7b67fd43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67e16963078c9f254c549fea11992559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe31d69e301087cb3fba4f6b8224c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c0b06cf00c2ea4f3d4be69ba9fa07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8ebcadbaf9a13676f61c610b1359562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80ca7cff961de64c533e3c1972c5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf641f0217cb36faefdc09be9ad47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f454d576d111c632592be6aa4620565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922ed8b5467c0b5782a5d1609cf20c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a3d87715223c44f64a8ac21cceef1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032ac85b83312b0b55e8481a1cf829568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951b426d2dfb9d12dbe2de8919a6a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf0d829a5c12a34074a96b23709f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef37386bada4554e69932c4c63de8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2f693915842563a31f4f60d24d1de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec5165e59d742701747786190002d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce01d905d170041f92b326943502e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03643561d27a3f5dfd3f63b7cb1746575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f7625fe0a99037f831e432138b36e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfef74faca1bb1ca99c0fb220095e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572c90725984eeba56de94d477eca4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6da2d4677669b3aab5f7f26c4ca79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2422ecaba3260a8400ccee5f6d5ca2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc23ab206c553336184a28ac6e1ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29dee9beef19ecbd6fbf8df870b325582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ff0bb12be3352695f0ef4e564567583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb1bc465438ea13e2e6bd8a5992891584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce3951400bf9437f56ed487b15262c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5067657ba3eea321caa93d27f8f5d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448c42a2b9bd4e80f7f3a30208db22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbdb8d4019e78f8ec6e883f7b18d98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2ec0a5c369ca9ad1e9e9de0d16b76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb79eadeeb4ce526c2dce8a6776f6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938539d517069c0adc686a5361fbed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ba642354d091f001bf4c16328cb96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6893d228010f043450a72e3aa72bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6880cecc3b2e6def59cfa5b1fa5c77f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4754acae00ac5bc560c7f7d769c258595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147db91a5d37314f454d06aff9af04a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b139e50e196980680e226d9fc49cbc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ca956e37fc6374c359fb51b398378598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd5bb6a832e752a6fd2cfd4c8d77c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538653fb0ed3a8d56fe6c67d862372db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc578d44162d9e1ad23c51be88cae04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198b533eb3613b8019085755e020f5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512a85ef1bff5af55931dc2370f2090603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52be3d5c7d4f9abee0886759fb51dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58363c1faa5328670a884c268c15ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf675247b65a211669f1d9537ed9a13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb70e93aa7a2f0c1b14d1a32e0662607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbfb15f491732fc46f07cfcea06d8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8afdb2971a1623386de2efbaf889c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259181f4e9dffc7fb5733622fbdce5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d08f2bbb8807b0554c81a9fa6a997611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3186c553878e32d0fcf8c7fcb1f4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77895c73f97f2491955ad4fd4a7de38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2466643ad90d67624e19b425bf4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a251970ffe94c5469b241b56df4df3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b873c736cce08ef4c98672dd5ef2bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74617b68f98e8f911b5f946f0ccc8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ed2df18db1c52240ca0c035b7e55e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb2cc4607f40fe6d8ed165edadd63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977c86999931180e8d0b687ff92f70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec142940da6a10e4c1a4588a5b430621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e4ada191257b510a733bfd162ba4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ee93a3ee620f51dc888591d460ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd882bd2fd069dbc3ef8d696e61d12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d3a59f906010859f2e2d29ac0f96d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663befa770aa2d809e120021f8557b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368729884007021440550643a53f20a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08b1a65cdca5c57fa9f8e7ce2485ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7b306a8ef2a27302153e17d090cc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04c325405ada52e4a8a0a5db6da57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd48aeaf6910db9ea399a77c852742631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d75ed8bdd97e1f19bbf925e34d0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98feb07d0c8b9f2b83472afd2646064633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245b40f191506598ec4e90be02fc58c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f60e67eab4dc94d122f4ca35f71f8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682220ea8bea7aba171c098899535f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106573f4b2e6df332fd93b22dc9be2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15d814db5ae365ca8b04e83f69be8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e8752e521bbfe62cbfaf9aa3bb50d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10671407456cae801319dfcca8b03a29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320e19066c6e4fbc034d3dd2c91876641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e148a0e9e151a331c4105e91547550642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8780785e241e551ae6625f42c75e6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b7ef99b5b14d6d7da0398fbf99ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23083e16a93c2b86f1fa00c0bfbdf260645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3eba8bdb315c43b4441e8761c0e91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80a6d8b2ea8b07bd4ab8015493733a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25c2e9c16580c131968ad3df2b21d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bcedfe79adfb824d9eb9b8cd7c71e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed8886e8c974b413bca7af376dc120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276332e1ee800259477db86d371ac50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2367d7a94daa386369f756468452652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2814c0b29ad5f0dce332340813eb7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccef446bb787e664b0df00248c7a0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a775f80ca3e2d634d1f33420256ade2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361d5d3089539828ea044ed7c4a256656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f913641bdbcd61820a6518b9034aa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c52b79b3daa90bfb65f9deccb566d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93fa85f7cb0b48996e0079353d5942659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597cbb68caf81a6210c3d05fae9a84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a90438413217b6269988b6d9ef72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ef058175633335e64125f3d4262bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27c47fdc524609ad2e6bfa8113505663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee9558a8f990c936b7a5bdb858c6e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70fa76010a43ae265f2e07c80306f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca6fac888f35857664e19a152eb7ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b03edbdec24a72e8ee5a4ea6545f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b68ac2b76ec624bc890129909ed832668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c93038f1909edc504881e68949257a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ccf5f155e48c662738c804514d2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba7600bd3ee51438c6045c3f355b7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ff14644946f94234245247edba808672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d879a9942d3a68b109f24d67ed1a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5806f1e67ad0d7db2c6867ee36f93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e66b32c0cf0dd0213644f0732a16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b264d5c0bf2b5c103c3e48be2298312676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f1e073a0081d3f083e84c88957d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9cb917605a19e26edd59f9567b311678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c867f64fb756fc1d9b158ab07d17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980bb84e85f48e56595137baf77c052680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb478126f4e7594589fec4cdeb1e91e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45890bed15e333ba6380911be63c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4a690fd2038f9dff744ad5757255c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9e67e5b3367c7cdc3801d1cba0ddd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb2cc8722c0fcb69900b348a2eead685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f858cef5f831878e40ea0c766861686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98429aa357217af9348aa57b4696b407687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694a1e145044fff765e816075922d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fab109cc9d1a0ff3ddd2db6cb6457689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc33be9161352f1d38e7fbef3106db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c848d76be8c677c18c7410f26098691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8a412b26fc18d6eec30902b2065a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12866a0ceafdb778854c5377c4ac9d2c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a78d413fad581edfe862528d2e8e9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888931a3648cc0e1c8048bffad13ce4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4276523443c89420bab95fdf52b7e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae323957617aa0ea9e49ab8ca2fd80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc21949b15564130cbe7e46dcab10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b485d07b07dc5738b613d64033a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6d99550ea3a527a61d12e875d61b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa56b789848a9ed065b05b7304e87f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee35ef5ed22702474cd137c2551eec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b171ad08c7cd9caf7b3833b73c9b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9b03a86fe52d9a7c42be7f2c197bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87f839bc3cc0aa40b23d69b0030fb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880867ad854c48aa1ccaa771742add5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9885a9f428027e5bb8d30f66ef2d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be913157231c625b16f12a1f568c00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47114c442907a6746bb78b375c87c5b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45738efa158de123fc05410f76a9918c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa07928613b7f6ced5100e0bcd78d0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb333073494a2e57e5f1ba95f1279a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b2cd24ab59f58f5bcd74123f9cb43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e06f8047b4cdcdf99b8413da5c9ae9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b3307f6c18a94ee6bc64e51e54438715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47754614dee2afccaa2a12744a8e3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb02712252970f907bb7f56161d56c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55d0db1037d42993f306958428a87c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd155484740aa2b0f3a5f13c243eee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776ed70e34b6c85c76214bccaece756720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30392dec6753ef0a99c834369052e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286d7da03334abbe73352cd6320619722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c978a2272e83fe5e49b761d22f63d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30a91e9f48c8ccfecd996b9ca62328724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f763f1ce13fce784f75107f1ef3034725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9466969326a8386e7cbe2cdfbd5f34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2556b164e7b6a78e6684e2e33f19de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cccb1a991bf98f21ccda4754f730c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e74c3f58c792e218ccb9ff9051b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2565507724d0b4a3b125507f04cece730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed94f2ea844baf1a2e7e2d4f1cad1b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28406f8d9f12f08b102a6d5557e5bd39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a100ae44779002d09fdb8dfff210e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee769ddee7e319fe52fcc3aa17ec0939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c94be53a4d9e31028e39e8401c374735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253a42ef46c46c1d1287ad6c4322b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f530267e79310223b0dd79234ca72a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e39e937b7e94645b39e856b566b00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf82e8229ab269294e7e147c78850a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cafa645b259d5b4fa4c4ad09548a64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ec4d04aef0d510145e5a6359a8d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6e4478a7d0dfa5fab965b7358efcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de702889d4908166cd739f0e310f6fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4b1b29112c455acaa44df7c98e35744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff54985c1ce5657dd3099cf3829ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a646c192cc4c6f2031469f899908d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc446c0d7328b47982e676fefac21b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c3041e6f59da70abac4f06621db3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a39faabce5bf1dff291323fad9472d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d126a7d58c78ab0d6fc5196a66e612750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351e71a3fdd7e6736f992127e4b149751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9465a1e02992ca04bdb69c66f287752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6b60c372ce5562ce809e13858dfb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826af87eee8b0e5365b662b991baa8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601081771322c78bb1683054bc481f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ef689f84242a6b2a05168091555f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1019b59ad2898081162b523300f77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05913c257c217ce82aee755170fa50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c8bf83d31162a66cbb7bf9573a98759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42883caf262eed090034f9221999264760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2c3c53687c000a7ba56c8bc233094761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dffc3b0ea6c6524af36f0d841729c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552566b43d330e08fd085a27a9ab3e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eff2669d2616a7c0c830d1f187c23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab45cef73d5904377aab4dabda0e34765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347080340fd26d9cf66272fc62f13cba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb1b030b2a27055e635816eaadd12f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>