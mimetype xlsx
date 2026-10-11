--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c33d258a70180d5ada060b4044fd221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dad3b204de09c40f244896f329e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3bace2965e7cc653a76b9c2f2c2063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed227a3c68b847be8b3caab844fb574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163dc87de44ef875ddbdf8b904e45595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3551b59fecb7664eae5ea36a086d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f598423b3e893be08c0de915c4bc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff131f71a88c9ce05ac2f7d0b374bec38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15a09967c59aeea1ff8c02cbf40449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d54216d96388246f1e70f610c0a1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41178bcdc3dba8127232ade4648d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e287cab61700892da14111012a8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d196e010f8a74f65803b8521518e86e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e153afb5da62d3900f7bc6837cf0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a20393ad750b7560e0461e4414836a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e175a9b41a0a3cc3cfa8bb0d85cdb5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2789f3151856954397e8ffc243064717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae7884571a97414ba839989c109a7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277674a7d6e1a8c1c80863d4e0bca2b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230f0e47165b34d7165745c123d9bbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd29b643e9d653d390e2010f26fabd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99620238dfe2129fcf601662dc7fa26722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b61dae2cbc1af0377ed6429cf4b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66bdb4f1bd385d0d983ab27a6d195824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474f0db32c7aba0db60ee77ecc873e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f37908df2db79dee899514178b2a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86a3223b0c1219bb59cdeb14e80e1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c54c2849ad9c3ef84a8ed7f6ecb37828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e6da4dfff892140d8f4f949b7eb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6076a8fc934025b6f7230acc77c1edf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244672e6bd16525d1c2a963f310208431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a681971ecb1912eb745398aa0a66c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204d30d5cf7aebb0f3a7349b5a4cd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42eca8f8dad493bd5e547e7e9d81e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4df99c7d84b3d495b445679efe13a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a9aa1d8a1b4c493d475ce86bb68c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0a990f2699becc3a466119a112ad337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef2daddedbd019e97619faf87defaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8382a94d6af6aeae36fa0a748d787539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2d51c76bc0cc74250ef0ea6bb84140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de911e32ea77d491e067dfc2a5a7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a93d8af05a081b83ab69f5c0eca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9f60a94a8922a0bea406b6003711c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb04556e70f3595adf6ab84051b65344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e494e0f7e67462ca8f26f34b9f50a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413c4079d7a984a40e1ba8e402585946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a88aff00d5e98b1ad8efb18413ba0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d523ecb7d3cf77d7710566c854da4f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fb11cadecf452044153b38a41a5da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b2332c70456dc3be68e12b00b0cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d1060c25c420f1a1e830d07bffc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7805fbcc1b9cfd939fdd718d372c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4875c3ee4dc99f01096aa40ecb51ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ddcb76856c57f8c7d6f7ebc09c6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690e2e7649c3c4e2a95320552fbabd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b4fe21bcce1150bfa5deef826cce656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ce65162c5310518c9f8bb7cf04a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76f8214567687b2de780850606c2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c0795ca0856f5a450127cf3f306559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e16f2535a47e9f045bb477ec66ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8ef725f07a1527617103cffd625861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9a017be738160eba9be23fbfcb5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba4653759713a5644bb98568ccbdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de184f88578f17e1942f579b7e2b9afb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acbda0bd059830effb8ad08b2ec45665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60472fdf4bd4ac17fdac518fd09d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be49341b17a5fa1d3b5d40044e61467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420114f8e9c961e829b999b60054150668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcecc277ad691cdaea4eee4794c4d9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be57319f60f302c0bd1dfb3c95c9a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae181c949c7afa10ba9efc9a0290fe471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059b346366a536dd593b40f4166326772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02463a6d6ec9e60c1268d0d5afcd55ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3782b34e765731a71510b32ea78d0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd7438aea2ceb13cc415acfe304a2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14611316f5c9e7afd24ebfd5b8dc80076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0487e51537c049b54c7da26a7c7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3981c2864806b3c9556db7a1bedd86b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3621bed82c2bcb4298402095d04a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f391d428daa153234c6d6ecda97fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9d1ccd79ba1e7da602e27e681588281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb3439ef8279d49ca59cbf25b511d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1daf2e18607cdd43c960c68439e8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd4ff7010dab4d07f6dd59ec31762984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a5776f899d672b0abe0cd3f10bdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938047d68af51cd432b709bd604e24186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427588bfdfa6ab116fafa56efb3f5cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d334f435fc2ec870049d8accad1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73858db397b30383645ddd5a43cefe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfc18efe4ba7ff2033080c99a4aa3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c0d9d8510c32b42f5f1198dffed091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ca41929d72cd41c09eeeeb0c723392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667110abd04272a16e1c36517205e7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62646a79cdd07ae40c0b7d119d26894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3b3dc99e05dc9163ae4b2c7e85f5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e6b2413e3703d0bf6a2f78a5570b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d76443e8996aa386b3d87114340fb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b268c871603d80842c5f268475f35598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe4c24f084c8abc3936954c31e1eb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d46739e66eb8ec1f4c3826e6457a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0b9ae5c5d94bfc639412839cff2e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe27965dda9cc1b1429392908d3f66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b816d0333fab678772e8dc6e2244103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201aabce29b72f7991c1822afce2459104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce2b6f5c01506266874323f328259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068cad6594ddc850ae68526ff02f4f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5123534ed368867932517891ebaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca49a57166824d8c8d5513b4fb1021108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac6cbac0f0098dc0c3fc3af5224262109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81827112bc528dc420fadd25deff0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a379eb097c1ab3ba66fa36a5f79a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8d1efd5ac7f52b41cbf9d7def579112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884b7c1de32c808334e2f17fd106b5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804892ff27b87617491f15265da27836114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e92f06f4a1878277c084908d199b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7213694fa709ccf3e6354d57a6a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e83b646a5b37fdb9de88b0fcfffac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bdf67aec5ec730ad968c4babe4188118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97820cf215e436ae0366ded1d26138119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932503b36acd88ff730bcb93936f3d84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d30ff40cf49807c1edb8cbf5a03e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743616f314a138a9adc02ae7a1e27c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab821654eddce0781403ea99291d7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e58b62e5728d65a85ab561561dfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a394fd88f71941d5c77107c4d13e63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b7fbbb63e0829a0dcba16094463ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55bf89b0fe7379c4123314541ba02f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7d7fbcdffe32b0d86c7d8f1d52e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c34a9121b4890945273810879cd3d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5d987a592eaa3d1cb9c2e2fa9af4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd80cacbdab62b2c90ddc1940c6678f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff7ee8214a0a5a29b53daf96dace6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47431942a8a6ae733982d177f8c944133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8ac727ac9520b34faaeb9087a558d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea11425fc2df178c79c0074ebc803135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5d7958d20ea26327546cc566e7ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799fa6921890d333b976cfc7fa08883137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589850e11b995ab501c4fce8bab3d436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2008ae9e3a1b16240c2ef19e45b21c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc289d42eb88d3ec5170eeefed7d6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74660cb38160cf3d67697ac332d5b7da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9689f5f6785de419886e0cadd07b5f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c267b8450890fb1add6db53b19c365143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3626b4e0c66b5351caf9042d72df09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef65f3981a104b83478d43b22cd29b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08484bcc0e3b7870f6b0da6936a8a86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bcb53ee82e7757c1cb8f800d18817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3c29a52349640a0c675c01be1257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d652077615979de19d4925fba67357e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac863ac7fc32cde29dfa1f7090a56f9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f416f0f52ae3e90c7c1b58438b548151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289772a465b3d7865cf2047eec24d563152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de65f2ea44e0d25847ab2b13b906d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606463e860320ad9a2b85e26dc2a45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed30867c9ab5f211b4b7ed6815bfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee58d9d1d48e9caefa3534ac44eb55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe3e58b4a0a0cdabfaa62cd01854df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f6ab2a90445a8ef89c71716969d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166764bf1a4ad524f890b739fc0ee83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e338637496be23fcaa4da71806574160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c33a20ff9e7740cd83f3e32a70496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf83b5c58bd118de770e5c481dbdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2709c2ea25e6167f14a3eb24f2dad2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5259c802a8aba6f197d86632ce68f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0ab3c15ce619dba34f87bfdef2b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0eb90f4e4c8d63c00fd5017a5cc40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da631afa67daaa583c1d0716c795587e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101885c1cbcf6528c52f509b154cde5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e507317f36bcc63ff2c494048a8578169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b8f7e2d6cf99c6464b7059b8c48b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3d7ed714e3ad7c0a3400b11e8a497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045ff12f3d17ba22bb40757d7c5f08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0581c3e07ac56ce5230d607910f121173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d312edee01a0984af96ebddf019d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214dce875a518ecf7777dfbf2f73cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779017722d75627673b0f5116c7528a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eb7719de5dc7fa123491a15dbc71e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df65c2a94952167c0b006a3cdfde47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17dd4fccd403cd8bdb856b29b20726179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b65248d9fe8a197881b614081c56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e6c1a98f88b82b81213f94315e62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2355332813b68f5f9b2fb0e0ad1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11355d5a5c428f94869f92df8c6180f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258a26e1ab613429e75c84a3976f3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533ecc71996a4254cfe2112ed9747e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a793a9a8639a5e488966c2671e5c47f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add8a73284bcd662419f52a9a034f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5099023ccb6299c5ece0256970acd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2799fce39e439741edeb409cb8d56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af29f9968ff2660072400ed8e6af49b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f337ca86f65640525f41dbdb43ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b069c06871acb0cdb280346f23347f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c8887aa6addd25fd48be6dff33f90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322b6ec1bc0d4eb3f396a71e24cc210194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a4e5c96e244ff9a37bfe807799d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3817e5ad95d05a51229a2b24f5d38c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4324c4f8261e51eacc034299041383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f5656eeb7d1f7d8d3e0eccf96d164198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849cb96573d08d15dc9e086d6c129a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023998226bce7dedae12e44da1c82dc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcea85eb5a88b159f8d4693ff51382201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2a54531c228159e82b7d2d1e22bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1790bf72735293e213f10a3bdbf8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7afea673b6acfc86b3929fd6f6f557204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da503b41bb72c4e6ff930cdac791af4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791cd462fb3261b4768c03dfcaab84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7818145de6f6ac42e1103dc515689207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24e99ad6c937ecde86aef20c22dd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42690475553d81fd45aac411bcfab32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580724c8606523d332fe7c8fe7c2f309210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b772a75415ae0d6698812bdcff8681211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc03645b1e1fc1e67caeb4fb6672ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e58229b59644a05abb1729d364910f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5999ad4e769c58b9c07f72bd52fac0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9234fa797d2ebba626776e69e76100f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121ae47f1b9d30f92a2aa45354acfdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bdfd7d7630977c09b5c503ed1a461217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169e8f71c1d9f801a7420575057e74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899562196b50f8074554f0c7b23b35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8c5f8653cbfc82b87ff32ed72ab8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f0894667d950105f6b1e0b767cc7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dfcd491b2f65b8def5cffd46c5e03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e21698d9a1e04838d72bbd9e9213f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eed79657845d2639b2451563e9332224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932ee06d4c236ceac910733b333d8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0957b205f08af693b9f9ef61549dd14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437a3b1c6b0d35c1043f4123e2336ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8168cad1b29f32458dad57445b96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73463fdd1a9bb9e8d0b9b75de271d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6708d364a53c0d8faaab7ef1792465230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dc746a83e92e5e7fd1656193fa2ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba18cdc80d57475ae3beda2c1c05b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda741567b32abaecaaef6369d27f06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab27a4b9b00c68d6d16f2df3fa1e85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c9254838aa3be20a25521402867c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9fe6e28877fb02a5f14cae85bfc1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceaaf1a3d6799d247bdf4bd0c10674237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b2f49c411a59b9c9c5ee92df6b7e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc0392d4d3264088070705f0fbd17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe69cb33ed3ad42a00843bdf814526e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7f3650f4590e8c4f2f480a5165f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d962d21b2f4fdf1e30f042ee8c0ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d0ed4a5403f23bc1db735a8f5a6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2da560c74d7a1374d5b669e1000ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92015d0dfe0b875d517d91008a3f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d1f4210344d25cecd59dfaddced0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954a17859c57f9b414ab091688e9bed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e0fafb9324cc40ff52e2142a0540f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68ce6d53adb3d6db833a69ea8ef24f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4603e8c76604a39f3add5184ddafb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0386c5c7e6e2057dffea461a8321e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae247f5b16cfed7b58a7d59be042a2b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb1660a92fc9961f8c9be7cbc16cf6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d150b00dd92b72b1ec0652215716254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68aacb7a479155e9059c909952dd18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52440dece45b4a7883231c6e071c9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab0210f7d073fb756d118fd684ecd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b6a554924a09b63781f0a8862377d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754be92a179bab6207c61f928e6a2893259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440d49d9a25fdd0040e7470ba6b14d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22aec1788d8167cfcdf4733edf2e65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ad242768a00f0d2b232cf7a229a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b86720d1a374d36e4376ed6136d2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7e05354ee75d27c50e65e02fb8bc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70d38bdc6ca5c2d81943e5c135013265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464907671fca7c628dd41cbeac8e3a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94bad39ddea440ecca42a7be912fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f12308eee9d846bc8a6c7e329067cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a18ed9929087eead78d1d41dee942269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391dae9b832be53fa901312a79b08c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc919818cad2252ee47aa25e2ef33e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee135669ae79f2311d84309f38f50f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692bebfece84edd531500b7d6280b3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4e0088594c24df28dc5502a92c51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95e383fbdf50e8cedf62212bee5e31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded13a7832e4ac9d05c68a4794b4f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb296dd93e93cf0127e48da5f776b8e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257b2773c7bc500bc3e598bbde8d64b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552cc8d7e3ad6e67bda13c4dce30736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776562d5edd8c98c4f7368e7775bd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed3d9339e1a4812805d97d5b44a574281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328249f94dc147b76a2069407c8131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446c533b35d9e34457a24214ba7bf4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d771fc71bd24fd9a598db47e3f78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df431102a557930a33a611683fdc80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024d728f37dcfb41e878ee5bf43893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a00a236f35838c7feb4e049208f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c47377709ad6f701c16294858ed62e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da97565037b73321b0aed6e8f2d31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec24dfea2c451f57204cb1d0fd0ce8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711021758a9bc8497910c15cfda2e68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be8babe299f11d21b8ddff585d09ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265517c95ae77ad4ddd5bc26d929dfb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d69cdadef11488d9273ce0e62da716294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1be14b7780dd7ddad2e7d6fe0c5d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a8ee2108b54c8d127cb81a68d3f51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab80d54e9325e4893119a19825915297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2bbd3e25626335e795566388530d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b8e6d4127ce6668dde2b48156e857299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38c00f8f4977a7159f976e668fe021300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3c10d61e41234bf1837a9b0cd8ae9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79470b795a2f14cabf6670ba1c39e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb360fbea713d658f415ff0d1291172303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d04041e2990de84c752a61cc4dac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f29e863e23fc3fd2a4159dc5043ffc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bec8d548f6dfb4ccf64b0ceeada2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14bebfe35545cc982cf60c3dc3854b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fb309b115d1a2f6330383afae9424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0a9381ec8aaa83291bb309befba3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757a0125533314c43cc9e582284c5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7734553b0ce61fb7e1d2870b776ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafec75b0572187eddd56e8a0671032312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b780ad29855917bb1d9abe76a0f601f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2296ce4d61a040f0a3f104a9d9c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb8dfa0d3d6cf6bce9e87fa3346c49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7cac346fd52d60640cc0e89744fbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a53adcb8df6c339227060e61032e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49abd18649c837290efb1c68f6c2a65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a6d77f212778fa74cd7a10b4c9164319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0988f96919db953497c732309b157320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa637ae469950a7390663cc1cb8ecea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9507011fcbc66bd81b155b96364b6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b86d821ad22b8c4d26b885ad38f9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18b61b289db02aa96abcf53fed22f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035a4cbdf5f3187b6fb78c69fa739b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030efb8601ed8c07d4b2ac51ae426df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c2ef7d466cfbe4219180e4f6a2bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d932c0765c4a7aae1a1c3b0669f9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83812e912768a148a2d63df43ab5f95e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60490d1471553769bdf08a203fb88a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e78ff0491f7560fd847b13be58495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d7ec6d05386da268252ff5737025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f29469e83a8e2b016fdbd9f9ddd2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d439838998e9dd056cf767e224ac8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5224a94cc70ecc5ad7251d3b8c9371335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8508d05d818ba521f9a14cbb62fcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2199ae2e095e4b13535fb6f5f6ef4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c354ca84541ef4df37aca343c206d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ea84a1b357994450780fb13eb27f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7324dc5133edf68d4fb28ff3e883c2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4b2e4814e1927c0280222315289b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842e15d5a442db33580ba5c7e60b613342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c5256f67a04b8d465cd3c3ee51885343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eb3c8c9b963f96bd0500416ccdc87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a564d8c0699fe6ec4ad5c686251f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803129cf76953a2700faa3b825aea8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30adaffa8082b2b9bd4275bfd4d00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a79c65eef93250f7d956fa3017d621348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f31fbc39b3512d4544eb5e75a59f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4ead420a5cb3616cb0441d13b633c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403412296d894644d5b014098ad9a7c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7727dd8fe775e4ffad5e2c1fd16d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4407e969fbbf4a4cddc595e4330dbd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f74206eaaee08c6d361525f2fe6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720452e4981c28a80f015c46722ae365355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95db91f04032c27fd8e177e0654ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b8b77545d0f01764cc4b487b2e55a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec61832933c56785d79e851a9a12b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5666c713ef802e313bc16088cfff03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dddd21fe60150c31deef3973e1d2e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d56976130b891303954bf6e987433361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5622373d3c4b3738256ef06805750362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd05dacc94cbfa1522446ebe34d5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3123d6136f423d426807b45e3bbb2f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd3b0c62c405c7b3c0f159512d4c23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6f2cf8fd3fa6bd6c7cb69ef482a3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047261f2e56d4bda1bdfe341c98ed6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60af9580396377488326262b73a3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ca3a523037d90d07c48681fa7311b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d9049878a3c9fa4abde4b759d4b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2059338f58a7f8f770857bcecdcd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438253ed0584d1102327e78e72f13a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafabbedf46aec1cb20e0cf1b5b858373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e922e4beac74d0b30019e0c0a3dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a156e1b01016de2c4f186447c8f859375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa11ee3d50cf2b75926698964eba98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547a8dda79e7231fb1316802b8d06b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09b8d505183d5348f4a48832bfd4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b508eb26ea9021e283f10acc8b15db2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51914882614ff419c41e1e42aa853b4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56bee1a48a2dec67cef473454cf35a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df99bac33f18f5783d568f07ca3bd03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe2e09ccd05aec851bf3165ded3e8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa196786d7c04c0d40076413162ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95c8ffc9b5d67550084e5e2b4bc841385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4954873a52366282541cb2083a2495386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364dbc8432c350e64185327d3c49dac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55443fd3a88dc5a509bf0070b70493c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942f49f17cfde57ae9557d544f1579389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a23352bcc4a27beaf79e70ef42a007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901a1c9a0c237b5d2cdba47d21dfbcb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633ffd20be0e2d24e7915d553d9fdd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e25773f510919e09ea470bf1ca5f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98391b73b5a8ab102aadb64f372c0e26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4fb9b979844a24d54d1168b6effc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8203db95b57fa5a9842da1f0ea437396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296403616846e4f15b36129642baa546397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7e930903dd5e36a5e9df9290c42b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958e278d3bccd016ea71207f710033399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a46d1307d3b5ac8120b88e1fa2d25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae90944c39b6c8a2973135658fe944401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b10af4d79a551d4615d3066bc12f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1457bd6bb51e78033d35d9ca5f64d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c97644164826492a091e373272ac7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707691f5dc17e3a6bd777a719617c59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2879b16a26193955dfefcbbbea0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f73cd351d2f421a19798185f0d4812407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bc019481a5f223c95c47917c30c3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715bd4fc52c8f384ef0985868ca0dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3056007f21015bb4cf6aa8d02e7b130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc5bdc6b00aebf4cae7c513a0b32d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe134a1f9e0c0af91bddf94ea91a53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bc0d9406c8e6810836e183d7c0214413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d717affa5cd9871c9d562b6f5b80a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fe0fd821b75089fb55272e1522927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f0f0b606229bda597ce9b93c576f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6288e87787e855cb6c828c3f231d3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f7eccb47b9accd7aeed3fbb80cb63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6354498043ec1b16bb2c759a76c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c56c199dea72431f132450c43df9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9105831467ba2b5d3d2e4c7da60a78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c311f0921c2a1054a73279eb4cf213422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f21c88cb8578cb270c47486a5d0489423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d471b152cbe029ae5188deec2ebf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1bdd5c4dcc7b5ca7671ec2cb88493425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a896230ebf6fa7a760f399daeab95426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad983b4e32e057f63a4a4b8efe8af20b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ae0af148e10c8daeef0cb975481e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09c9863e91d512e3fdc4fb68458ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da474bc75b2e287369c7f715475cb4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2001543fc27f10a8ac007d9816e7b5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa166d2969a3d43e2eea3003156c900432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601156389eda041d33a5f3dd718af6bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa718be89d25326d9ed6e268889c3730434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c027f082bbc82687efa637d35156cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1fbeeb2382b8db343d0c1b366f3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982857c11f8fb7f44497221bacd3f33b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe7bf694183bc5354fdd40efa79d37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf5f4733474627e80c710f6c9adb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538669ee9781d6362840f795af7457fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c74a9075931bb7f3ea0e68e1ad768441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04a8cba122bde156487ea4b0ddc678442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b1439db24bda375e086e138a4d8b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812205950024e30eb216197972ce183444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3c758806b6be1ec86c61a0fd6641445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c93efb00e5392355aef698d510f599446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f410e951dc2a3baae5130638800e24d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c370a5f8baa6655def2ce5ba3a9d56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631747a2cf0b5706a142c153d3f58b70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260f528cacc2c258269a39b56d8e17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c67cd17456d537be66fbef9c3d36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e824a1b2748f5f61770e4f084a0c4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70764db0ffecf7403b7c550eb3b93ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa46570e36149c5e4821ec11a5f81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d99dfa7d703a6e50125b00a3fda19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7b83d9f690ffc5f44b74aea8dbfe3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3920fe76942bc1351bb2f9a385a2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3a87525610141c4c7c3b5671a8e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d94379b54347da7c26837ad89d25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d31b1a1b69e3b0eeb1ad1e6c7be720460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320a1ebd48d67d7f817138a187c0eef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1fb44058331fc64a67bb8f6ea01e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292ecc415bb13f0a624506348f4938463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b23520f8cd503c89a9f7baa3a12fe1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044c9eab8a8c9d86994067a92f9bb50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07d3917f92983ab91587a21e088dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8f6ed2dab99320e357fc3f57209b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abfac0d6fb4d39a3cb1da78238dfd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3ad81cbba43e13fe2f14377d7bdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630370fac5e4f6e462a46c6940150f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6208d3f0745e0c263a5ba2cf29ab5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63116872bf62458c9a1a5771927723d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c573decb458ff42e1257e344056501f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192e8eaa5ed4ad654abf5548a34ea6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d2dfa258804d99ac71155159c122475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730e143e580432065e11ef447ba744f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd3b412fb9eb9365af484b2296c06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f12bec46d63b109497011f6e5e8d7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f994fbcfc0c4cd28741bb4bc550d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def683098732c85d704c04635db3a8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78544129984369801e67f44f659a0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592084ab308f6498e98ea1bc47204d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c363334c167265a0f23b727729e155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2605ae8c96863bccfc44e43b692d9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b51322210276dd7238425fb2b88242485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4565a95f9f6967150176de592f3346486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b59a24f08ea437cac328a14208e3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e788de71bf3a2e09dbdeaf2092d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353f10c18fe0220a640b9ac9e30e4fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc199702bfd0bfad6c10951cc77f644490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03262688faedcb18144aa0eb97891295491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b2c30be611292142fedd46bd9ca9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe3e16bc138f0d6893c833ec09b79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44839dc511dff6df1dae7a01506c9580494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1766f7be4bb2cd1903b34c95099f2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943b2be746f9d582f253dc39c5d10d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49987e2f1270dab0128f9a7bd323e9f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3edf6accdb09f7e931ad0b83e59b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401640a877a717462993020c96a8f93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd358655806802b9b1d02faea27d0de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b47662150178cab1e88741b96a2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c175c81d4894045437033eb032b71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e69935fa2b92a9befe914e8d26b78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df9ca868e894f1ef6c27a782683102504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d6df7daf2512ad9186a7387045114505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ab524385347fcf8598dfa3477cd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dab912ca08ac18049a85df5d3ddee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08fe4a0af1763af9a8b3dd4b61d420508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3069b93c921356948d4b539f9c6a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc7308a0aad84ffc3bfe6c23cde23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971461f05cb33bad91ace0ff5872cf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181bbc9fed00f38c6337442d4d13f7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887bc1cff38341084d462ade96201af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74749af269fd6cd6a06bc5cf3851c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d0f5692af4edbe8d4389c89b91b26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd074db22bdd1cb1629b1e2ffb8619c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9782a7e8adaaa5874f9b82be3a5231517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45fc1ce6fc9de4daa4302c364eda2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd95f8793f6f14347dd20db452b265519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d12bab6caca5ada5597b795bbb7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c072d09c8cdfd1c20fb68ee5d58e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cacf3829e1984da46fa6055c210db6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fdfe9ac501d851660799e7b1cf10b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8a48f4bf79b540060c1fbdef17215524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2a7113ccdfe61797d8276d52c74bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b4a3ce5bd9896c7d05969964066a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959854a96c226e4e738394b0651b8e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e5ee2355b22af7b1b3780338a5906528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee5d3b5af75e58f674a53b0fb9b7cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e8a58f3246e3249c75f252221f9f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299f94717f50a0da7550f318fdce95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d650dfbd2fb501ff776b9dfc465d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db7e6c2470301c17c16f285a6886e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0993c0554c4b64fdcaf6d98514266f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abaebc8c19d6117211432ec2cde58d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70838dcb38390aef78079e07a91dd487536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555a12ea68f7a5ff964ac870fa2b906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39c259f13e79bbc163e560fb42a6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443b46beee2c5a02bebf8fbe446e7f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def6e2a5cb5f8cfb1da627579829b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348a757378fc6b948526d16e985ca1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a3b8408a33835fa66296824e5f9e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340958252f78e617cb796ba7a0c2207543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e96d2c4bbebf647ef1c09b932fc855544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646790d37c5f6203b5f3325c9826b23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769af196ec1caaea2552fa2530010fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a5c5ef1664ca0643b6bc0fdc9506e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455979cbb17564c0ae613e49debbf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e91290e42ae8e86bee2eb6b290a79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a94565dc46716df58672d2ac9f86e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3517bb58171581c2aac0044fb57fe2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53dec09dfae47acdc587d9d98eb399552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba895955731a6b3a80886ae7169d2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0767f6494e95b81ed28906445b84b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035970b7e1e1e4f6f3b8b2e2346632a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb4f921c4847b4cd914591b65dcd1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbae89df7f9701e280a86067b9ca12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5345ba62d4aff1a3c85d1a1be937ead558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41289eaa2b7171c340df00753c165559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d97253828eff83d5e2769256ea27dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ef130aef3202cb934767d666af29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0472f2b756be441e631535b5577e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca64ddbaa963b34dc57a1451d53dc08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9683a0fa0bf9a39dc0a694bd15cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518763b6e5023d5c27079fbd43c0f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1449c7ca2943c2d9eb5b6c0bae6af07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277c46d12585560018dbef1987e43a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa4e1ff563c02293f84c451e6e8df9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6579ee9e80dc6f795c757c801eb880569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee72dd4082bb16725836d8ae1e5d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90818e69cf75f7c0a369900573bc4619571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccef4810fd5711568b18994ff0cee0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7861346fcada5b9184db4a91674eb16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b843710218446f64466cbb5d562c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f295bbdc5b1d5634e6053e34e1f266a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb491c48ef6fb150177019a2cebe45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad03478278e5bc3fecaa8ecf9bc7d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77915705bf1a19081bb86d15f3b89578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220efad3a9bd6078d0f011bbc48f279579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ac4dd9ec5ad92e0986c8f0ce614b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f2e477441b66b960833d5a9e5c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766585856b6e03bc52941aa864038b15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f282631d52b03990d057dc6093b0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7bca144de356fd1450ba00d647556584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f6edbebfd35d4fff6910cc6c127fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3d716bccaddc3adbd412786de63c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bff8de19b0ca29ee48e81559b67314587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031bcc9562859b3b87003299ef11bba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a435238745d854301295e0c923c95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6d46281a1dae509990a3394b473f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d492924ed1092c6125af969d8918a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f554f7b51c72206399f42485ef8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc5d41b70a2fb447140535daf955bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f123a910b37dfb9c942e14717724594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1ec7478772c5e9abee9cf991838a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b034554e11503e1706b03cb65104c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9e5075ae6d1e0e428ee8adb3b80f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b815fd79a26505fc1ccf4cc2f0f8db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f50c428f9fed59adddce98bd2a06f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb1402f68aed4e701e3c4e3188143600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a4e19abc9459ceb99402f7474c36a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea8bf0e0a74c1be97d09dd697608ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7beddf796560e53f08e7257ca4ab2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ea82dff4b598c1d4776e4c3dc3093604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088434bb9b64d0c5806008f96fcbb3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a7b5cb356c1561cafff26fcef5e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b0f3d17b5fc0f99e76d9e6b39ac00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06088642621d20a7c771e52d6436666f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51f0ffb797e25451a036ca375d9f85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f48d1b4995aeb060ec694d2702d01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7f74c18b766a1f719f3302a8091fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7268759c27025799a924eb3d06d3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e85877a119e7ad7291c5f571f2969a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7236799040b509d6fd3bbf0c0d5464614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded622a8e0bde0428e022a846aaaf4df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f8b6a4d00e0dd60d4321160ca73a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db145925f8db72e56ac90fed71e300617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ee02fa324f374268c5fa4f6c9ae7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a8e924961ab4fd201b695ab5d89af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a06bdff3870a6c6ac4d55d9e03305620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc56f9b8559a4656d57624f1d28bad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5c4f65245d2bb71540b311d8d659d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06774b7b46d6df80be12107c50da5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e0fd115c29ff6d2d7993b87a40d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe47faa359ff471611e2ec93c9bd33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa9936fd6551a4a856d4a276cf74be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d11f76276fb62d5ea520fa40881c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d05c50eca01ab01971ac126f13d6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29293c760f7acb69c76cbdcdaaee9672629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fd6131e4bd975acb25e5af183c97c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a51ac4675a2a5e2d2b22141ceb60c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142c589c10d4cffcef066ff71a23ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65adc3e1b0d7e530c07909305d39cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83528dfe3df4fb1aafe8958b999ca59f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c4f06b8bbb626e01ab6eba5f9543f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842da58e6cccd0f9819055ca17cce41f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac252322d23575a8aa57145f94fe351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e2db22e708ad4cadae65125f2e54e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf70c27e3cd96374d616c30a9bc7dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2d9fc013b0f0f43193f203303c2a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c87df968fa16cb1ac3ab7b923941641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3869174ce169d50eac7da828375e3f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05e620d9817aa3ca628775e1d2b6e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f806618976e3126054e299883f54a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1507ff2210702e352c9063c1f19d2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692cf1460276c42a9cdf5a63e33c95c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f8627705cdebb647cba9923bcc2d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323401a021680ac7e0e3703ec6bbb441648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17052d28290c35c1153c68aaa940b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293ba6f8262165a009fead3a3e7027650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3005900c217b8a45027ace0c6d11cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3732b0fde82312a80faa290f7acb72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a62306f242e7f090b38e13bce8c4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e430aecb7576f71002021ea5309fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e8a3b5b5daf432554613fb19696f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56521acf0f840a4841f4ceab8153f8dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bca93c44ed8983c28ce35028e83e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157f876877ec0dfec2b13f4c1fbf395658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3333ee5d566e4a7b1975cacea28af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e6db1ba02bd2a0c196a917d651e7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6233b8e8daf9517265f18f76ccf831661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a4a72527585b0e9ed1a2fbbf36b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79552d135d7e438de13127066e05fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0eee957dca5f916374eefad1a38ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fd15bfd2297bcda9d0b907a474c7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef3e4b67b26fa9b1403794d030f4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321103b59aad15839dbba14854c8850f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56b57cfcd634244ce900cbf01d9f15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06f9b1f357d219f41a0b2cfb6570b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86ef572993ff4852e91dce18d98d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b298e06cfa60d31f9129f0ff02f1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9bedf7f5e110678c4c7721bf7d943672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c88bda7f6c4630091941c984fae5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b16ffbc2924ff99cc0842765207d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3803d7b178b3d40a5a8fd1a139c1b4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0bcca0d6d4fec85e9c72ccb980da8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959d0631766058229e2226575de55e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f653c2ae6dec0fe5241fa72b0de5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41229d4ff7075dd4e94780256aa8923679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151872ca6d77139798e3c8034c7e45e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172e5d685d707ac35ce37e615843a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b63c1306d9fd10b085756e38ba28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c52b983d340a538eb71fa8d1cfa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e5f97e1c1c1c26cd54296c909ceb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779f92248df024377c3683a302f274685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7216aac18bd82aff73f1e1d0202d32e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afb19486bd5b6c631d81d0121a970687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2931526c0a91852101ab04fadf182e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ae564078c86c1dca1fe961980bfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f275f0152af962d80623849ee4bf0eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80530ffec32bcf43086e646e88680691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352964ea5f0876b502c7ad190cd1a205692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f4d13ceca237a914dea1e2185898a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ecd573195b054e9895dddb576641f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c5689b44bb5ccc2ba539da66fe497695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8767f71aeed4e38f17f6b4a30c5fb96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b5cb50ca28727465e0f53cb28b4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1e1ce714b15eb2b01838127219f91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174d3b19b5cd7e3d36daeac54910ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc14765977a5ffe8e0559ae62a54d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43292792752976b418e045cfe70944f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808111bf77628a6d49e0c1304841ed0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95e425133993f1d6bc21f417fa667a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627c5576fbfd7b6747e48f035360a7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a55193554d1c6f3c0fbb6681d648705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba8bf9f130db2e9486399f7769b82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478db6b66d72af14f1a8ee02ffdba39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652139c5c147431a885134f6e2add5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6bb3975748eed8637b13d5c5d0354709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c619983f622fdc045db2ea90da6ac4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f29c8e3d15fc1b70d64ff0dacaee54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b04cb04418339cabd34800ad36caf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d13c8719c5a33a6918588091d20e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ab3c07caf95efe0f06d7a6508f9ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71d8d96876ce0684e0fba15b244fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a5de9f60d5a1bcdc04ede8ffea30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad6e0e66e5c3200bbe005194c6805717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017f12037c715b124a7e0c8b8c68b87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59a572db5031c9afefe7c0995396e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ea260b3a6a67592fe68cf994fa16e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397db856c7fe74862d81ef4c4181925721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b6a4811abcacd147879b5588d6ca5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a3b108877fd65103600955db52cda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f415e32730d20d55406277bfb2f527d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464007015b73f155ce822d854d821c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dbbf03d8978b5c9242371b5861953726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a2edc83a6b290f559232e17e5901727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf4cdf188f6ba9319ce8d9aa88488728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83c9643c53edc402b509e922b31f5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8701677b2a49c6d77993052d3ca9406730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f26ef38e914c03f5e6cfc0a58c1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0547eb4f4c14e53ca001ead0fcd783732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9609493a646167c08786fe8401ad5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b13523b3bcdcf3f3ee231fb3c654734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9692adcec1530fedd36f6b23b601d51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837f53a83635c7e383a69c4866e5d13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fbeb4cd7417a0cd182e428ddbfa6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a71c3fbe83b0e8f77e2af51b9113738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba2c4344007aa9537dbd53cdcc0210739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5bec7812f2aa1bf7caa4cd9cb9866740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd256c0c6de092afeded4fe5b50455741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc6cecae5f239518a64df3c8e381d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdec0617b7bae1d1c0a770cc3b8f09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6571cbd7ee4603e297dc06c732a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd82143ca746e27746c8d8932631db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea37c376b29a6a88acef29db51a6ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315ebf001633b5a5bf5dc0d00872c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4273eddc7a28986dd7b3c094c176c07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9296bb4078c2216bc55276506309705749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec073e9f9e11bd0271ec60750e3b6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cba5cb0d336c935de861eda6b3581751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e446ba42902ea629f278f3bc0939e4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ef7fde56c3eefb55cce1c35358106753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b01df0ee0b3cf69ea985bf17b2ea5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6d939c374acfa5ffd6b8c505f28de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55074c2fe9c283ff8ab26d7dc6c9142756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e63f205fd95bd3afe3fc0258cbbbf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2312be1d4b008f442031ec8cc118a3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae3077a17c57b3fe6d8d699c1a1f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac2003cba86c3ad8372577da0ad31760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428cb8350b5e805d9ef60d912395dcd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66516dedaec7530116abe439dca02762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d337474942c5fde97fc967d8c586763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea433a6e6763609f103a6076f880111764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b32a58f0658ff5b2bb2c67cdb89c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca88efbaa8559cca77b7cae85994bc3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757de453205b3638e81ab3c96ba40d17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd713c6b8b6e5c471740044b67f72768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484618285b1ac0ca2d3e6a0451f8d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d193da762d3b5e465f05f39723ad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1a35452871b3714dc4c242474313771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e469eee720f1ec05700e32e95a3005772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53983bf7ac1bea4d742adc2f4206d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc6b5203943141dd4f59df3914a553774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dfa37ed900552eca6dc245a1def95775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f4ee6473d45dcf0788c5bd535603776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a43c8516db9e69b2cf12edabd8af88777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8512b7204dae77883633fe76fd7abc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ebb510d9d17373e5464b6096e656779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280fa2cdea2c1528036ecd9aa2636ad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c34e66e583b9e1510d426004cfdc5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b990dae5a4ec6ae9b3a102c90355782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e303aff2166d1a80c7e09620714c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1e0d44703f3bfb882d1365c7da014784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e80c8883598159857c7f084b6b24785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5a2389bce20afe72ce5ff927fe022786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b433836c413fbd8d47ffaf75595f062787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f1d7ae167d89f3a6bccf87093811788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c703ea24b4aa2ed5e51b9b0f34a52789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f705d47a0c2c4e164cc063bb06e7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40c0fab8ce1c021d6fc969576b146b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb074c525b6d8a87cee4adccab14a9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d97e45e4da6d013a88c0a1a776e7a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65106056fdf871e264f144758dba01e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb32888bb497971167d0c9030bdf04795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb6912ccf277aaa3451953dffe72b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f8b07b89b45862f38c3c2eeedf2c1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de98cbc259a2a35619cacc0895119e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e5c9d2b5b5447c4209072cf1a29a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fabd3b60eca31aadae1d66b1f3db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4938c89687ab054aa020d9874dc0c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd7ea025414eada0ee964ce2fd8eb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8fbe99879ab83973392ac49fb6910803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ade464fe976a236804be2a3477f78804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d368e48edb8974b9a4a17e40fe7f16805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc953f91f9d5e152371c7f1ee82e0fa1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85541cfb16fda6e72d49adc1dba06802807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12033eb0ec08865bbdc3c56e9fa61f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8f9ab057ba56b616b9b21e9042d2d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8c2745347ed8a793f04910e8f39e0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ca57980a98510d65cefdcbc4a2837811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a294ff01ac187c2c7ebd9295292703e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338a27bd9776d1dec639ee8cd4c1c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8729f4a002f54bafe27c193f0614406814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48395a2e72c882ecf9241399b54a6c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0870492dd7e3c430a16fe3877dc14816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1a960d2bab678c8f544004067d67817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d601864df78d5a251d7a199578941818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da78826a1593ae137a455b83fc2ff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e9aba3154f4b757e730aa6053b93d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48639fca67924a3d584238c797face16821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51f8f3edbc30b9865e62863f42f8e5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88a9247d8d17baaf8df472eb9458cd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b8c4b9c0ebc7b3973d6ef06b95c7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e77f65b033f274ce6b89ed214fd9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc5c2d51bca532d9aba48cc9dd5fc2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227281df1121d07fd18bc96a75a15f16827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d873f9bdae7b00e11aa088a033b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eda877932cd086496f3d9b08d8d04829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df643931618fc330ddd0a9c84bf80830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00b4787fdb9f63ba284a4a9e460c59831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b67ce6b9be4044a1bed4815aaaa94832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35aa846a9f3fd3af6c4d580b9728f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff0deedb12291468132fc8b8c76b9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ba3ac7e5d911074015e48d6610626835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ab8c2ef73a3e6cda893ae7cef6cf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25878d4f49f6592416a3f5a8e0c5f8b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7faf8b04d0c8a97538c77d181c79c6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a1be921ec428e98d04432a14e7d3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a48ca3c963a9bf4982d9ba29e60f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4aa44c6f299c6eecb10c29ad9489841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c8c820486e6d85d81a165b790f5a4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af72655e0d58a645c1d1e5b999fa473843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbaf29530354ab324efdf9a3fe8c781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee801ee5557e8987ed34d4fad198a0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96026a0eaf8da1ba645784f11eb5cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb38bdc71db37ed29fb41d0beb95994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894acd98cf894c93d0b8693eff24d325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a421d85001f13714d214e44fe9cb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae200319f41a260296dc521d552c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee34779553f36d25322ac61b31c1b518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8553341bd455af357c5cf143680500f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7c279ebd0dc3c9e3ba9398193b4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05db14d8ac6e3a35d6408f7107fdfe711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf5ccea5c5f4fed2d73b950eddf6f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c7b6b64f9e91a45b3b85f1f54113d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7a983e83d5772cc9f6f1fac1148b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be42d6fa384e673072766fba5ad6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d848b867136efe5b4a61f6b78abf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49178f413b8cc5072f9ca001fd91f7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdc0422a515a576f2d78e2bb4ba83718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d99d338e07be256231f4c529b6c3e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead47c8e85b4127895f6f930a0bf96420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b50777020f47e53d28b2def42be4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e9e05c5c81bdcd02a6d6d271ff6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf281c1d8bc3367b034d14d66f9e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b96a1d23d01cf4ba2751575e5ceb3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859b6c078b875ddfb75d2a3691946125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadd392a31b2d3b150e7a4334d66e5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8607c92eac5dfae5f6096d578d99527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50addbc1e8909ac1ec1f4688b0b7f3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05e99d8e402b77abd1b0d065bab3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c95d37946fcfffdc92f5a5553e90830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3757706c5292822034dafdf3773a93531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49c997f5d55627ba1314e29df3d85c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c019a7487b66655d7be8be9c9a2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef445ba5e1af6d58fe67054c78f56734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934723003f958f055778e240f3ee210a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df19c3f5532ff7c5f7c6852bf5d9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fcc6709492c8acb2b3aa8b0859dc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f697712acc3bb4d037e644d9bdd2e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836049f39bd83d58a26722cd857de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cb1b7059707b81907653a21ee66040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c6a40209756fa9bd600bb6b33781341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61379eddcd5e17a407a5467747bf709642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949d5e301a113bab13ee07254dd5f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578a06997a4bd883e202d90ecfc71b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987154b8e9c7d3f16676a2bcadf7ad7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e6b7e080aec1a45e73025460f0c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bba87499df765f8340f57a80ac0a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f726d494e65bb9d020b63d1094f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e197e50a19c9c3f13159025fa6d33e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef4c80d0f33e717320e3ac8a5f0e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf6fd8eb4b1e4cdc28e8ff131a7a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fff03aefbe4ce85a0fe7186a9434252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586bfc0a06abb338159018454343d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfa01b4494684b3178f1f7fa686e4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212968883f6cf1bbedddd368f9c5805755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57903a74b67beb4e11ac35e1f7d0e87256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307d4b2012e30fae43aaccbff4c7ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057978235b6e3932755dd7cd430321358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c331d3e519ce42f2623b4e9ef9f1d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d1a7ed63a8e9be9db13dda70f232160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b51924b36ad1176478b9dd011d2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86077b736c848d9e6c89a19afee02662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e86dc5caac6af47f8d8efd065ff0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ac0cff8d6290963ecda75603ec9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6537a541db07d0d28f5cc45eade50d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216aa54d3f9142af811ae42abfed5ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acaf4f4689d28d424554a2981ae6cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0619f58f124c970ad2791c97b2c808768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112b67f44a509ad067036b0cffe9ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4624180b38a5cd8b199b3c817d89370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b579bb93060ebe67449942c9223b3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6993975f65a80d7d6ed981864f3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f31c6f05a1e2f28297ecbdef7b5f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b40c49a1f9dfb55f9bdae68b294d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796df40ad7355da502b4429c45a4c3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e5662ddd9e88f0e10551d089e39276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59f9b07e3d64805fbbeb1082578e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fc303475af096fe88dcce11d29c5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8909baa5be08b49d0cfc78cef84380879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ead388415cab81e4719be4606a06d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dcbb93b4599d0d01da41a94cf0b1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba71f7100486b27d59a9b8d141b8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966947e0919816dabcfadcef5cc3e9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2426154a6009468993eaee5caf502984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e3477114b0cf47bc6d0f657c361c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d301aebc08b3bd841ee8d8110101a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66812c0e128fb2a0a0d886567d97d6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683158a40a002ebdadefb4971572a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55b2203a39378f192f23b0c12774a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e040e578f1a62ce416cb8062066dea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8d7f19fdaacb3160261b758bd7bf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6537480b194745550f9b80541eb5be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782a3a4f688b029b94778d74a58faf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3e9c49423ee68402479c433b9b8c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40533b17c55e23a08377c70319a3edf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963013490e291405ba780350c268bf6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418a3767d9e7655d3d471202e9385797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc1d454aff4c37696d23a9e532da7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d5f3590d691cc07b1a22df05f31999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefad1c3df60a43e13e3902f912427b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f2f070061693a8d8281848927f0f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afe5ad00c0a72e68b95012a6ff6091102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a2f3d57a667e9e82b7e3b7668aca3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d83b8bed07df695cfb1ef56b5c35e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f3dc69d1764b88d58fc5398a5ddfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f5817ae692d5d7a5bc0f9f7dd6e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2c3fd28e744c26f98be861f5460a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0aaebdeb9611d8f812bd157a6b7f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce417975314324c038b2d62b84ae35c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad99f06cfba87c0f71897e96c1e39a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e06bbfc8edf3d2c8b69164a1faa13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdee6a7beae3bbffe5131a09d4a560c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205f0d6a4655f2a8e9d1bb18c41105e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea77da22f7ac841cd6d3a72e2ca85d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25185176b617101363ddee081cbe4ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac12f01b14d705a7f09b5246551a62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40174d16544f82a1b4294d3b0067d10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dcb605eb9b21a9052eaf4aff468a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87672a1a9d68652c00892f219c3fe99b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293c27fd2e5c678c476757a347b5c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320bb4ce288516884e659efdfedd23f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867d3d08ca96f441dd6c90031773f06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8d9f1bab743d72904ed82f326f846123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b6b7c53d0d4e8ec4af875bbd0760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b8c43def513ff16db1822509766a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261f18cc6dd211bad7dbf8edb14d2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca103f1a04a537c8297bd2de0d8fe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d5e4cbaeb39cd6eb7df7c3fae2898128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a799bbeefd5abc191b65640b391501129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ea2e6ae5f63967d9fc58d52fa6a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82587552bafd9e6914041bfd25d6a4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28424cf8097343e44d6ccf633c3fa0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0f7271740c8ecb953554478d39e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbcca8cb8cb187ba87aebb6efd93a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e474c8f372a9831b7a8ce6cd943d60c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc639230e87fb4355937392be09096d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055896a26662c0ce2ab903dee456f487137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5247496d4d0b4df17ac4252da73d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc56598ccf1e1a6860ae218f990d6a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a6508fe5f9b821fe0fb2ddbffaea5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ebe77e546ad4b00b096f07157b525141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a86dc6aba67afece8495e676be01d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569c232900159388bd6582da565f26a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e5887f73fd54d0942e90732313ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb963ef68b4299717d13647784c85b4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38216e134ebe85226fdd081ccf4e0da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1ceccd37c3f0aee962550153f9e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb6553506b6ccd601a495eb19479df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9698ac8a90015507880c6b2c3d459149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc61cc1a72960481f27c3270ec5e69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc70da0196d6cb22c1e71ca2b14e7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585fca4092e4ac64db153189dc171f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0c94241311badb703b7775120d46f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50629257fcf6fbb0b2438463d3ebf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1115e9c66b132a12d9171cdf575ba7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106036feb259b5231292da5a1f6bef0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f905831db2cad4e2da2a5831e3112157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95da126c55a04f28d436e1a55f9f20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31073b0f45f002ebbd9f9fd19d9a156d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297abc74b9ec68716f730b9da1b72680160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8fb8f93fd81824d0bcf8f0db8797161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d02a8d03328f0a33926f8c5c8f9641162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797682015ed00b494355612e39dc8281163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18577cd77cc90f23aa63f76ace8dd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe812ed3bb85ac77d9bab87ca2a536165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3cb82340dfc2345bff654efa2d62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072a48de6f010a02aa0014be01a3b8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f541a8de902aa606f8c857c136342e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d6b78da331d299901355a1f5ae4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26968cba022ac51c5fa5336a67d231c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd355dd2c2ccd99046306c3e40c3640171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c73eb91d7372afa59c1984f94b72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feb4fc739949f6b783af801f94e66d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a27a70f667beace6ebc45a316f85c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690fc08df97c4eed15f080d269e85f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9049fb0110906b3867a61ce66cc086176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716b5f2b748536dcfc3264296d79b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ca1910878c3a9ab095a7799212d90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3bfe2cd605230580986a77052d18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ee77a8647d7a32196169399fefd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613138a29c1322f96efad59058a08054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a948591c95fb6fcb956910ee421f66a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95d6b46e07f0a7cb6f26460ce71f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a556d62b0e948675cb266d13141b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def9943a68d574c8d388370b16d6bc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118861db04896e1c3f3e5b88e9a3248186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fdddbe7405f7c0ba428c8410dd3a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14052851959317db1116971553131846188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfaf41b7859805a887f663e806bce7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e062edf8631e2de649bd71de9abf4a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c0986e01e7c142f0863af05b0cd02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d34f49ed7c9989aeee53059d6e57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265598d9f3cd76e79f85849145ead5dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa016e0521b40d13168e8425930e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9554d276bb946cb5da6596defada2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0edc89fb9061ffcff364d3378beabf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb40c65a359058839d5b46e9da5f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3a49de267cacd6c85f48b95b15e89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f51bac43c2af682ca2ae3e93b9ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3908d367609b388d1c2a127f7cb5e24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2258968a462f3f7f8b58b50badc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355837c06cc820d11a6f69744d096ae3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee088eaaabe7ce08d4e8068dc0983c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e17379fdaddbaa8f462be0f7161c4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e8ec7ece0a88480999d1d22966e0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfed5961466ea047490f3b3926be69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c54ccddbd188160934b8c7b04ce3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce94373f2b4c8a9047bb0d8b805c6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7ac75a3a0243a6b2897e21ad8579d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddcdf422e64fefc78e356e74694186210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea0e1f5f90b709f8af65dbcaf3c350211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9bcef2021529800270ecd02f46970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d5db460bb8242fec6b5e82b40787213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3f691905f43f2e493448b3beecf20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4cccb28caca1ab03088b9c7339c21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896688268b73b19f428b8c6476b2b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca51af4674956e2fcc51b191536d575217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d62ea8b974a00fd69f8c8bc0862eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a42ba9545e4ff91b4f2dff60240a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df33433310f7d2f87b5e5e4bdbd634220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1df8d471fcebd98cef6696de7e529221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a1756558148fbb2c07b706081cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43208fa29f42c3e9ffea9d63bc48259223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a49af8fe91acff11d712ab50b2dfa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337504e34230eec1373bcbc867c850b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f71abae47fc7968ad6b6f16ffdc62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1199bc8e278a5006bfcf7dcef064d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335eba8e243c809deb2f3dad6db64c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c532b11244499350dbea35b90ee032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d2fd251d009385200b0826323e9cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbeee7ece7b9e1768e2ea2694e2367231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a59fd5a5e651cf7c3c43c7f776a23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d23b858a3661e4a0af3548eddf61bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf941c759f9f22ab60e3bd184db8fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5cc6b28a3b5a4ceef5e599446522235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2b664a6b1fcf9fec08edb34f61e71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ede044c528982bf17ff1b288785b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19d161928cedbc77afb2cfa2af6680238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc233dfd76aae757cd237f99a3f8b11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b610a7e96d08a3fbcee69fadb33ae53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cd19596fe7ab51aad85a91441f8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130f3469665b30729f5f22ecde24895242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414f8629c5063264998e9db6a638bd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e894c10c362218a1d72231c6910c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25867a38f15c58f926e45233218b9874245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7214f440a28cfb928f50f8c8f1fac0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93f9b978120cbcad3984f11ff2e7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37f81d8aaea3d167c5f41f0d69a961248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e841303d94efe75c26347682c49a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab37a8417699df4520957e5e8d83a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98611e690d61059ec7108ce2c2bb29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090f5087849809178a6a3dedb976dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051586e74f6311e0ac60c7fa6d971b82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664755295912b059206238c300a1415254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842951faa260bd7cfab7e8a6a5880bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f969757e37a3c77ecaed95100699256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013b63c73a4b424b7bfcdd1568d7c1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640356c795429f87b8e0d6943ae3f9a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6626c47fa4a8658a1f33714a8568ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eec87dc8a3bcae1e3b2d3bdd454c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b258c15a6a1069f82ce0c51911db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13cbf8841cc986f077615ba342ed7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f657f1a1616175c47af411dea46df2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae865f883c18c799fb440e8bf8f169264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9322dfa124d5debcf0f9d462c15653265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abcfa71680af92ee027487c3793bf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9eaef5c3b6053635f43eebce3e789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f24e2c817baaecc184079769f961eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ed6e36afa30c95928c10ac79e741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa50e8ccd0fc9a6f8f85949bb40360270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f12d28043ffe577c5525f929c26da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013d5648c605eb74e76eeb0b89ef23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecd611258590759ddf79d211e6e8f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b6dceaa52e5eb8c8e8c5c70e505a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026b08c38f23fd18667871d648f5f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110a67489eb6580a02645ff589a129276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efabbff8bfc6f509268c1d135ca7ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d3e3a1fd14d3d3c7169f5c93beed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229f51d9035fdc6df51bfe84b399390279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7e8a83c575ab8218bb003e4c482c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2356378e2834c5e12aa2dfb1da98666281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955128547bf49339713e6363389a34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead82c38ad8d16d65493af6f0a138193283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc0d49dcd0200046ef347a8d7f7727284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e9813b387d5955bf114a17ab63d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f22f0cf47a680f3705a0e1135de38d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc130f4033233245856aa3f35cc722e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75182891a0afa8aff627020eb9dd1380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69082361850d63fc7b3e9d5579463ebd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd95eaf562c16357f5cf730ea6d2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e6885313e9f7865eb9c4882b34a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbccadb5441cfb0fa202d96f9017822292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc00432978c864909b3cc24669890293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53b01281ba8951e6dc63164557b1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf06f35a919868fb4bad3de62bdee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d1be65cc2d4f0ee932d3a91ae73f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2609071d9d0c7087c291999679110e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e417a7db21538e4dec17dd275e0b72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b76475173e4a52c1b30f02f02f721299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3527d5c5ccc44c903708ecb085c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eacf30c3d7343b93c3fc3e32c34398301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdcbdbf8e2a926c7973635b53cb15c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42c963ac5fbc4cf44c075a6efd38b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0989670ee027ba437c81f770edc0186304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0713ce131e930afbf3c38ed497430305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf341d2b7ddf6e63c97a183eebad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ddd52a1a4afd1aa73ec7e370dd1be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7785343f6e70342d634bab2ecd06c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae4f5c063577213b03bd048d936c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc33757287801dcbb331a91d0aeee7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871aed7893b0e85d73101ecf66a58bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5133c4f8481d0c4445eaeac694fd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce9cf6ee7f2bc86fcce3884943b95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f11a7a9530e0a0f8025f427de9f9d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2280fcadd9c6190e3921b2e3e55fe81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa8c64033fabd696556755b7030d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da77f0bb2ee9c0b98ad9f25cae4f08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23608ac359c45ba1256f2db259bb0766318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b612491325795c0a0437b0c51c71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc13341f6db6dfa32d3400a575a6c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35fa6bff5c938164287ff1c54faf1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e162306cccfabc2276d6feea5b27b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde6bb826ff3d0b8ce352ebd04f715323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609a5f281251c814389cee1c32bc58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b38796ed2e6761b6c8a0d602566c97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29055907dc67c920d1cdae499faa68c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ad3e730ca37e5ce1cc0385194f403327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705487024cec36567c11b56d0ed10281328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef894c4c106450ff88e23ed83aaff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb0f93b155c39b88fe64daabe8919330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190f7ec24973fa4dd599a3fb31bc070331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d2c8f954de15b182928f61a95bb16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778aaa556c8635ba8d6e67002c77a7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841849cdc9c9713042d25aa488f5867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abfb42737164570e91e8781c15c0ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715e18ea4fad524eb33e1343acbad13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd34aca89fc3c8943b66e6e617e8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4386613277422241af9680382613da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9714656944050d2b9cb8d56a97b3649339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f009776ac595ffbc46972ca928900340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1b94e48f621b3168076353d9d75af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251382f403b3df49a075a46dc03fc1be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab52e14c6d8acc805c12a7fbad87c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a554852558b081cd20eaabd4db709344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895aa12fd2fef3c8fefa8b746a38bf1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c3779870e16168143235c966a84f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345da1dcad7691c094c4a954674149347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30446d61246c7580db7d1a8de65d4171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f4f31f1ea5951d499a51058897133349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e033a532c0a633e2f67fbc1d0c23c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b6ad1b7ee9a5b2595a96dc8813a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f3278895f487fdcd7e5987b90f05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990927b60f5f1bb69abd7a4982eca9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772953d0e804317c923a7fd372dd834b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418142e8063c2394358f5f2dfc7c66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3252dff854f1dca456dda5fe0ddd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1d185539ac6c19c6271bde3b1fd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe131df37c4401f5530608927d4fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4269fc8c98451370dcac31b285e0c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796c77bc63a38cc0c8e0085834a0d5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b514237a76a8170bf48aff690eb5d77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d89514ad8fcc7c3b63020c831f4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c4d19a9347426737f8f3854b953f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95683e9723540490eb7f1994c1b36ff3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990f0eeff8d2137ef6bc80b26e126ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0eec8cec7f33c9ce0d552792f9085366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fed41fb4c05073c190e65dc97b428367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a8393b8682ccd85799f925e1c21e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa64910c909e3a479f61f3c6defaba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac851b2dd1a027a73ece86431c9cf96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e212ca52fcd6c35653e76d1f0a29a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32785b84efb4e04a12b7b6f7ac6a6a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155998b36ad6eca964c675a060916b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9390635d8086e51a5eae96737eb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6b4f675e348ca80ff6c003d6575a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96028f9d214c41fc8d9523ca9f6c5fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc054d6417e9deb7e85b6d9dfd740055377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642c20178f03ab03ffb33ad639bfe72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68d36f80ba7dc1ae41a929363d6666379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6ebaec3e2044ce162eef043ed71b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439a00153fb5c68faa4b9a7bb89d155381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cdeead3279695dfe1e898986b9af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eef6b7b719bb282bb1c19265cb28af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17cf0bc7c1bec49dfa137db061135f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734870916112f4637d32cc8eeacf311d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d1f494d0a451a16d7b390d82af23f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad71668ff3d67f957931271d836e2e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b98d0817c0f39b877139a4a19f4365388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f0a996f2b687b3436d1e60fd60ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d49cf567ff121093d40fc9bc50fbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967ea7d17d1450c058bdf38f138a1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd557149dfa0e73a7651e531da0728a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163890989532633cf69ddc4455770f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4754d4b99b813b0b5e7dd695b5396b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454210cdf723525edbc49edbd31416395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead149673b0f4d07376ffff2543cc685396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755a305bc90678810987371535407b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f86728a838c3bf3701914eb11aadc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f328c95242e047df0a5e034b5f40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf876e29ed2cf36c3759df07d7120d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f8266703860a98b9e17e99aa799c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f2052900cff59fbd76e4bd3e3ff9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287faa5e06ffeeadecb229f304f81f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb3bcdefaf81b1a5eb9a7ef23c8404404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5106ce0834f5bf97da501c8fbbbb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83945e8941f979990bfa028010b26f24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf980224047095d969d6cbf443cc67a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c4257307588943c8e4f60742192b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31d822348344b5ab0289e3cb482623409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e4df3b096c8fca3d54d5bebebaf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eea7ea59f7af3956540974b7853648411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b650e0b889446e6601fee58cf462a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a30a90228dbd2be2cd6ff50769dc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a8886686a2bc55a29f96da4b1657414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f0226c234ff16aad042c00aee72be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80df321169da8668c6671525a3a5bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249acd783a524cf768fe9886df60bf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a5f900798439cb85fa365fd2a77c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf74c4aa90e32b756c14ad8e9de42d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bea4a03eeeceb4a139a0d5f6afc58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f2a86361a3ae3bee4843f3d1acb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19ee45858d5a10b229fab17d20157b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656505d0d60d6e43ba093694c30793423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187df3b896709e1022a71f2bea6c455424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334ee616ab2017e062a0983888ed1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254da381217f65dda1067cce9dfa1c85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46545a569ad11e38aa592a71be6fd68b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad109b64ca984e54ecdc9c1f9bd2cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64d672f032f7c149d1e0f4612be679429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9fa6e0eb5acfdcf7b4fff94991be8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e510ef073cf4a9e0b89031a3ad2eeb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0d8bb5e89cbeac3dae7fc46ef6d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7a536c5e87936595c496b4e5fa76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d8c9efeec05fc3270f6212895fc97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd6369f674bddc5c879f367c6d3a96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059412c39fd57074118bd79b9ef54d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6b8564bdc5d8e37375497f0b5aba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309db0ff39939fb0a3dcca22e810f5b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8dfd1d7f880189dfc888cdbed9d5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea26053e35bdc216a524260814fab5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f20ae811a71018ecaf118e7cd0e16a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc350779d23992913a88a8e9cb9f3b38442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262198213340cca7eaec36ed7ee475b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c7471eaedaf216e6177572b62655444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ea61c47c2927982e2cc07a83bd8fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a0664082da63ed00ab3a67636e10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89252337f1a189b309ccc69ead2c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468dc2fba70852c2c27a0d84eddba25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05c80d515dc785026d54bf19c5e2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e55fe31930cfc129516675b6282c2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf9a2fd8a5e717852c14731b9243a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aefa64216a3f48dd74ae9d8b6b5e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71648487c8c40a685b54565c653befe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cba7a7ff59b9b94cfaa027e6165e01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a94737da4bebb20e2a9685c3f0026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c623b60d23989e4aae6e64136332372456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff86cbc9d031579ce00c5af3f149b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61b590b175f37b886197ba2dd7fb55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1abdb90554d2a5b344fd799cde40af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62f971f51fcb0e678c0d6db1132e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21477a79d2ff5eaafcf90934e6329461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f1fee9f99cb061437efd937ac7d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdf0ec30e4016fe4bc07f24318c23f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727451a71ff14fab79df169a778d57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988ca554276240f572be2c372653fea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0334bf3a919a92d62bfe3019d0025466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4710b5c61d0127eb3eb8b957c3fc1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d3bf60332507eb0ba0fd27d77186b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc231d4a70c810d86b9d400e8bddc488469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ed8e2c442b33b5e1e8e122ffa2b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9128e2a61be4be02118d884f2b90d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173f152c5363f0df6ab831564116f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1f1467b9dc6577d60c89e826bf19c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74529dda16fe4b3f5659dd2d427f4e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1535d3fef4a0e7bb7fa5ddad7d197475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b34022abd8851a278ba705f0c828b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591dd085c1d62b4195fe7b2ca88c685477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12abd529d78f12c56347e0641848df3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92f0c364d8515a0b06deaa2d20c34c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00609896d8fcd5fdef74b4001177d4ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997be9e64f0f0077b1db28e12fe8ae3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb972bcb512e16ee1198b087caf7f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c604ffe76d56fda9642c70d092ac0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395cd476d792d8a5d3dfe6342e909f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47174c532b1419f81c0e7e813bf9e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de804410a7781bbbe9845839c8b4d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239234abccdd8fe92406ca14659532d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4ffa68d10b027cc504d1cb07b5b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e1eda698e89b29c0c53b0d637b509489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a8d5b3f313df4d8f457bddc71b05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5564626dacf0ab16e4d7a88a641c63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff3d938c1005280423b1fd70f0aaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377fe42e6561aa2555cf8464c01151f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f848a5e975eabb246a8dae3fd30c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af542ead479504e96df3f45d0c22f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d2f7850c788f05a7293714eb869e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430375b59c690575ee7aa847207d9c09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5d1cae0696a42350911786a360c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90805e89fdf451950b523b4c3b3498a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdcc77d54b557a85eb87426e0511ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2265d5c463d2bc4ae3b4fdad2a8f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcd02b2560d6969395fe85e86cc8cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811cad0be8328202103c42e521ea0b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefa8513c8566fafe4070f1dc472de3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b07e7ae2679bfc937b88db363ee40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b86187d5285c6be4a8a3e889eabdc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2bba15620b4b02d703177c87cd19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06f8a86fc535d493c69ee84671848508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3227e935af4340c9b44120156abdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d120d419c6bd205aecc868fcab184510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b761648a80c2398d5a6081f7142de6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe703f5f2aa7eb2e15f46d16f85e7f94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c6438e40e23cf0f80f5d2effc1595513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bdc06ebab2fc012c6b603585bcbcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b54124a6f5c20c7c9f13569f290584515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b28136d660f299b6b973a10c52885516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c63029c91f8ceb1ef38761c3cb8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd824e6e4e68bd062dcaf995c46f0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99052b95c13587a9ea2113eeefa46f90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b0bb3965252755e44fe388b455a40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028dcbf0091bd3ddfdc62b0b3ef171521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b54bb58518d2b8a70020c10274892522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35891d365d2858b29bc282b7a6229b7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdbfc52155a2e4760ae8d511516ca3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fff51a7fffde48c5e33025a9f29929525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf6c0b9127ab63527fdd8dda45351526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ca4f7ec5ab3624285204d3f1c356527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf084235910a86fd3b5c5a2514a673d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764cbfaff43f087f9bf1840c1947be4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ae413f288d2bc068a0d80646c129a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed7c78ef3cda1ad949834089f3c15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabffd12c3a4cd9035dc290db178bb5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e06e84dc47b72f8a1836f8ef3bf4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f428196a32f588a6977f0abafe871534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317ca308d9d24fe51b71e3e9248cdb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5db310a0c2c16448fdd7b50d1532536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f0afad739d33a599638b4b03316f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c75992ae15d5574389fb06602a618538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e6a3d247c72798e8530e34132724539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d52a74125facb9dcd03caa9d667cf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33324637cfea6b2b8d97b520215de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75ba19793d6afb539219738a917a00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72cdae149ba8f7d28608e26d35872c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182370570d0066e853873d36be6f442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2e70dadd4d4eb3613b2e0963ca07c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6bb5bf27595cba55670a7574015e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd6fad9b67b167a78b2892d51557a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd014b9209de2ff0afbde5c06294eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7081196a5155957a482dae9f83b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f3dc796fd9c395cbd4eb4a626db5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d0be4ae50860509df431bc1675e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f880c0ffc191c9ee9f5caea06a427552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958bcdf5c8f98bc931a346e35cd3d21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00b0375d2d0f2e4ab897c15f828493554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ffee31b9c703f58b2edf0ba466bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc9d1ce4e31dfac8877190a7e8f811556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66d8d7039ef000678a407a00fe9e20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a48cf31569817cd9adefba70d23f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d12c0afd6300e30c1bbdfba86187559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d793c62c1d60151877b058beb62e4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f615a1a8c1616d90b450e10bf52175b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a400714620c472cbb1894d6657b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496952d4fefc8302d77088f4ba50304563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71021c571b6d3a0a135172f345b4bffb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d636149834bda7f89c6207274cf70c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b2ae15c34331a38a23bc151febabf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3efb67e833edc0518da6d28abdbcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c663104606235ab9834cc50379dff0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c470c796203e3741eb4fffbe4d11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6fc184c74b0e3a241281d8a387352570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d755adb0b3f66cf2ab6cf086ab1d3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0f8e4cef0a2b5f1a359afabf9071572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf0a51f74e774914ac2bcd922ac73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d03c6c9d10e2e22fbcb3d7e0ecd4d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec38e2497864fd826da3d07a43e2f10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c9627b1c2f41dad274c92415f19d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1119e91fad778c244f54e403cbe120577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c437d0dd9ce29edd98a798ec5a8b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b80a271138f6a6b1bd0aafff12fab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c04e0e010d4add78af1ac49f7446580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3086f0e7587d9d9108d2bbed6068f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8c75001a5e9f739408b843bec6704582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83da5ef5ceda6d735cd53582cedcf0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcadaf516552758c1c3453baa0c146584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5670010807c29344e925589e3b5085585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba59a737a269339d4c8b970c8e9478586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21126fdd2cefd7c718147b59aba26e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f076e4d0e3c81c9445675aeaa2f38b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18ba90aebdccf73b9e4d0dd265e12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbc275c197f87539f487292f96feda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768490d5c164d7e9585aa3452172833d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819feada035cf7617babe8757de81077592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec336ec22238118d86a248ae900f40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab32dd55fce37c2cdbf6ba12fab396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348a7768a2b7336e9571a23737abfb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eafb2f426e18bbe9d291d840ceb3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd2ce1457d0fb9913ca111f0beb39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10b6b549cfdd9fe2cc9aa24e5147e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad372107355510bbdea406d4a4d903f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ff31d3a854db0fdb592672549b57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21ea0731caebcbfc69e71af1a2926601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b942a4742f80f80b8f3db8d7bd9d3e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee65017742a9a2665d584d6d01b57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f2ad1cccb6048df792cdabbb7125604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceb69aaefe5044f034b9d5f9ca1c67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbcd1d40812fb62329a402278554e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf9d164e92eb5e62521826e698a83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec980041c5fdcfc54f2f8eacc7f4e34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ccd65a189befde2c356e28e0c9b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e0f5519a255370e1abbf482c489c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb049c0d9c681dff87d308da98736a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cc27fa62189cb716c87b5042e5de7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8b3cb5f012914467167cf05c144a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f2621734b0c26ea9645045d98f01d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4576c3ff80fa76009c557933b1d8d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a44f84fa686fd74e6edf0e2e3a1795616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b98f1f5a9dbd93f451cd2a02ea3071617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ac93948431e9ec3f8004db2fa5ac0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e1a80e6ea842ad9b24be27d157827619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686821ce11871ef11fa6f103c6228ce0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f325e163702a400edd0b334c6a842621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d9aa41ed7929a560364f381e0d9fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ac80c7a09f5407686063f9b2c95c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f40fbd0dfcc5f786bcd9ba9be08fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9571d173feb8318ea66eccb44cdf19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56399cae795213044517ccd29d152514626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a971d0d59a3722a7ee8f45e7d1cab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2fa44e8fad4890d2cf4945983401628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35218e242bd26f4592aab1d99cec672a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964843e7e3482d323649b62771da8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9cdf7a0acaa9b91f609a4374da7f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4feadeb115c040b08853a7bd4401f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2d149ce635b816e33413331741034633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d57dc9aa2ca62d63bf5813ebdeec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98c1b3d80de63e123d0c865e7c78c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85db47d7715464c2a11cc0f9cd618636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ecffefd229c6fbb6f09c32a2cef8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e69fe1895b3bbb543c75323d6b8fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845f8ba97d626a2a10231577b4fce86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19439d495b480ff2928dcc556567c5e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556b00da9a2c774dadb527343f5c007641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81119f52085d45a43f026761f3b0625b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedeaed811a3a3e85fa44d9732ef2066643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f620bedafed5dc94bbe5866a2ef86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f1e2aa0a4237e4cf80570477871fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e55968aac5ca546ab07af5d9f83f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d3c870d408afb372fc9e791e7d57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084ab7177f60f4adfc5bc0b17724190648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0d0d517ef6ff0da5785fc6d0d4be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f78f37254cb3b43278f22ba7a6d26c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512630463ea0c6fe58c312d529cebc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900c802e592b3097df49518dfb0ecc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd329b95a173fc5af4831417d919d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737155873d7fa9c59544a1f2ec47ecb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f91ced203921a2038ada7456ea6a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bed405cba8357614e19edbdaec997656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36e1d774c59ea555648aac0332c847657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d65a50a6d30dd0342a109c81f275b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc5957f1a055acdae10a11f4a4954c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187f90d24b4b31bf77a661babe38e76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b219035e0bbd58f5d28b07cd1340661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b5173df09dc5d1da446f74038a69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76c0925f153976695dae2d59917deb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22704981e9edac6452f0bea4da371664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8458b3bb3b222c2d1b9ed80ed06241665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0776265acce366a4eb3b04231d9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf28865b723ff141d5c399ed4d1ae70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1736931e177f619425b6f9a05b1a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0a3d1b5f9f0f9401ead23ac3a350e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c4183d57405db0215c701490c79f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6842c4e67483f6924aa8ff0fdafdd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780bb4ace684c30d9732539f4d5534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c80523ec598d635b271c55aea5ef5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b0b941d0f4ec0af8845d88d966b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2860e1415ef5dd92163f726195f246675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cd0e4d90e57938a174a77e6337620676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e905d7879cb2041b8ddce4cb3bde02b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a24b09b1be87439161b660439db72d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e82aa6a484e10be88243cbda7d18d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427cb23ad75745aa20ad737f5787677680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d230b1d9daa5183931c7ec78c1d104681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a554c7bbfb725ed22710cd855fefdb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f76d014d9d6a66a0b1c686aa9275d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5295679956a40fec3ad73b2444ee4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554f7c0b974bb98a16a8dd0ac32a33685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743f516055ae3057697541149a2731e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df73e48958d33c45c767e9f4cd0d1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163359ea26bb4af6e75b953b16d0b206688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b01b1c706b0253e4b3d09374c43f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2ed08c4a33aa291634eb2a6c77ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bb7c110127d28eb77a525dcebcb35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc1c8118db36179bb2f5458ef1eb56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfedecf9593e1ab09822ed053e6b88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00abd42d873f809431d311103d65b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785477a163008dc8754cbc83bc10a4c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622335f4ad284ba9d5312c96428b51bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1320525580d97527a2bfaffff77a4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f979f48e37bb74b6881fc4ab68f76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76789a10e63dc8cf87b6d178145b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0453da7bd8d09d64f4c3cbd7394edf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd0f734a3f64210e1a2e7476ccbffd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b78d959e762bd8eefe0538fd6ecc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7b3a85d201b0c86aab52a7a9fd72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e122b807fc50fc90a9b5ef56aaa3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f046cd19113999f0b9da32986ec2af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b6db86e1ed55dd875bdaae7a428f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e05e1cbfe5c55a3ea4cae99df1ff95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465b17f746ccb9aa1bbe0979e8d0205708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13891d1d5b716fcda15f6435ba0747bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79936ab5f5305cce1508cccf059666a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b720cdde845383a55bff5dfaffea4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b797a3c87cec3a76b0f7195e8ccb854712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323d95971e64224515d1e6f2f8a023713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978fa234f090b53a1e030632a874cb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc91c7ad40a0842a509169039329bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e00c50a326ba29f76cc5e404e61a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e0b92f56182933f5fefe1b468a41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c80189b1956c307aab4dbc47b6f4e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d19f42c220fdf07c4865e92edc97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8572cc55f06754488de356ae106d8ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456859a19aa8177375d4018a14591bf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b46d53e64ea575758ccabd86db4c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc407d9838490dec1c057f1bcf692de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e508497031240646ef3162ebaee3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f78c04d81af40208d0e84e9cc2d4fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0a4f40fdca4a7357dfe82d13496ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebf47f7a4bc253c615589b1a951feb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3634abb2a0e0b055e96b89811df14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f85e48c66e8bdaa80ce9d11d8845729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc9326c526e7788679c2b85cc858e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc7984c30b6c424153c7188d2c6270731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d28d5c5bcb028e0d6d6e4d62cbaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd87d08e24d2e1d6a7285b009f4b0e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73096aa0603ef84ce640e076e2943272734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183353d41457ae831d57ad85e3b0b8b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ade0363de0bd098430a7c013cca1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415115a87b17dda0c5b7e10c15b0a280737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bc0add7ba60d34010dbecc0a0ba0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51537f9e78f21f6f2ba153dfe2358739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6c8cbfb0ee3797b57f31f22e4d09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfce335152816cc50938d168bb82129741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfcf00f376df5813ff4f230708d474742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1f001e340954959e49ed3f87a5eaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5039a6d21ecb02f9756c8ed04b39f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34acc3008e41c054382b6a3da628d7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63912ae7f06064c94444e8a669b2be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa171aed9e9755da532ae9144f14e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43897a6b16e9056a7ea51855947e39e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324808b5744c13bc85d1d93d34fcddc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805486dca66d211bec1d35f5ceef0643750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74140bce25b91ea91aa88ea29491c25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78928ecc571dcfc6e8f2a6b01bc48a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73c518cad194dadb29e6b3c808a97e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e918b34941c653086011dd71ab506754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc887005ac3855af28fbd30d17e9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dca0cfd3a0621874bfdd5c606bd8d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6e80b455ab01ed44f1ab4d131b69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48954e229329a60746cc37fd70057a70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde514289770c1babe8ef36cc0233c9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f16868d0ae5b078a1c825385c237b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a02f4fc8190fec7f5d8ad5abdcb5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f5b78bcfcea79181c27ebd8be9ffe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23141b885ee80ab2a69625553363b3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d67ea1966c16790e4941f5f80377c0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d364e14a5a5dd27a70fedb66327a5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70794d230132045553c8a5a664a96216766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917024ef8cf6f270449cbe2159673f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>