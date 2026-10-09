--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d58b461d3ba1e6ab40faf70e9ab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f76a45309a5c4b11384faf705cf2b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846a909973a39ad473204cc68a500f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448842a0778efb5b785493d042fc23b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20694af871ba43a7167c66c9de9984cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eacae60cf7732d0512cc0650a60106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b9893e954162b01d3d29c2e46787f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de75bc68643cf27537f16a7b3c16688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32f8b3b1a30d019ea824355f3d06239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22bc6b158ca3503b0b69e54154a3b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee52c7bf05b253773c2f5df4a8af911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b820abf315ea2ee484adc34ded73f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79f11d3d45f558df079d5456dd932e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5abdaa28a93d8ccf2ab124233132f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ec1fcb95367e9a98d1b1e374e5e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b1b750694e5c2906112d9e949c41716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a9d9961989e057035d0292edaec3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bff45c897faa934dfb858ce027c6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f399b16644893a7bdb6c9ad107df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f19c78271f93e56f82ad005913d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f00b0927c0ee82d35069d5df488bc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366dc365357358f40b89c7b922b1ab422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472673eb5e10d58eccb5dbf22fa345ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab38a14a876dcde0d8cace627b55dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83b259fcb2a04db2703f4b55b4e63325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dd93a78712b974dbc52b63d0923dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0c1f94dd68c8d08bc4af7dbaf9e8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30643e5f351a1835dc921c20afdfaa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227c90992a4b91adfa5c884097c3b5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad4573d82adc2dc71584d1146c38fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767211b6f684cbe090b324d36ef45cf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7af6144a0128699d0a3ed1974b4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c16d1dad54cd7e2038b55bf039dc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce641c18ba1c1a0e3c712fdcbf252b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb555d3f7f167df7188e18c6b6764d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0deaa14fc0e4bd115080a3fb5e96fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f14cf077d5cf2be40cf50e999f2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0733d7d9f3455b3add827f1a78a0fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce747a851b5a1f3afa9f24bf701a9d1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b56e3ce3aa19563c4aa35d390e2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff209ee88af8a8dd8dfc9c96ca7835eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd813b5310b5ce0d33ab688f32329c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9738d2194a87826b4dc77a45c7c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ed04dc851ebed136b8e38869f41544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535abb5dee9a2acb3f17af8f2a2e2c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc9ff176a153f99f015a65ae8263c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61473c8842c184ffae03d91bb7efdc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffabbeb9ed67f87b32f518825d642848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157253804eff0654a9a8f83787716d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fa94655b1ac213e53843ab4bbdc6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c67f832d60dd44d13d2a519bc48651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7a363e3e4a42bfa4f4df8fa472f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec37d50f563deaff88e76b9feb64953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398a3414835817eeed99166103190854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b10a16494b89db5c36608f9bff3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6335877b66d5b8b91eee570515f0b2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c7b071d243efb1d72d6c8d1696f6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346906490ccb6f89f80c6aab513a79258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41297cd2f805d6810cb4308316a2dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f5e6dcbe628049ed63c9eaa9591360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a30abb59297553a32a633fdd87ae661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a0c6301025bc60b3d1a1f7ff86d1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62aa4e6f6ce491111b581b9373df263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dacb487dfbe38b3e22d7c2031f9bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0acc8b9453d9613b66aef9865924a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d392dcc2c6d3ea80cc1e5b281dc3c6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03770c40e576cc062f4336d33b1164d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e69329060fbbbff53a10fb10e6914668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a841e88d05540cb49222945885cac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e6ceae674ee17767943d09c625c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498763bc84447ede08c5d439178e5e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f771c73997a5b3c73a0dbac38553b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe156c605f8d9805cb79253f29dc2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e36219f3900d27a717fcae5893f0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f460fa67bb6371de37f3155bb9011975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2954182d95d84656178428f6c710cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b06750ad62756112fbe6a97eaac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879aa8b03de04570b8b6f23e08758a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eb32392241b8d45cbd3dc049a7c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37769d4ad14d8b23b7b253acd3b709b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61f25919467dea5d007e6aac50f5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf4277506306bb11a10565140dfa382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc99927b2273b2a0ff3358c7ccdfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed444398e2bfa9222be92d4f8d99b0e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6c8b66e049b1ddeb8b926c6763c6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6fc41f9772af517a66cb1ec18094d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687edd69342b1f234586cdc9e6ffc0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90505d4e6be9f0e6c4112410171137988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe686c0d7c241a9457fc38a0e9a10e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0e1cf07d495765a9bcc2a7047bff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9a83c50f780f9b460f81d49b1892491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446138227e082813876a39e586e7d29892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d85d67628bdda344c48db43ca227a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f5b13a40ea5a4120b97741020964d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079b9ac28dde44f2e4e2c29ddfe78595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0c88eb679eb2475ee40c78926edb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54049d1ac4578ce58dd78d63c478b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ed30f24761a559a8549b26e8ff4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acad37b6a4c6f2a3267433ab5467afb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30b311033ad71ddca6e2ae5f4eba8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19ab951c6852715e472019486b9ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0145145e0234d92968661609eb77ff8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b06f4c9ae943ee1d2ee937c41e101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b299d76756891d9c8bb83b31b9455104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ceb8f2591df7aacb33e3ffa9af6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86b601a9091430744cad08b1dafb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb358a36902cb8fb9bd5de98b4b57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038aa360e014e7fd6859bc02eab5012108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d6dfc39ac3d68505fdd129c727fbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881399baedd45a94bce38337e53a5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e2009fdc5d47a63f94b9ade47561111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7128d31c835eb388e6cfbba924193112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc336226de9a7fc7bfc5b1bebdd8bfe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c306fa35f047b53a7dc06aa7bb73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21148d0fbcc5fc975cbeb9347d04a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701f1f083eed3cb02e247cead96659116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b7603182d4394c237d23b04dcff90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84412a3ec838c6dce55a732ea0f3ea5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a0fcbcadaa969cb848012bfa42be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92341056160d937c9e3ff6cfd0c3b63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977e47d73ab87d461174f3dcf375413121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df670a846b0925877695655d660674a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a9cdd98c5926c63c77568bdbeb47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e22f5f42e2359e8f70c00e39784195124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76bc68459e77442f89001db5f95f34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f404dc32f0ff39906f11bf7b63338a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ead3b8901be96d6b91e92683b5475127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be2a29262eed8a69f3cf34ca87987128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd85d4afb933ef49311c6e622ff4fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee88ebfd26016c92e71c1bd796f9a57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d79dc52d4274f5dc5f2a1557cf121e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e4b24735b22354536c0e82c8440a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f56728350a05e15a236eaa6d66d99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d920f387cbd0909e313fb8f80c04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21719a8c21e494417c3668a1e37d0a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015b86bc172e30ed29e6734b81dbe42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578f0cd50031936da89b98bf920cb13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3ebec0a05388d0ca28c6f2afa444d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61018937a5d015e561bed3086cca9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beed439606a3156b7b4a65ce6cfddd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68296f462b271dd108cd331599b3fb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95064e46e109951cbb377ec01b8e6e6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de1779ad485bbd772079d171bcf0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d638cbed3e9c96efe3307e42d56d57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd4b16b496f111513ee7ea770f54c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95d2312c47d9396419998c4636c6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4085181635758296ce573eac9b6577147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ae7cd37328bca23432611491a552148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426664b45e42451fb69f4e55dceff66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb125f9e08038fe1f5d6d4870f1474c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d226a911795cfaf2f05810e08ac5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c36a49a5c19ed2685380da54fecc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9751e1bc3c16296782245812bb5a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd1587a7b192b4065f9c04c8623660154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2b64a6c89c1f4f06a3cf3629158e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a01e380ec55a91bb5d86a8432553c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab8e33f39cf403cca72e09ece7cd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbef3c511a342cb5b9b01a4c37c642a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6703595d5fed2b3071992135e0d115159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acba766773fe70f1549f51a065975d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b8dffe1c5005a069be952497d7631161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf04d51a534d4d23b1451cb6d25cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8bf5ade377d8bdc48f7c289e8aac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc36be26438cccfbc83a975e1807c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5037f421e2e5338bdbb93b683e402165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b772ab06163d7c0ef8ce5a37d18aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e392cfa9054375f18b6a11b710c49ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27f885b391c9ea552c3e770108caa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d50ea99ef4e413be453a739ef1325b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae6888e82d37cd13719e8c773a677170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e612900d681a1324f0f5838e40cddf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0830f8366f07a8f9cb45f2afc6c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca15d67b398c5706efc8e65ece636b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda99351a142b55f59b296d4c1873a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8de80b240d3ec767395970941f512175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b10f6ddacf23d807b425e55af15c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50eeefb57aecd5d457057a8f84cc9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e3f27d3502325a8c3005d6da9eb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498afb00a96e88676831376f53fadc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa72f869c4c57b2dbc63a11287c09f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776d9465e413b4e4528dcbfde950e15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df02e39eb431de2bd119cd642e8421e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbcdc5950ed12fd096e4e173b24dbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38def19b8dd1f506ddee89102e38fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6aab0c2ff964fe2686d95bff00892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138b13e907e828ef3afb2db34996351186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a446cabde8dcf96fb31144e1753a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c617d32a029593ee91d4a0a30f4cac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d84f0981d1dcbc36d93e60b5fb6b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a09cc9ffb72561c3664665af4bba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8a28bc71f991936f43f6936d83ed4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc65040816ce3dbb5dc11f1289087e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2abdbbe7c5eb5b9cb7d5c5f9ec3d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d48099304555721444b270558103194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7215a0f60cb2ff562adb99f2a5e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a96525fefbbc21b6c3b96fb38834c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd275d526b9871f5e173de54a601f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8188c424903a69e016d642922a6d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63655193eefa691c5a1553359f95d47c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3f997a6384eb84686c9b0097c89f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40f29d5dc0290eae04610387f38ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a15a74e1de5ce894c8dfcb88fcc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f1ab0759539d8f0818f3dd67ab892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e97ee0178170704c2b475fac569e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff4f9d388d99e079fafc7bcb86689205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d11fc04d1b33aa960766c420c26522206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1bcf4881594f25db56a9e52c367e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334b9af41a5b44d442427327642e1e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6b280944ab531ee124c9835b49a6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a84c4a43f0b4dbdf9eb9b2194645210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb839b3e42c9706fcd5c79b17182484b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a73082fe429212500ba5068dd944212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3866281be0c7becd2f3e1a0ca9b69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd6b3a774eed4e623f810baf626fea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328736522dfcb1278d20bf2e2b38ef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ccd6aa66294780683772a44dff4f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba401d4ca3d442242733e98eedcb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae6c9359296243074e29b0ce83cfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba7513e89299c6c6c3ab19a03afdc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975aaab60eeaf0f06d8e3387876e424220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f1004b32bb08e4db3a59da519993b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a31bf1aeb14a40e276aeb49fbcc3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37da387e684198367ae44f994aa517223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed68d129a9ae8a90c1cafb54fe009224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079404baaaebcaa0ccac9a47594eeed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303a1ae4da2c95737e49afebc4a797226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fff08207d4c136b24ac01bf0c477f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231c5d92a22a34dceb1c6fdb5b0a7a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329899b42f86e2fda5101c3f33c5885229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bb4175cac7af775564efc6497be41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18febc2f60e4e0a919d8367065782187231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698bc1095516351559bfc87c002a97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4161ee8d7ff20f6e0ed2bf8456b5ba9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e277624ce90bcbb8cf777d03ea9e113234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eef9c09900229fbc4c7f2bcf318a45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e4d045700d9491be11aeef3d6488236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705295797a4c36500f624ed8fd8b3e8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f416238cf9a3d306443aa28525c098238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe497bb44428639007fc386f6f6e1739239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1bb7b62241d5c4eb035c09eac1d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4c243de69fdfe12213c6ee940e66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd18d86be73c17ad5137a155b3e46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcfcce956b0050ce839ff0911661a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a3779976ce1199cd3e18baddb54d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae54fc88ffe3ac390f466c49b034f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d70c13eda4f8d1170b977ed69d318246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824637882f97cde57244cb9b5625604247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143eaf0a5a2809236f689db51e21113248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff84839bcd6571703fb05a3f157b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1faf856f8f891a45a541ba53a3b6a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc843313229e93eae650e334403cf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b04c41d228ba5c8e95fd0bc490705252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e670fd411a42663105aeb8dbac0c50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd7a211ebaf2bc42419abe952db421254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6e622a148da0650dbcafda9401ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c1303d8bb302dc5dd475d24602ca1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f28b6c00d4b41aa8bd8e566aea4b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0129b20a4832b02e10b021765298f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d06b74d3fd66fe146432e04f7c888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ea960968c7a0d6461afd6a287e6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80910ef1e0f16b39c51023f1b1bfbef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f628fdc3ee55757c8603378ef0403262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becef1ea412acfcd348cf15d65cbb00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ffdf54ca68589ac9ef0a6ffcd275264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453f40d80f9a222450009da4f7a423265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1bdb08149ca37afd53ecd1c4aeba4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9547fd132cae05b21e5311b8b682267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b10b4e8b507eeb77bb5388192023268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c9e6a950be9e0384897e3116cd266269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ef9cb193505b99826ec4dc9b55bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b72b236ee27148b80c946e063bb375271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff10da55d5728ef0cbf0cadffae3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb13853c907f7cba88462eaf8023a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05e29bc227db661792b955c704ea5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530b73740b5f52a93e4473be783d525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20390aaa0cfb277a999a59b8a8e788d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26bab3c042086c1314aa0061f96fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b4dfcd663c80e6c1ae4be672a945278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a7356efdc5076599b362de7940db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b009b9bf766f97ef7348cdfec59544280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d508555259ab493c614b63020b1ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f0016b27a372dc94a8bfa06100fb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d64d5ff59e593ea3aa6acc11e0dda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27418d5cc9d59402bff76f54e5d05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783edb26da3dd3baf0ae01c32b8721b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bed020d4216ecd34575fa790e16287286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47840b2bd13b1973c86367259241f66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d0da5f6286c1ad0dde58bc78babb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4cadb700b2fde26b07985ef6da86e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961836083cfb9523f9559588944b042a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bd125774085d46f650768cd1329fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e257c19052dcf2002637e725cd77116292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816014ffcf94fac07e05761d75c8d0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d31271c9e053c88baaa1a552d2530294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265be10170e19e573d5aad93705303b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57db002419072b9e7d2088a218216d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404df78b707399cdd67f828167e2c35c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e2e7aeef191db432f4dd7eee9f82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0f2f50738d25af75bbb159d5a5f04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d04b01ed409304e8f516d55a63a9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbcab45e4ad70be8f032c951d49b2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec859e7ce282faf831dece672f33a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e759ed36f7b738dd7cb733b395d5ab1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb600c320f7b6a45536e97fdc51e8fae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3375d5ea98a9d0c7de59a2f7573037f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5005dd8d22ef07daee81213ce01a551306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c709c32c711cc240509ba38e9d62d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901997a92747d96349164b74a59e680308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b81394dbe1896892e2a99848a21e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040d45b048d32ba6fb29326550d7221310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989169f61faa4512496e50e3e4566d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ae75e238bd15c46aab07625c803c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a21a05fcced89c7ccaa14304e5b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8879d51bdd08fb7df064dadacd8cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c22728b45b363618e102fceab4ff3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78eec0ae39cdf2196b08b8dae555a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a90e15cd0fb6f95c764b07bb7248317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf5a6fc68809eeb3fb7ae7e763e9dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9891ef9e4de21fe24f45e9aeb22254c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46f59fa6a2617c51896b2eaebaa5c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9fbf7e2c66f3501257959ee49376321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838af5967d6de5761e5adac48464383322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cbba2b6f340168688ca6469dd1ab5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec667941abf89b84b8a4d92178d19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ad89f79d1562abf993dfeb3b38ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835043157a1d2455f51c1c9e3ea973326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218b8b7607cb5db26d70e1b380275e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71842aa6adebaebd44ea0403db0f7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393f1e08485ebc6f7a89e72c690d02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5689db4f9a96ffaf6839bf45cf96d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd340be832200b6d463047b40a82ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9bacab6d253ac045ca7dfa3b21a5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c88d88c3d24ca9f307fb46ba46e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665680f22a5b6ff0101a569a1d2c402334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec469ff2f94104a846786f2d21251e00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7086c4f4c39dde4a07e98809fd19c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb2a0a9d02e745a807301ed44e1a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb760b16f92dba56276a000a61272a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232880fb704a4a50f03f3b6baac3d72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ecaccd0b27e773aeb46757ee02d64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7483e431a5eaae622d97a6ac9029e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcaab9fca8fc20b43c2bb35be074b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ac6790cfcdecc2cf8a53df232c8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a046d2ce76f230eb94fed3df3672695344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390811ef3289b2d3ad1046dc2dc9abc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866cc16757df1f0aaca048a6a8e32f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d9bfbee976d7e338ff9da3db016f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e91173707c1436b88f8bbd41f6bbf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d997637646326331c8555b110cf77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e22fc3d72939e351e2f1e47e2fa30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d1b0bc60098fc4e35c359e26d4be1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ee0be4cdc77cef0b0db2e6170897c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3dd590b7f454f5457440783129a46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b121d57b3be828c34995dbe18997354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dd4b250841dff364a78832d555422355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571cbf7c99869d60039b3c965b466df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe8165f5ee6b009301b7064326503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af76b184ded5f25d02c9ab660addec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba4f7113d51ba758c67c4c01dc5a22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343c3ae9592397cc78c0e6b6925c95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59428e47526e4c01767017f77960add361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61648e9400e6f81c45a3eaec22cb6d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe20e70ba16064ab1c0ac7e9c73ef6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a3fadd4948d6d537dda5cdc1dae92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e608a6d5405c116717f3c2768a7a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f64a185200967907d684d80eaeca9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c6868d5a7299af3255a1b2543958367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d939f242a9737ee47dd06cbb92703368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f753fed0760e098794f504c3d2362369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ff83ca1a87bb4c40d3cb806b85901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef833d9c7b1a8a5aa2a5694243295423371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ae6e6465f617c5b856dbef092615b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e25776c5169ba3191b1824f68bd83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2dce2ce52fe2afbbb41679e8fb9bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39276103f2a76e7e55f2393b3fb9af3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569da378bb71e157e296b60c95815705376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a2e390ccb8b6abd545b9e047ba16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfacd28a08e6a50a7f46c6148b8d73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c71d150142d5d3be8880c902d1ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf21ae000c1b5650fb59a118accc7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3ed07abcf0dd454e06d8ae3550a30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea28b09507ba72c7e9eb5c737a8f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731bddeacfed87fad95366038b7b672383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834c604c780fb8bb4708d7be575672d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ec2b58ae8b45486386a4573f752fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1bc58fd352a1c8fe351ce6b79a38a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1963b59d9847ee38255be1a781b84bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34d3bf03f3417bcbaccd3803e48783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e473ed42046748f8d684013ec00b76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e38bb79b0d3cdb9be6afc51e06bb08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d514861a35f6a2dbc066428006810f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d38bd82848239b3ddda985a660061392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc2ed93f76aaeabaf1f126af372c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e210e63a63c4d2a0b6586b0edae8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cec6e0e555845e052a53c0becc872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f44b3c7757e53b2668550d34dd6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01d8ac920d88958de8f7384d9908d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a22e13c72820be56ff64a989df0220398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9cbe5d8a1391d18b063a6570aa2ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb7951455eb03099d24a7d6721264a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f2f79892fd2df441e1d3062b7cad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9902f0c12f44f2910f24a7d9efebe5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101db02eb9b81492a6f7aca7466af5c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede0ce07c6c365cd12f60587993504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77459c3826397ba0245663a19fc3e1fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026dc8afc3dd5a9c73db6f62debe85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf553e876355ef519f446389bae1be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2f7501527ebea56048bc1bf074718408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c1e86d05a231cca22c51a30e587b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e66b4e2b042a33e3f83d13ed3b0b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d805ed4859b74c201493c297856e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ca1b5adee616e1ef9beca674ac1f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21422478c7928d74c4be6b17ad2994a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3b2d44b22f333105d09129765941b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66f692147481f480bae1d120d2ae2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1e875b98ed900c1897b689bd9a738416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d90c777ea9bebe5b8d4d8be8275cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6925bd3235d7cab61d352ab4cf71d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b04105f762f801f57b5380d21189c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d14b1472d3547cc7e79d0a7616c4c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618cbd95bc73ba1e52db3e9097d24d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b733be5d09b3b7eeb601de12bd7f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1de5a6816b15e86a2e45f2f04fc4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b464c88c2362624d89fc90f64ff7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24883b1e6ece7c792a2d722ac5439425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f74bdad165f65461eb1ca10da50ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc520dd48a5d26ead5fb89fb7bddc65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6608bed94b173a2ae6b44ef93681428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97eef0e19dd124764ee59b2369b8ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0369381544af7c3a98b9732bc15ecc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3f1074b06484cb03dfda7dbdd9bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bde9d93000804eddb9dc74901098b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23ac3a35ac0129d3ced9489a85f47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f763d57a58df021d1118f57b6025bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc22a280b13decdd80282ea02e2fbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9143710f85c9557f3a22f0ae7465436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ce568e95293e0cbd463b28d1be9f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9879da46ac2d193a91c4d35da58e97e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159eff7752410546ba0aab081228903439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a4d8b8a182fa52b7a648daebb7f27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b72fa4ca150f428c7952e65ff8d72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776bf0eea3c8b2afc4b6db8ac1acade442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa58e158a1ce1981aefdf0bbd22ab9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30d98cbe0d75821aa790da13c0ae86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ed391aabacf98f9e0eef508679bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab38bb0f1fe67cc822f9afb43db61cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b1d732a4461be8ae8c024b6c09c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf5f6a8695e570f523f72a96a5b9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb15e8b20f08dd7256aa69d6e990a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31203f707460b5be7e0f50afb16b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2964cf09bf0088884ee3810c865e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e288628acd37e032470fe6c5929c5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc35dda80d15fe1a9c8a328fb603f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e04e72f1649420678c6bedbbdb57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c294807fc2cefa022e4339409945ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8528813fc25a95bf344ed33f2f9ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96527e013ac23b79ac409113a8524fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a832726e03cb09ed85c6ddd6ada4c19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bb54525a69a444b74988c4dcf9db3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7289f3d1ce084c29865e3ff3898c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6607415cac43478a0e9f989d01e775461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373e3d2ac3f72809f541072e1807bd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9e36572876ac4a1b27d0937f5c8cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1a0aafa6dfae9ce6a44503f83c60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216453c64f5f61b3016ab1669b5c3d39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372b459deb50ab8b657186729fcaae9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c130f93590f837161846d84fa6d669467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8beeadb26f8a41b6b96d91c9c8964468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571abd516d226544c3be91c813d07738469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2a9c2aec69f4d87614f0f778e2396470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cf4a1c7af68a23bb9716513ad79c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b00524abbd1c29146b9402aac481f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf6069aa561c11daf0a148e19688c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24097c1f0f0898e78963af1229038e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd66531625e48a4fcd613386d46b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a3a31ccea4d48e4f48ed099e9276476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6bfb7d5f4f15bb057d757e3e7e6c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2fdb08ebbf16a16d6ada1752308dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12374cd4e83fe8af12ffafa6a1d381e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb12fb9ae8d75ec4b1bb8632b37d1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa183094b3e567a6dee09b4df2dfd763481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50ae3c74e7991645fdf7c7894c2be6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296186c72f09b9d2bab2433da3eb652483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b838dd69e02e6875958b76e8fc54728484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58c2258f14fe4a6fe7676f45e8be2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a23dccc690b15817d51ea4105b008e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d3db2b4a3c3b8946545f7ee9d4a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cfaabe799e2113433cd76bf926a6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8966f937ab750a40f86e2bb42484e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a80be3d5f11774bef8b9456ca5572490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff19bba30458b07a6437a1f186d863491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d40d48f8008721f65222a41a5138f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8690b5f13998ef7f27328d941358493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace181801feb8fb63f24f4276a85a7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307ebb6dbe90a8832cfa3d15cea908495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a400b4ff15f41f3b5f8f3f6f81fdc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05207fc18a7d00f8fbbb5a1dfee40f55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ad28f1dfab160df35cbf8e42651b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b864754451bd4e1ccd3f76c7c6f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9425350bbfd582d684d86855b6495500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c9584ca171d51d442fd0aaf60646501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b017f3e2b035ae32cdf5b9979db2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d160ffaf27b3852df465f9b51be1a19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6850291a1d7a0569f921c0d1eaea2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280bb7c26b03ddd314e9840a34089cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c2f67e485f69c42dfc37e83c7f6ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5616d470820638659d0cf6535b9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486fa2ddab62d9332039325aeec0180508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e46553a349281df84d0ab26529ee7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085daaab9222c94f6c5baccb4b286d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bdebffa9d83f5b046efb56f7f86d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3082d62b6af5d0070bb4a04439f8c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed69550bc05af59b06aca345e33c16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a0e6ee253cbfc02b39d3414dacccf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c600616cd6bc06cd2956f73afc61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5739e9d2a2438a8893e210dd4342516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a72d56cf39d3e20e7ba5318d5343517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5d5d6013812f9ea035b8213f2bd5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728841ca542e880793e05c9cde76b2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a003a857fd0f928a154047a6b742fc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb1d5f4705fb769c2efb2bafbe9761521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ee6bae97ef61dcb2c598c70eef66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a102d4ae1d2dbd161aa93bb1b7614523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577d6fe6a3ac5c62d1ea7cf5039808524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82fd4c327bb33a35ab9f7da0ce3c89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4118c2ab1d08dadb8629de1ca76bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe6b1248bbe2c3095c0e6fc8e9b39b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701c6d899f76439514d3852ddf66c4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a58bc06f1614092f7766de7830478529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8548b604e898c53636ea0c6535559530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0fdc7681933c970e99f8afe1431d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d9cf8b181d000146c6ed4732864b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257aa52e81e08ba2092ac14363523b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ca30b868fbef4e6c5a67334150b28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c6b396acc6fc3ba529d737c88392535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eb50ad4f2653d73dea9188799d96c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dba9f43c7ff97c5f6a0da365e43c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977fdd89f182b195001573d36f2430d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af48535ab46f9617e1c1e3e0ae94b2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758524d195c02a53b12894ef4d475fe1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb200537cfd1b16f6988725f2a479541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36d1702957eccd1b1ea6b91b0ecbc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eed7b49f8be2120cf5b7883f13d9a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd78ea8f3f5bf59f178d20c09b81fc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cddd74902058fbd9fa5f6654c3cbc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94fb115e44c830c49a0188e64c37e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dff2c51d1887108c2f914fa5ee28d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03545a2f38e0ff7a88482b6c7fe6441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2303e7ebe0f6bd6bcb5f369697c27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d05a58c46d28d1cd886716d2efeaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5349a5adcedea32c7fc60ef3050e9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0807fe1937e9473ad32d840c2839972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c436fcea3e508fbd1b9cbcb13a8cd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76e5a5633e67e5a5a74af20541c89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ce75e096bfcfc1ad34b3186b1cacb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1497b247ea3ce4b3f190689c8071556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94199cfa030eb88b7de88328bb8232f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a2931938422adf5feb06c1d138de4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6550a8765e50d53f4f940fb2e1e59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb89e5472bd81e2e7fad3bd95b374c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cecec3a9ae46c007c566732593940561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c3a7f5dea64db9140ad1d244c653562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d731983f9c84373735c9f4e0caebc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f331d8bfcac25b16505540cf19b60c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92978f15e2796dada42af9abfb68ab48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128c28fb5f1db94e9d897d521b88e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018caa1c2c26ad2e24d6023d00c15f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac3c5e4216320abe9a4b5259b91ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb18181d8e9f06f64dadfbfaf2b44d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae8a2bb083478a8e96d45eebe1e65a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afdad9d1ae9fb5e69e295a7e56b35f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8413c4c7989886afefc2319938aa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b086f1506b283d721cb65d89f013c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18f01f8c9b2fd7904343951f862f01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943df868fe5c1bd70c7fda3cb3deedb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cc478cd845a4baebb8d2a5f57610a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e89fa6fad77196b52cc77f47fa1219577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48585763d0ffdcca85891a4bac0302e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94314b9171f05a5feb584e78838481a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e85cb2606cd79fdd8ff0854538bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3e0f0dd87cc80f1870aefb660fd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a1f742079443d5234659f7967dbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ab30250e7d9accb31013ce0cc291583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32718f654838273e0f975ca3ca17ffd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293e787749b0f4ef8665e4a99424ba4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d2d60569646c721a6ac91f9ab726f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eabcb62a856e745536bf75a9ac6cfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5b4027b93ebd4492f76a164b88ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6df08d483fa17670962a37f54692fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709bf0787a0d72fb921159e9585506e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e429bad6b1ada4c1143a0b07c709ef3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fc20a893fb6050bc66130e80b5fe8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac735f352113f34f99c9e345f4f618593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422904297d9c468ef6276ffc5015a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d87de7aeca5a6f8458fc252c88305595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f89b8b46879ad46cf9f0c63faa0e82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aea24c570068ee438ff596bc566dce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc385d140b051951ee43114517a2ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e6536ddef63f9984c67d30b6d60e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674035e615a8132edd49e8879c1f407600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d096ed40f4f6416d839229ebf9bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05e70e9d601a6de60ce2c4aaa866d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb145c9467681c80e707d6ab00dca5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd6dbf6ceb62bae2bd48179d8f4c06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71920478291a7f72d0750ee402001a68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5da08fe2ce7a65104944d6763897fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ee555fdaec447dbf7e2df0b33969607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d4482b0029b4f169ebcfddba81b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d93435f3c3d4d7bedeb3af6395e2f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad941e9ec36b0c25ad090275e271af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a7e42a8d1b487d8240ebceffaa80c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a863f512bd57f69ee35ed71db8a92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9d0d6d7ed835decfe0d2a70ca948e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94302e122bb12b8ebe9ced74cd1ca0a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91837ed55bd135752df0a25fe0063f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8537658b1cb0cb816bc20201d212fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f298cf57442f18f467cf1f6027958ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a41e5e02c1b2e6b121f05f30ff6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702e613123af7c131874f3e3b1399e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc5b77a37cdc65bed312988b992a93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963e6094e8b5ca5d8d6c2cf4d6780d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d88b4405a7e773e9d11c930f226a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e81be4852b61fb5809c6dc19672539623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff2dee9bdd84db35ffb56b632eeb7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2fafe9c67d886358f9034ae1e6c50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600b8064e6bf37f8d3fb418a581624d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5dbd373bda9bd26e1dc8bf815529627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e413c49da50fcceca31b68242d2a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a2aa1cba957badbf54b30f872cadd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bb38e9820bc58c6cb823ca68c31db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eabe4f7f3f57eefb7a2b953949082631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a35f68054647bb48fce62d06433af3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47ef4054b7d737c6210c65a55eb0ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0301f081082ff81ae288b5a8d8cc299634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce118ef6f080b4de11935110b31076b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a97d83fb9c976e4cfe40619e7d1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816a87308949a984bf3d682820e600637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dbadf995e18e2b431aacb97c5e39d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd648ad690c4fc2a3d0704845352de03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79c7f4e350547077cd2ff85116cc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029d322db1506f7560d5388c2401135641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d24f2295455c5b2fef231b3fea7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02cdedbe70d9473af30f2d8077e359643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0d159c752869e868393f1d039b2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea1926b1c0d7391377cc1afde2b14e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941460122f205f07c7ca2b3e9ab7634646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c18744538020f808f147ece651b77b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6391adee85c5404e24051ed98248927648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64170ab653fc81cf5921c3782749bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513f8b5f24deb1f614cf87cf08eec5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3c7f7f7b6aae0165f0b97c2fcd5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8a60222ab5abe1c3bbfcb66a3158652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec371d1500f87bb6d740efe815c262653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418cce19464db956e11b2a28283de29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a690d98875acff5a3b50778cead0f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513657daec62d3d9770d154962c6da79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b2a4690387a3ed27581efc09821f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb03346aae530d7c44c5236bd27f42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76787bea4754628fa0b3fd618ae73bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cdce98a065883646173fde92767b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a3489a62497c2df309f8c0ebd68c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b5a87c294a8e39f4d68a0e17438ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600c4ab249c6bc6c150927879189818663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430be54d74b6371336fc2daefb5bf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0070337d2ca7d3ca0e16fa65c3b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bad22278a6f0402ad297fbab67e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0467aee6e4cac0cb99a20b9ab1885c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec944368019a2f15cf99ef3ac128d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9cbcc9e3cdd2c2238060e3a511a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3573da0625e32e39870e1f61a2fe24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f45925bf44b1b62b701ea1729e257671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1191e260b16cd1d1aca6e1e54d135672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3badd022f34e6e73dd9e392d762500a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad58e4d5f822028d0c2999066de3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b95ec579fb3c631077237d4e2d762675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c970f304ec54830a0475a0046d8b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2717c217936f6c55f9f6ce9dcfa672677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1db52747da0411aa267292a7df29b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eea196cf9332b56af245cd57b3b8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81003ff8938fcc3b3f4ea3299b856f65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4443ff063b5addd6929b16573fbb594681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5eee3d2086e3040647df40dd859d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85351815b1a65fba3d8a37fee304c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389985e9a25a215e4ceee172730987684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae11574e501a2a9b76fbe814ca1ad3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7406f75e47b938162c73703e40631ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dcece3596d85cd60930577c9f1968687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f13f84eede8324ac741e4ab52c584688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8740bbfe4e503d98e4fa013ed08c05b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e005d2f01cd2646daef10daf8fa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829fcf3325007e664224e974d59d023691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77541fbf387a3049f6720950905ea9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc979344bc6e2d901fb27d0dda46bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f68abb149f5ef84378ec43a8c86f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2aedb17eac6f4820af74478d32cd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129bccf411ce931ba20fd499a52521696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d0ac90a655572456f1236f6df031697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47408d366d39398afe6f0ce2286582698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd490cf2423d0798f2878ec32ed5e25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2420217b103f8755f834047f6fd43e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7e4c0a30730d17707e7075beebc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fb3d4c4c84bd4f58423779ee2aac0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fe2219d2df8c1275c9cd3f89d1116703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd1590dff77d171afb047632bb5f30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c069045aa02a946cfd8119649e347b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6db50fe9218935ec4c22ef698fdcc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987600bfcb79c151d705ed66f5445fd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5def7b162a8ea7c051595a72330a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e3f6beeeb914f0371c7ed73c7b746709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dd41d233e97a4673a5c9da8c776b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928c9af45f8b6b3502cf346f9277ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f26a73a1e474f942af1097fe951554712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f4995f4b0e822fb71ad98da21ea3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570d3aa55c6e0de9188776510a48673714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cfe5c95768ff6cfcc80ca7ff80b21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21084b49d38b2e5833bbc734c71cbb92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749852f4842b0472913de9a1f97c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc8caa7bb6a6110d5ecb6e5ffb7d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12249d49b814189745cd58e43f36786719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35b1e7b14fc501f888dcb7778c28a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dfa7242aff3c80f4982c4ad96accf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc827fe888ea1668d71c438c012021ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e58697dfc93eb7acb9ebe2660742723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b334e3efc3f95eda19647397aa2b31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d360053c1dbaa52d527153dd115b91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e423d904c6f663aa2b9a6ebd410fce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b30d07cb856af0b7d5742d212cbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66454146c276f4f043e2f2d90805ae8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba6533eec5fd46856c52f3727e892729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a102c04152c12aa90d8cd8e3437c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3ce26d02b457cc71c95aea0c20ea3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b71a2b53b300b08b385f82df04445f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944885310c91cde922f2023907609a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a8df4f6c9e46935d53e3cb682d306734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd2817be00787aacda5040d86f17a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ef48a973b169a10897ff1cc07519c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad10febc89f35991fb2e4ea7f4a2bcd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e00c4c7cf16af3f47bf02562c62f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b1ab88276f52b9278be14cfd3226739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdb4ee4ada66bb6d1170e7f2d35f67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a5b8b41837c8e70eb2fd8e3440cdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657d3213970d842b55a72884385c36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84749034b13be5072e636048f80d0c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01063df62304b7c529c32472e885344744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40514617ac6bb80e8511d5a7284f2e56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112da8d87eed95f1f68dffd5d6ade25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec8bdccc9554d10445f254fcb9d8ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad17df106ec09254e0af15395bfb61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cd80af6107e26ab947d27a3692b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5a32f42ab2520ff812194c45c3485750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd3ba96950731eb2f43c1da80ecb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a44b9575a9ffb4f06d88995bf144752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424c88616f8c0dcc041e58ffa6402e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d85777b4ee6e0286ade05d2e65806754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290ff0c3f617308911745c529a4688755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8c5174078b996e00e804ea7b8017756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22045545e669b8dc869a16d0649bab32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb114f446da59de5810d8f35194d43d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a31ab5a0ce846709e08e2ec1c471759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6720288ddf5c39e6ca0cde6dd8a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781e4cac202028c0289390d44e4e22a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021e5bc2de45ca51c7c8c219b4b05d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733881bc655f529adb004c57d067e7ed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd359776b91aecb6486df35ff80007764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14049fcde914f96fa232a79c878ea8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbec0402e917d8cee8deaaba21745d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc31e046b005739abfe9185931e6b8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018346da0d259e94aaba90d4c9e33a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65828ddae7dd1f9252a07e501e982b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7279218e98943bced26780d65b65770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dd6b398400201aa3cb1e94eeb6cec771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646d46b829dcc7e1225ed7e79363ff7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d803ee530be9a6bd3cfa49fa35e06773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee02e02d40ad3c0131bba006984b562774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac504e008e08e98038b40e8ac2ea84775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38890a951883263e54f850544d62ef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926a71e34b3797332f4071b3d282fbd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d92e2e3b3c81c4271408c237d0df4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022963d41d2256259a9cdcbbdc769a1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420126a43dcd59d59b94b65a423dd5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d429303e6a6de330e63461d04a91781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0853211b508957b6d1bc368e7f221782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173742cd76269e748f9fccffbdd5b66783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa741594020a2112a6d2d1c302040784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb86be3e7b3cfa8fbc890884ae7b4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ee362c8c3ec1e25e4759434dd26e5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880dc73b18d80db31585da4adda6b26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13383aaf2eb4ae4742188a7b068989fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37146bfe44322cbe36deb09a1f8475af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c33d4d1d80b649cf961c3edcb94461790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34143b2b0a30e6be6b9444842c55b5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162033bf0847ab464364f6587bb0e50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9b1d93d7d0bf41bc74ee9d5501b43793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad47ac96a2e9d5ed34cee040315594794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bba48c24807c1133ed1b4e017e0d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae73fb3dffcffa06b2fbe3cc9c1248796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a70a1156c3b069973e3a6a2fcde5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e2fde89d22eb6de6e04472212ac5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddd433c74cc49421d0de86d506b539799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ad498c6d044bd8d2021fc3133b96800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b194a051d04ef05f326e0c8ab5165bd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43099a9ff7d6edbeb8facd0239f8bacb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8e226d510ab31f7b77fa719e0d2b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d0a22d12e3c9cb7d22efb19d335b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb01603a0691a90d7d1a0b367a3d76805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6bec19427e8e1103a06d92998658806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4eb3cec471f0474fb0ff0b9e6bc57807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132d508e97b6aa6734c352c4691cffc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488c3baec5f49d05f4f45cf35a6c1c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6ff235767039a72cdc2e4f9d4f4f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855412555aa1eb980308a9ab88b4b16c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907c255d7bbe3f27e633ef0c55b640e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e3381067812dcbe7b591e84e4009813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbae08bb6b62e7e08d4c53cbfa170b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a76784dcb3255a2b90b19f537f58a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa5d497a21375183fa44b267dc813f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec2be5631a3e4b08e1ae21102f739817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345fafac3976eb7ed3eef1407302069818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e60efec0b929114ba9319664056137819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45584e4df280b8b39289920bd6f95fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45d1277684d8e9aa426b0152fc8a0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d36fcd9304c03c3e8d57c9016c003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39576213eb52a2d7f02a2380d56b7284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c55c1f2bbd178df70cb0a8c715a1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3a0681c64921cdc0e95c84af13c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4e77283ad33375b9b748245c67ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a5b84ee6a1f4d07def5a010cd7fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c28781cec25357c7aaab0f976033e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e919a5d0a7591728f26409a36c7ba410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bc785a8a209a0ab4df43d0c9ce51211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6dfeea666972311d80918ae35a32012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300305cf1e53b6e56413517c48b11313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b95a08694e7740b5163299558a653014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec9a944c86d221601e41570fd532d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64722a783011c85cf4918158dde022616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e8e2ca3c35bed9b29d065121c59b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e8a73153e650e2d6b9846f8181a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca050056edf8e09736d6c2222c581d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebaf06dec95c263239532130f2a67f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ee4ddeefa45ff3212468e1adc3df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24325903a792899963d274916e7d2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c176a37f289cd487ca3005a4db0df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c5aad843b250c6c97c3dcf7688ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10610ca2b32fb03d012b39306d492bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8ab7ea9f3adb43c900c10a1b2db726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aeccaa2da9ef733c3b37613de252927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afab5a006f44b3e28030f81dd5cd8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193f6c7450251c26bf75cbe44a2ae529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af17c83119151c4b0a901fcf9e798c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60241ba98180d6254cb7dce9dae2701231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da282fb64e3fd0c7a021a8d9d9c5cb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465af8816994ba6cbcde7b425380ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9271754a4e25de1c9682d63a68f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ecf160238afa894f2cf8c3cfbc51635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280df37c9fb3ef9d54ba9636fabb0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dc04add9401c9ac6f8018f20f9acd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c47b8fd80ee333d812a77c3c53d9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f125cd6d04399e38e2b0699ddb9a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c492decd6708b8ccbe7ad0c7f6e5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37dd83ae6833710f6fbbef856553b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdea712179670f47e8c42a6fd16dc1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40088147415e4b84f492c4452d7ee73c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9dd5c8e2f15f920889f48830c70d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21181860d09d2de6be95ac17fb3b26245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9cf70b8be8b5cda99b0b2658e39c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a83c161cbafd06aaf9426d7dfae9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8bd3dcca7fa8a671fb403b02e34a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94ad41904e1fb8a0cdcdbf206bc5fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee24ff45b3dd38b72962dfe4b85fb0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67587c9eedc89d58f5848bbc8c66d9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4f7b7689681cc7250715ae27baefe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee2b8ae66ad7f0feb626beae1859353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1feb3953bf8da82c015f3630d88ef954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a784ffebe6533b536137c667e4488e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae984d2f4b33a463329f5d39347d138356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a303366c2bc269804e86f90e7519d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998c38671184129b44b2e75a79fa61658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad36df2533842c9e86cf12109cd72359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e350099c673129e4f91122345343f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a5bb136eb4e161638d03639ec40e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82ea8590d85b4ad27352fcc32e97262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa6ba8d9e8d284cb1f1fc40da8a1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ae3dda4e1ca3817672861a5a1a6b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5092b92419e4587f50f269a9015c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4870ccd7470d644abdb7f910927a1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fa30b286d6443d4f8020975d39f6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527825502c993226af84e28b36610bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba2c6e1f09b87797771b8c686a58c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e99031c448590446bb6abcbd015c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f461c6e2f2ad2005e68d49d41d7deb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afccae0706ae28fe5cc07201ed7f78772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d791994a19a0271fc7716d09da186273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b5aa5ad7353b36eb4be6ff310d2ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab26f53a6ab15aebbd4dc1b01d512db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae02b42659d2fe6174cb0564fe787b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98df0c84f30be8f8a32d16cdb28da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101888a74b6e809abc8395121fe454378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689e8e54ae3b3e1ff012eebbc0774479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad17aa31c962d89fe574e097b6247480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2154fb5cbea2d6c6a61102679ff9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f0c0aef3bf4180d431db32c9ee8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea7fd4e5de93095e9eda2bec7d8a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab5da39b550fc6003055f74bd629084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde962f3e83bcafbaa108f9fe9486685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5f353ead53e5b4337ed82123f5ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee5ced075d53bf2454e56ef35fefb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd00e972431f71cde3c8575f619de288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfd4f0a7c16b66872834bbac0624cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8509e12cc497c45d4a8681ef17605b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbe47075fda77ef986587468ff8bf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d51c97d532eadd7a08fc12cde8404792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358752476d84306b3d13fc8fc671b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a68e9279bb68714cb5bd5c0bc02094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc96548fcab61b1466b54d219eade595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd2722695ab9cd50306424b0f9ead96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9001dcbc9a16fb5fbaec833c3337497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f4035c3dfd970ca7818e9643b60c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9221d5bffbf7be010c9808d6c17d1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc57acf309911bbc8cc5eb1c8e0d826100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8beafc60af9a093c8c69f615a0d71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344682405f2c1807beac49a1d269e093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65038d49e93888936fa1e273f4d972103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74092697eb511e15d73a29ef301de7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21214d3bde12f9c862f1f8e3d4bcb59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2323de86c7ff208a9db2e17086a2e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4ea2f7f7a0cd771929b7707db949107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510143911d4ba9aa27286a6f86b96ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213cfd93160456f4ae8bc8f03eb3ebc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65610a262ea23060ec3254e1b3527ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69929ee693e95b4aed07f805e9f98bac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6765d88982870f66b278ec96bbf68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f0a0891b0263b4a94b31c391443fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34243907b7c2194e0e8478d02ca0ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066de03f2287d04edcf2c9dade59d57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b9c3df0809ef402d7fc5314a0521116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456117f9a018b686bac485cf51e5e638117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891ef50b405a685dc71ed021c8fe147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b847555e68a5f49c4133ab0ba3693119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003766a8ccd6f52c43a3504b879834120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d3c5bed0729276a1176b9c984b2c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ea87cfa156e014527f5c6cf973a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686d902e98c0408865b03880c17517123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afcbaea970f60cbded84f7ffffe62f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a04fe592e5acad3960d441e39a05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fb0b7898f425ccb6842335e94e3c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b4464028783edd5254ea66ab4f1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181963bf4463c5634ea4e046ce117e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53540bdcb209f1a883c0418e2f9bd91b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76de201b3b04cbfe34a464f3fef3e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb64191737de230f9e149764e5003131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b81543cb0240ae7d4f4a55763157cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce912cd5bee4e4b74281e11bc686891c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996c90a119843ab9c0c049934fd0ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728e60e426c3305ba042eed7cfb86c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbc39fbdd0f1a8f904d4af916fdffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b87710080f8f5760d80aac44e4420137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a3e8ad780903f1c662887290ab2ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520ade4a4125e498d61ea1c7bcd16c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db0ff0a79ec4604fb6f3660a8cd4b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f636e948818d313592e076e729aa486141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf36468cc9e49fc73ee496f95024a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc6ea5cb65a8c283704bcc57d96c41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82fc05a1744db4e66fda5d7f83dcfb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1158173e8c5641e3ab3a1c3034aea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d329640452a2ef52459fa926f9721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4234fd07484e92b9a3c3705da74b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86bd424bcee56dad3f8e0ce91e0ab5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf5c1fb37f7f4ffcfad89f2a8bd1df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720278df9a2a60705563f600473d0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ca4ecc036017d087a35b3d288e940151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daffa6ec4ed6d0222d1bd6e01834850152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699018059b347ea368d40bdb14e3dd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bc839eb7d33de2c50fafc213b95ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f5ee2d795b94d0093cad825ce203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8caa4d383f3eca031dfdc01571c42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c92df8cd4a99b4d4d74a73b1a92a39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db14d21713e0f9f554b4063dbbfa2bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9561d1780a37541130bc3fc5d0ff2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561bca1ef50bc90e7d993f01b2cd23d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaecb60639b2f7cbfa94c49b7aa497161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d30c2e99094fd8338835e5361927f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17981eeb7a457c24e3c3b4a9bd3423a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d356ba624cd0d8f19ad52e62ba666c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f60d7702205f6200b631da5c8cf64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd8484abc51ee93d408367b8f8d33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917585b2145a71d04c108c090f4a68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd015fd308bdb5ceae78fbe65dda3485168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeac103b92f560eb885f0dc4f571249169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f22f7a973a2d483afb3fe245745a8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2232b52453133ed66e8c6b5d0ef79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ceb5727cdcbb31631b8c326c4ac1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079363cb8d4c2cb10fc0a0e9f1bc95c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0763d997c267ead7a91ee060a0fe077174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a495acfe2f3607e8a64fdd75b875175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb28c6a8db2ac63c0806eed25c2c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4134357a3a48af77ef54bfbc1f30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e7402ffb4998e5ffa2f8d600d170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61691de44d08670a528b7d0001c664179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8039156d17c524e9b1d7a54b4cb80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0a0a0c21fb5d100518a6ed840de8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bca08d38bcf12d62a5ae27a5fd9a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0eadca8b34ef91b1605991bdb8a2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685fb11319ca8bd3f9ac07b32181827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7f377c765b51110681bd652aebac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e71ba865138d9be90f22792f89344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b0a1498a0fe68ca58bb412e36c0f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9c97348ce5981541f0e9191cfd50a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81153a2b6526ed7675503b9fe25676189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4691b847762315485483af7538b9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6244ab057748cf2b6f758195b067b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017cad75caf09f56c90d551f7c4b141192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c41ddea177fc8b190fae65bfef5e16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b0eaea6758c1a947242ce973dcfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30b8a3c15ada7f6498c7b8ddc7f9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c470a0635ba9d99c8bae1a1f5b4522196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e9770a94fa165b3a60635039a44e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c5eb70a25d6253417c6c993d0cae2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397653fcae763f34e52b388709f05dce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94380815e36b4703b163b60edb968ebc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475dedf40221a47c7f865f88fbd6bba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c493649a96d0b904764ab1000b18f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582182b666b0979d7a1a8ad5e07406b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016be09c42f320a8954dfb36684d017204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c172bd4fe9de3f8dcf9b7bc2d40793205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7d94dd2f55442632d2b1722bfe6c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e6e6ce747150eb875cda87b4dba3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3034919cba54c6f0a815570ad90615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d921e6ee7ab69937780aac43ec97f43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1fd9c0b8837ce4916075235c85f7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6dd91067aed635a7344524adb99f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfeabc091f617f7a09c9c6b00b1cff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a41f254ad1e55bbd041bd098862f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17510e2a6dd75f58b491e6351edc1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13bdac249bb740c6d40fb5805e91b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c9bb81a48fa8a7b8f34b06cead6e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86a89767e754adb5a58ca9031d86f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a537675b14ac33592f0811669cd80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b812a229c712dc390dd8c3040d5b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b6619a5843a53fc4fe7bb45e165ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe613bf24311f90ecabb3e6fa10ee1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30643c7f5dd253130f68cad0da96de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead49db42ab50df49c2a994e57a9bd12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0a9810afdb3eba649bbff3ef6f58c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7e7704fd8a3aada9115b0c5b1425225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e825614c2166cf867ffb097aeb47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d0ab257fd94a384f075966c28a594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659ca858300d71d6c732c46f36bdaf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80baf1bc964265e6a83bbdbb6874c74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe3ae9159e0a1103930e1fc5bc72b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d523b13e349c75bbfbd197e12efe7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390ae4feda6f1ab7bb1ed49a5fa0a96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347836b70ac4f3fd8b41f4e1eff349a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8abe3217ae71f37c2a5b585bb895be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6c35a7ddc6cdd89ab17de8431fc9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed49e07f2aad3f868106694498348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be09f8c518cf6e553bff634c2bfbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b89b7e4ff2aff2e27403993faff60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099513c165ffc5e2a5f06d642379b012239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3da66909ca02b82746e2414eb66b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc30a933b2e2074358946341f28b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec780f3d6171b226c2f51f3fd8f348242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b220710a2ee7b528b59aaa0b48b89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b1d42b7c942e38a5b7fb55cd1dcb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2dd7ea3952b18bf322d6092a46897245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad500a117c0d3594e6f6fbb4f21b1235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1660ad5f0883634a437986818ded67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111de29450a43881972e55099b39009f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae315ae9ff9e223f0c9b90086bd01ee8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848648c1fdb560751b06930348158af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fea2f5ee473fbcd1e8865e7004e89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71bcec620ee52b389f44b95318516d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328f2dd737aa19bbf0b65ddb78aa390253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ce3bbbfa5f5f05586c746ae833aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82387ac8dbacb9e70d34917cfdac3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b49990e13038a275dd9232132b9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a2200adb8e24a65ab059c6909b00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324c81e9a9b0fc615e92aa826b790d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f998fc5ebea1e464fb767027799b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d212b3f8de3a28397bb472759b826260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb12f446672f1f8d832f2d9733ec09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4bd742aba4d4372251c9908564560262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844262e3c0b9f612ea00f5b9b33a776263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed6c6834e1399331c6073a19e09f0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75c63dd42e88969d5639480f64b08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926c093fff4c5a47d3f4af2e40d811266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36910b2ffe38e6c4fdeaaa9c29599267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da4bc854780dd2b81e7f55abc6ca3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011a59d43997b8445b189daa9b3656e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e4bd4da248dd8a26ff63c57c3ea2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ab1210cb6c8f8182087dcbe4a9de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cfc873c2a82c35f7ffc496afd0431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cbfcc908ea97ce36247408aee9ccb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e19e6db59790771135d01ac152e83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172233e79aa36b415f8f4d53e1cbe1c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a6243fce783c0152135011de0ab5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef661ca60b1954cb4f36290e000561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60681374487683052cf52f23955fc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c35a6b13c8ea0e7dd448445d1aea95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ec4b644a037b26d5eb2b9fae0b04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c9dfbfbad1d63b3d77052401fdc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483bec185343d0f77119b17269bb5f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcd1d05bf6f4034fa8b46a5537e19b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff6a36db48a3ff49e4f6d36425c441284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1810b816cfc30a570f65103b0bbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9297fa25a713f4e5d16a83b93fbd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2a4d158f1e6fd59a855295e3aefd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e451bad2ed9bdc9184965a7f5059b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eaead0f5a1b30978f1351bfc5123a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a6c04f5e466032aaa33e366229b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d85698d567e8887d34797e7670cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad4bb1585e5d4e5de04a970c3cc863292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8d2ac84d4d6abcb98a8515282bb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a314c56ed8f2db205282d9db2434f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f154f495830ee8787de77779082cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e2479a1552d32a3b36d41ae68dd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16510329a9f378d6605a1672dbe111297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae2d0188abc9fcb685f7e740e56ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800b09ae5037dea543497d4489d72b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e63522b379a0f345e956f5d49e7e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c3cb6a80a7e6ac6253f29d964332301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013caf869daa9de6aaa592ea5c62df97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85533ec9cf32fff6260059b1008b0b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8fb1522e6b614c2bd96bf4e029fcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197c050230c2288eda0b3c6476b0a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647427aeaa7dc1e16a4d1c00858e7358306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101edbca0848475f31b749ffeb6839d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337bbbe2ea6e5f8088b9f75436e4e23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90651be880e8b9f55645373455e957f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532bf629636f3aaabdbed9b56c3bedb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23351e3d9ab5a165d46052f379d2195311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf8ebe82ef01bd079b0e05f123df73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee354ea00ff8ba16e5155d6c3d73cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a6b5c6698e4c18513b45dbc13fb0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acb5aa1d89060f1331ab5c1cef8339315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ceb8f861bc789139836d42209cdf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd91cf36c0bcf1bf02801111821cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d12516d001dffc2ef5f3eb2106e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e47ab20d422df7aa4e47431c9e241a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f64e03cb80a0c5447fb3fe25aa476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5ae7358286626e72afaae08f0c428321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237626b83e5e51244b306049b0f82ebc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981594d72290c817026dafb2eb576d94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14067283eac4ec46f2a80f3c62b0e5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab282448aa309db6306f7de2d7f3c2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496c21e0323d6e81422e8b478ea977326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a969121ce85b9cb08a5cdb76731d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4fae55e4cca5c54c863e1d665fd92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf4f6036cd796d4ffe4a106dd713d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c3ce1c1356bb7cb5736547509a95c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e29a5882ee2acaee8d496362f6356331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c62d63305a6fde2ff1eda7c6d2794332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01a98441b206afaeba68820d55cf65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ed19366ddae8833920d7008a2fd9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840f39162697422a0a1bda94276b41e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2744285050970b014331732b6c0610c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b3d49693e20684f973269fa3f3603337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9c6faa9b4db2eec7e7399e2372418338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1c1f242ef198426eb366d062d93d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c5c959d9823143341a5b9b4ac6af5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c3671df05cd5f2d01b4efa09d00f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8be68caa15ffd11e78d4fed268b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30b042bb36d0837e1271ac765220e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fceade102dfabda625f98f20b5479344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fffb9fb32c036ca2d4e46d9f5dde78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391ea5af0e54a6aab1879875558d22b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae3dfdc16d3c469cb97fe57ee07462347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7432604305d7cd0d3e62eb38521c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fb1e5947c92a6a58c2edf0f52c5cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9be9a74b8deeb671065c119996b44a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7f53cead3c05b184593654071d5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf2eca237ddb2c81ed8ccece563e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d476b62837bba4609085af152d9a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c00bfa99bffdea52ea2d5f12882156354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab529e3a6c029de6ea7f9684e89ea4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d248c4ed8eeed804bfe682bde9d14e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49a5cb00f3a72a7e41da0bba7bed9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca6d343baff0a0fffab91063c8e43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf9525e9dd3f5f59bc8085ec4a2cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca38736129dd6ee4c7c98da2c60814360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e416a29878abeb6b280e4a32b78bde1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaa44fdaa2b3d7ecbcbde9e9a4be66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dc3d1d713953d53c108c94f245408363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad6beb0ffea49468f32e008230cb10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4122de2d2a48047457084d6814a4ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9b1a22281b2d8ef163f5a1fe04cf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592277667f663038381cf2c00a672440367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b61cd10274091bf9a1a5a804aec3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592cbd3f6b86eaa4a511d2521bb2556369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4598413f1dd8b3da4e9f19c7ffab9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b53e269af0a7844009980d99dbfafb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb017db838249bae554777c64111160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46393f10822778241706000ffe2b8a24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065ecc2f3e9f90504cea1ec7e122508374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309047a289b03d384e963e9896d86a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c74f8b12f68aa025c1cf97f0d9cbdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b4b429d59025a8cb883ff8e0fa80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dea05b3c95c937b0c58bf95b962cd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9796c7735887fd1066aa77b53a900f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab7227569fdaf20cba07e975b0166380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214753523c0a85621d1a30456f4a987381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03427fa3e5d4a0020d1d77c5b15a6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216a8c990152f70ce3ae4d907f5561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d24d22c00532f980e2c5c5a65caaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983fedfe6fd1f058a5b01bf05ab30be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8530d4221c53ecf3babe30bd14430d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497cbe15f74c8b2884792890f0bc33c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712601ee470b43a7b18a101b9eea0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b67b0f4df080297061701a49ad8b26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf88e093c718ef3d3e2f6743c70dba9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9c17f174db48364e40cfeeeb5c4a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8a9b827d844cc797bc284aa8d7a1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d773f064a81248d451c5b5c4778c33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724da10a94276e593bfefe03c2241c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a070f93005d58968d726b470fcad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68174b7752e16992409ddec50c9968396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7fd28c26325d9c143a8a6bc489a43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf7a033c45ec5cd43f829b5d0fae76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c1ea369e1ae51ddec323b150c6e10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7fba2dd0f7939b7c3141ca3b1a008400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c82882c90a72e435662a81a23ffaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4675d57333c055b96d39b9e9e88e94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d54b2609638b2bb5daa8027af656e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378fa466178411ddf2c88554aeee50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddea46fa27b3983215d031648c2dd62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a610f1a4a25287c4519c2a765655f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491886586b23eb04563ca054afa11dbd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e37cc9c0d7b8c30a20d9e23a519a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da93be155fc7361b65cae913984df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3dd96bcb5d33175f3993a1c88446410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715be4cde840917c7bcf7a63ae786fcd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19f5554623c51f05248bc77ad46bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d65c48adef6be37c653711d63446a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57ddf1f4786c307e77a08595d031d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5a9aea64d5bbff941873c3da11a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad69c2a11729c1e0dd0475f5c9b0aec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11bed5a5f54fb96a17f1af7fcf655f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f8a2169ae90aaf37956027a31f77c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466be24a0070417f488df47977c953a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2964ecbc8e6fd8cc7284238f9e0c919420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c650343a15a766a50a03929086a4cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42ecadaa62e89bdd0f1156985a39f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0eef53474f54052b0dea4e6fa227e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856716ac19936c0ad8cb4c78b34c50c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c995063c868c4a819d6251e65c9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f82d1e210d2524056faeaccd1da2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4eb837182952025c02ce3ae28ac7a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1695e0e731780633e74d921db9f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8054b5a7ff41651973b77e094de36c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceaf2152a7a7ad297ff4341987d13c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518522e9a70f4ad4467b8f05ac00b550431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2bfa53d4f67129633456245b2469432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72439c63ec5404145230dbe83e99d5e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609665ace2ae1d58d7858dcf006960434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42abc5f9c977c7c764f5fdf15b41ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27461ee0047949e0e3028459fdaba19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e6baf2b949ae5c1b82b7cce0dc4a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bad13118917f38b3706cf8b51a974438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4a350ec295b8a357ec3a1237814b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522921ba1c0fa8ebdd8ec3096a9799440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa023f2da98c35a4f4f26f51c95736a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f5e3c36fa1cb85ff7870b57c91141442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5a681697deeeafaed6ecd38b98186443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ac4694dd37a45bacfe494fa695b2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7ef160b7a6a8a615e8bcbdef3a43d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29795f1e1d4006c3a2dcb5d63a3297c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e055b5b5ba24ae63d7bfdd3096b0c2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17c5e9adb6ff7664f3bf3a16d954e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7379cae51e6bbceaf7c01e3651757d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c2e1fd5646b0a2088b969346aabe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874d206d5e60c6364e193126159911451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0dc62e9f5d1128ecb8d25e6860fdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78889f0cbc663fc1daf22db9eba926d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995097872ed1fc0d7b73268eab6574454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd1a6a019bebc1a1af3372b57e700455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28da6bd0e4b1359d0279b8c91bea1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eb54f35f473427f41e5571500d643457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9909312c24ea81238c289b4dc6fc86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c64a95dabc5cdd15c0fc645ff3343459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3dd64719ba19e16bcd63cad959f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea144163f5753cd5e0d29edda460f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cefd660734f692158df0436d72095462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6df32148c8ddd1eaa7bf33f63bd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ccc29f160f8d16001df40054ccf3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae433fd2280b9a0a06bcdc3f890a69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eab59d3f302485f404a4e4f9baddb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb81161eff5c45c92977645433abe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bdc027af4d99b561863915205eab3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25983f1ba357f34bf5832da9b0a138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e1edce460f740a7bdecc26ce38254470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e32eaa404871efd56216d142c202471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94761c760e2560d9efb100a26c8e4e71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c859bb1cb3907a3cf13d630c2c1de7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d88fd012f60bf29250c8ceee690b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f90c3ef09aee975038183de2f6fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15b496241e0e14b48a21ffa0e0383476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3745164063450d122222bd45a2833a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce36510a009624c953a8e06621f19b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b693d6ee5d2d660d2a18d3375329479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed4fad9ae9f7eaca2990c206310e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e57dd4f8cd9bfd685dbd72ccff47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e299bd33958c4eff3df42f5c2838a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e29117c17ccc49838ce05490ce83b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71797c746ebfb4d5642042f0e7550d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11c41631f119fd25ae69abb2775ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074ddf675f82555073f42a8fe3d5b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a7986eb2b5eea6925cd2ced6e710487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ff2d7390ec7ddd0f38a3d7b1fa5b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf43eb8ed1dee3885f6f1eb3a18fe31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579abb888eb4f581e36dff6891c9a74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae141c5b577baeb57c8f13d982a9799491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d3cfed74e6bffe2e7202bcaaf775492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb05bb05e3d8f8bdc80cd36e746dfb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75574b6dc434111e66a80cb57cc3e05e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f31431847fa2a093168c5c163845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e408bffa0ceba24993626c47ebca0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c67484c6c83e5866b718bfd8ba0229497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf7dc4e933adbe7534c8895dfcbb5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d2e04fa74b18280cfc9b27657435499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e09a87dcbb9ac03357632b7616e21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e454fc17ed325a86ccc0ed84c165a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc734660fa8ebf57bad588659e597d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700480e301401203306fd483b3dcff23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866e937b5e9b0b8c34ef5c1459b247e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982839e90e2f98f2533841ef3f67c2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec41f76781cc9c9fa1866701d848a79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d7d6c4af53a4775aa644f3f5c2c8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9832c2c3534a0c083d590bfab20fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f56265bb0fb7c0a6cd34fe5ece16ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cdff10317e5d53144d8ef1503be0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414f019da5776ab2293ea2268f40c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d38b5405b1644c4bccb01b69fbf2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a6b8ba08dc135ef65dc450ec854fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede52d22f86028228bf6549fcaf11ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc7e705f9284f6ef31d66fc6ff8cba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce1020bfde6017e1f87949f1c620dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950408641a3309fbeac7251f8319f541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146652e232d59d221fc7313125ebc57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522472d9d1377e7140cbf236c4abc7c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c833db0d46c4036057909c25aa5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828ae945d07d2c47f3403221e81f457521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b7838be4374a28bf3488bedf3d665522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e859b1bacc0d446b58448e448e2bd89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cc168c879638864473b100bb04afc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f68e8dacd39cb70109f41160313c09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a378f5ffd83ee07faaa002f6bb84d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce4a209eb127aa6ce516582cdcc4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d376f1d7ae9f959135a977bd2c5ec59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881504983626928ab2e456cd5dc66c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f7d56bc49f978c30400443b5623d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e67a1741ebf9242a6f9823ae371f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdfe4f2b6187fcc8c6658ee3ad8183532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321fab92d909dd9d4a32a0bb27053e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37a0e63483f7df1c55a9d39dd0d039534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c20cc0a77b09e7ca83758aadc49b90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1a2aeac0835421e590dd00fcd7182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1834eb7c5de268a4128347c9f9939537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec397bdb3932aef5b38bfe74d5e724538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797805eb3f78aa80d50b1af8d3e16b3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddce19a5920158df46205404b17788540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c1d395b9c527333bf413abc17d14c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e76889f86664a87400abd169a6824b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5f96b98fb5d8577c01c67b17ff24b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39c53e112d62fa70159669ed003f24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10eb4c9fac86c76044659e2d5d6d1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa129d8e3bc41d8a28985003b277c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94fa1998223aa604e49bb29a438ecf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa24c90525c90240b43a5c772196ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28044295fdf9666516b0fe8ccd91d0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341387f58394cd3c24c4df056ee081ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745bba0f4577c22add8126dc4e914a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dbef64d7ab03b6897e6b5d0bb44a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d760cf86423b890e201e1c8617bf7eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a293c8be2cc0a6c71d29fe2eaf0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf5b80397fc87a6fd31da92833d76b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0cd0dbbc317dd6c2d4be85544d27f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6def29ba559e1a628c054e431d10e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7256409ec31a6c052007e5dd88e62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d550c3bd3567f45811267b9a588555559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3f1679b0e68386c8e6f8f42d95683560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d22c3e5779b2e341dc712895660506561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bee73cfb0d209ec1ea7326acdb116562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a74b45880ed7ef947a3f28c6fd2003563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86aabc7e60ccc8cc72c2992e73932c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514129ec2cef9fcd4c6004af6c2783565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149885bec5434e0e3f3e40c95444ab1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd2e78518e0f3d986eb52ba341031f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79a2a287ede05d8ff59e91b6400b95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5ca1e3d1d507c9e047c59aad65cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00358761ec380ad24e0cec2bd73c6be8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d91df228bb89757654fb5f9d6fe796571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3305fb41ca403d45da4c3ec21b6ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc21c2c32f30add65fb7f55cb2c59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdbf53e553b81702e13932797a213c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9790035a8d8004f0f1149ba3219fb07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c99a0d065cab43ee6678ce753a520576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe218496ba73db1fa0d5b4aaf52259577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6539b059d05a8f44c2911c4111a97df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bfc5c5f0aa6295e31b92a2d38287c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696559651392d6bd1c15009c06d2a46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a3f5ccf834413e67dd24c96c70591581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019da6f02efb067a4b2b235ffecce4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dbc4ff5d160ee6a06d5ab75654d7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c3da8452040fd1c5571487d3e7f3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a674acc7812e3b84cac9a448b5df9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19488908655d651258d39cac1cda0592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4194d2c2e3d43595929270e89b280587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf207f5fe59202c5b0d22af9ccd9dc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f6088cb71740e62be0f9d03509c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809176842881caed24786bccd60ec4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d2e0fc231a0c1946e3b564bd71da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc83619c96278b2ea4dedfdfa1ee6f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818fa0aeb864ef4ef0f6e463a3ab795593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce1dc2c688d4cd16f0604a20ac98da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f505da33c9e19a89a24a4db00779595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af878c1a9554866e091c498e77824596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2967949f27a250151d0fd1ae61d9e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834aea4d944963c9964e8903d113af1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc24590b83c25409e8c720265cf4a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91935e0db6d34378439f9f870ad5faf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734b12e107b0b689478a6203392d7dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1d834f31b24fd0390765d8293931602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3655ad23bdbf4b27a9fb2420f90ecf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21079473e7e8022d5d3b6c7ac9431cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2168594a12c991722150a1027026df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc895c19c8383d87c07c3b723c246e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d422c018abd9ee93e397a582f1c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dab716babe549db667d93973fbc69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c529d886de61bc5d0c7abaad6e06cba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871741a46240c5e302f4fa1746ee2739610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea106df58818286feefd100da90a13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a12a9649f787134377b04b988843612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb334a32737683166f08ccd38adc413613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d7d054d351519d782021a28974aa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b109410f9f225bbb588d414b161f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb14ad1e0e3c5cba468aa3fce89e09e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646fb28fe60393aad0c4b2fd2d6533617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a94721d920f30cde0c60bb9e5f032618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a060ea6797f2df648a24ee0e4022553619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f49b5fe89dc212ab6b56c99dc4f86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ac1db9e8c55030f52df1b54a2887621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4c8c85329d43196fc3797f21138e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc62b00d56eb6fe1d1e44e9cc1c31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323045636ecd8af8aff698604a35b51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec750ab44f7a70354e85e2f5eac3324a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bff48d3d023627494335726b85d6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dda33b29c5159c12981753a76a7bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e544a99287ebc9f588ccbb792d7407628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eab57706740c392f3d13b3407fd24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7904f2dbf22d3d29ad6d840ffa1af9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd65accd9c4c337ce9a3ed4739573631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf38ea9a14bc3b8bf9290ee937e521e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f8fe82fcdc0d25f710e1b43ebce4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4ebbf63a2bb5739a7aca4f21bf14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f1d689166135b919b1a6019a60d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347bfca4fdedc291b74a8a171819ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29537ae32a9a10e77fefd6e87090cbd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e30557d0068722d3c6ff6126f5b10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640212a374f2ceda3bc1ee1ea2878f43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d06b0936496567c6f7263609ee183640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0f2bdfc1026add15947080acfbe8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f2c8d934185e07f76f70c8b694e3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0669150cd198932e3fb81c2abab1ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368513c188d82782be8cb91a151e1f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b17b54d981ad86f8233ac39a2592a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180aa443d6a1e7c2a5a1fb4c1f16b0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588c0814f62d6b7814294948ea99b1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b47fb6ae044f67b2abaf61597c9e9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c66b3ae1c122db6c9eb98410eabc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47efdf7edbc10c379e87c9da09a01f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213db3543cbc7dc43a4088a0ad333149651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec829166b2cec7cc67662530f3aaacfd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3c5b1af2475565aa92219d2500db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986cfa5a28a677c344d1e3bfa980e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144509479c2baf92a1583ae7303b594d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee140e4b0beeaa7e6309656c3dcaf41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964093d547b3d271de7e65f7934956d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234543af073f8f12317fcb8d63e7729f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718125db72cae6c2b56ab8d471d3785e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d5b71394329d00faf70739712fec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26593ccaf8247609df3c048cd3084078661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1937b3a4c856515ef6977251015d0a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d616cc419e7fd245e12622172a408f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12161e4ebf7202674a2d041e52dc0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497676a3db3b828af70c70f169d8f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149d660151f813c11b5dfdcadd8408666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c0d5df48edc3d86a0c1301d1ad0f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2721e844705c296e6e1b0ba8c4fbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacdc7e2902c327612ff7c56aac077c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a0289df42625dcefb832fa2f4d48e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2c7226fcec578197fbfaf622b59a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa146b53c8d67ce5522a472d1d38a8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435b1fbfdcd9a308ba3726a8d148cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e3b393d0f23b7e97a7903eceec66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a640bb49fad04e5ada638490e692b9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662226f0b275036971507f804cb46b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde3463ac04492e604a73f26a4cb18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3435ab8ff039be285aa9e44dc681b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cbfbe0db49d7c0eb34d3cf45334a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb049e0ec8a5a6302ad0aa162ad0d1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd36a134c520e950ce22d6589ca726f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99f6962cf5d13287ad2cf6cb4fe15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c208742b620d062fbc1caa8e179af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db9780061a5673bda613615ce62cdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6da1c0e5541acee35ab12148d39ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7977507986d1ba3e1c71db0b71a97d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7015fe62895e1952c16fa77f64abe1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8951818e3a18ddd159cb4ec6330969a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880993cd8b96f7c9c26c25ad5aa80ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1a44a2c8ff3a47dd3cf82dafb5f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0136c59648fbe5652fd0a930b3f1133691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faa777cd9a2be5a968f1aa59e954d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c552c63d40a389be1f2d011c5308a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3403ec44f4e7bf6fd299f67acdcaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b428082029fe7bbe70e3ec45aec522695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e131eae0ddd2b5297e5d24c9bae22d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1ad2fdab0ddb50544439fadadf69b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87fe515688125dc5147f6cb8622e8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680890983f3013d810d73fe6a5280c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401dc06a8008bd1435e43cefe108657700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428621ad93856566b13cf51dbd492de3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f1b7df30a09eedca608b550766d5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a05809ce1ce0273c88b117a4238488703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172e3ea67abca5136de643caa09b507704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76bdfbc28ebb691c5817a200cc23fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfaf2f2f1742d14eb7c14a59eb1cd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5195025912b4f55b9b71c0c477a293707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041d5f4144a6df81111013552222320708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89003ec535073f8fcc676609cfd7f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f3c029156cc24dc41619254e5298710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e98ac2bcc5e02af2f3f5d9d54b9cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06d413797a02d53e960cfb8a37e503712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a2152c02b484a49e27eb5ed26c45f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5444598f6bf0f04f87789e807660a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ed2eafa3b082dca4e8493542f943a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f530bb7ebb5113be4ee9a05750287716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02a767de4ad03b9de86a119024b1e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b59deca5a1272c8378d78295521a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07dbb2d66edb82dfb5410a1cada771719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ccaac62fb9159e22c97a8cf7b176720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131f2297a2db14033943fb7a3e4aeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83975ffcf0c6b9a5cd0f14d7a0c02597722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95cb1c10846c30a5f69bad7968faa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af0b2a7dfc911990dd40422dbfc972724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d44f617520976c2dd98bbf0c3e4c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fedbb6c500fded0d76f178f7ee981b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c336aa99983a4257faf6408754c330d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611d85cff5d12759e929d2c9c024689728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc0a56b24a43306d89afd84852e48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7ec48470f61bbb1d633cb4618bd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dd7a27daa06f926f5376a25b6d749731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9855ff7045714b569e6151240f53d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede366b93eed27702753b0d7419f4d1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3cfdced522ea6696f59ef7b3157b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a229241a34653627b3b0601ac624735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f4dc1d83f00b5048e149d92908510736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ceb08aa1784f9fa0cad8efeac58f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d0d4411180e357f90d49133174a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215185301a31198a67cc094e9d3133739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eac907b0885e71522eb6ad14314bf6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f6a3acdc5764efaa3f35ed0584ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5e47857ee0a181e756f9db61bb62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56cdfa5df6150fac4265f283cf914c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e14b9f3ce21b6adf189ef8b916ab0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc699c12c34ba55bd4a22f470526f0e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cad452eadeecfc241b916438a2374e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27b4050f4c233383cbbdc0e13f08a3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c810d376109a8b7425bdb3ed7a1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3197522c336f1ceb352df8019b812d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb067c92a3f68f90641777e69a69dd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8176d0ba64794d4e2e0bbf44c5ed5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4599c41a78eacc34551fbd64906070f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a217fec9da8acb16ca9a24156ae89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38715d370fe3f3d6f621d457dee6be6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e092779df70e95a701f97a662523755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f9d7d9f5b30dae528725951538ce0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d5ec075689e3d9160130e2d9a2c10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3d73e80bde40fc984ca4d20493d5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3500e4a546d180b937301d07e5169f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78619f847b8a7291db699db3836f60760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cb21b1c839cb0e754699035e54c96761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64891e37be7d79ece20c88edd91e0985762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d74d672f617cf95571af3a0306c5f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1f5c989a48b742879a02503edde9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276271bbae53e6aaeb16f373e65ccd3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481c40be805453e55b6659d81cb66e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622178af65d5958f6824ef4f480ccbe767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>