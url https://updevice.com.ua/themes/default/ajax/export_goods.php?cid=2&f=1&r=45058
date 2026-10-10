--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b602fe3b3d78eef8264658e832331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8f468151894f8750cac9db1860472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c011bbd4a0d88d267a42e9d2e581f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde27e8c1848ab0cd6f027c9f101c18c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de28395777051bbf098aa9362886d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f23471f87e98a151b351442772fd626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34ccb99b5274b5879d87ef02b850727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a0c5f2b76148072031f92ea4084078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589222bf539ebb47cc2add0f02c620859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8e823138690f51f99de895ab8780010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b598e47bfe127377d09fec2ecd78a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7005491e8fb9f612a2f8c234eca63112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a42716188d36fdb4ae09b33aeff5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b2afc7218c8bf26e8824fe0590a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8dc2f7c0bace744af372288b672cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e41f265d6fff8d3948ffeb2ebd47a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070871783bb4ac2f9aad0c9b1b8fca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87103841930f8f3879a5ce5553fbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7729a5e60c2c33f1b2a1446d4721519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16d48bcbbef5db395ffc4853a273020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5347eab39edbae30dbf60c823a630221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52030788bddf45c780fc05ab5411bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9169ff55d4adebe8997fc3b56736323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fde10fb2076352f2aa27ec3e2d8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c1285c3aac65d955979ee4c6fff025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e40fd716d884747084073c1419bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad2e85a611dc2f98235975d1b9c7eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf00f6e40c25f6d9e43af741115e7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa81d95513d24b6ccb85118b7055b4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb81baf2761aef0c72e71b271923c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a213de3a521dcfb5a5af4de0a1b97431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee937307744ee0d7739f10fb8d8a8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d3c55040d88aed58a09d4e3cae26e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318432cc495c1592aa320ec0e3278134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f7d3aec3add013364acfdd019ece35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa975889e13ff4eb267ad24e5b35de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2045dd008fca454252cef0bfd88e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65dd8a3ac18389d9eb6da0f18b778638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87fa64bb3db39b99e733b03baa824539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf7982a1d9a8c07d023e8e03e084640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b334b7e429f5b3a9099784c171c1cde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5eae9bf1cac0808bfecdd91fa9d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45088744f42384667999920cdf879743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390b8ebbacf28e283f03670af1a0e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6bdb5ac6b897c7c5ab7e6aeed12245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f8b97bad6307d81fc9c79f18fd50546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4b7ecda1b1e95984c350ea3327a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb178158130432449ccad7188e865b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786faf1e65123a268061c180e9df33449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984a211e9d66b97cdac787160cf21650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdd39482245d9fe02e5d473941ed5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e96f05a59ff91edbc0ce0a2a7c43c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1e1d5a3138afd07f361d3b95b2acb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ab7c3f2ba92072cdeb08c0cfdfbee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954d1ebce9842e1b179de1080afe4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e83c5a1a41278ad6d4a8f02cb052e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206e6c6dd8fa25c45b5d7d4b7cca4b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd357fc86b9de77b0c7bf7b3136e9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9084918df62a9e5aafa0dcfccef9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de304a45de3e181fbbb6cdf3ed3dc2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6bce992c499e6681a1f82d97874af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10406e34781b81a68c10a66a1788b42562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b462c45839d36ab45f006183607793863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db99386433e63d769f532137971c5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc537f8d7b79d69b9df3a1db8692ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01fc1307165c69f08b6c471e76348266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885da3f488f929bb7ac89c9de96fce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679348ffbed384211e9d9843b98572eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41941f927989c0e539c4cda4d4bd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab59ae5409cb336aa80f4c9305172970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ad709b552e4f236fbc5a1a0546f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf91faad86124e62b1032b299b9eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaeda09a7686a7a6f64c7d84d5e78d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4908d3eb00108b73dac29b2daa402d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f03e43d98d557d17791bc3d9f6b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f385ac6cbd7afce0c78c9f86396a5ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb48e16e85078cfe1f0ba4a165b64a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0aedb4b3017a597e29fa4cb2c50c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ca4da5d5a3cc5607871550bb14cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575af6534fa0e30bbbde06de0117f7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a75368e96db886d1b4bf3534ca977981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7034d976da5c15f3fdc6a9b327f7b3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08a8c51562fae07a53e6084409f9e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1561a2d66c0ef8217c58bebbcf69384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d47e52b34d16bb688b7fe2aaf6777c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873aa0fa7b59baec6822a455f463c6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a849d88e191d340222a259fedc59087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8395402049f19c16b42aa55c98224388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38028b00bae850fdd6d445f8ddf59dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5c5db0d3456f47d9cce2817fe8ed890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7bcc424e0cedfdca6cc2ec58d17cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753580e548c3aae9de6bf0bce034fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b4365aa5a4f12273762309dea0d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2cd470a62868e0b39c71ac8c92a2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9cb1e8be06396fba7a80c3a199f0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8fe462be3f7a7708b2ccc5cd0e04a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72789b29e9d547ed4765f9535799b99297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5aa338ae74e1a164e9137ef2c857498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d7e9a32706125023247d402d905b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2cf4eec5f0c7959174af9b4523eaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26635f4a5cf185b8dc2225e0535771eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948f2278612bbc08bde9c62ee46bb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eb0ae203cfe6fbb20b6ec977a2277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c592cc8ffd4eb4a61e732717d0f2bd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f7ea787a8074d62e6dd941b19a19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49322ead70b19ddee06bedd278b4780106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf10e70dd05f2507a8b38a27123b95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea33e0511af0552c988cf92fd4fa51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5b8959489efa1c6d745ccbde257e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d359a3bba36b3a219de525bfb173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4569bc2f6927d105dd3f772e996e44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3595e4b60ab74aceea68f2029023eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be341b7edbba465a88502d7e429998b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2c60c93724d8920adea40015bc481114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5b4ce54c9b58a608df4b598d1e4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3e93e237201b62af664cf68aac922116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad37116d41b9865da9de0bcb243e82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bec12abd33f914154a9e4d9e98213118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01cfc3f2c758dd023954fdc84f0268119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c901c791be26c3379eb3bb42f8c9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc122467c27c87c35b03328ac0c1d883121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e3202fa2dec42ac07c1fd256a5183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9be82f4789e8bea1d3ec3c5a6c7aa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526942b6a1e28e37b131d71bf155ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12530e4c2a9a855fa636b68bdbcb56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da12cde8d43c377af1b3eef88e082b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa50712ddd52d889060e5b4e454c80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab36cc11bc146bffef619063b1836128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72642d4ef94ab0e17de366f0b175b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e835a8090180588537d798bb1decf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d27167563d579a37396b3da9e869b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e460f9a6de0615963747344dd466132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2c5a69b2c780fd68c6fca473ae81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed962028c9a09e86bb98114def4bca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400e4ea827c1c2c904f7cc051d7f0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fb65198d34925fe8d98ccaeff3702136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6c1fb3ae0157b9b67d1a4afb9aac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5340829648b0e1be11344deb89da3e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0239f9b4389123fcc686322cf2874139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18e958f5e265db3e391d3492ce0de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ac3f49f1708563c290974c910419141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759beca3911e437f958e4897779f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cfc5f4f1df1413dae763bb34d7f2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe9d794f15ac3cf0e05555455d894d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d963e8e56a99e7241e2c051d26cc96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba81093722ed5e6924cbae091ade948146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf152309ed57ceffff1586f8ae3dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd053a64d056dba49270da00e17389148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678565c2cf266c0ae3c4883e996e66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a51131cdcfff056b0ef83d62255c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b4f6dd66721f2ffee74c76b2e316151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f05dac125da448e272132c99df9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf216f6aec8cb3d967078e00d4be9c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51f38fbfc7840ef5aaff4b557afeb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e918fae3804c09c3474265ec6669155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716ac1f260068045f2e23134882defb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16d10d0ab5bc0d18f6e87259143449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0e1071c9ca2f5642be6efe42ac7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff62c4d692a6a38e46ce5716523bffb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7811bed1607e46785abc314ffbe81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b39afd7c597cd6d57d14ac8196c291161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c68fa172302f0d80f5df7c8d0d3e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435a5740f5d394aad44174ae34f1ca8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe8f001e2ba4e66b8ff14d25e00494164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd88113874f5a465b6185a6c785476165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286ba32f15d7be6514c008aad215e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f39cf19b19d93c07c8f66465348d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24079a7e13e3fcafc7f93172920b604168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26770e2907f392435323e0d8fd1f46f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da47975c642194a1990e08fb0ff41c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8a79106adb44b18b031f0383f43a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40703e09c35ee0d53e50354da9d7ca2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea294d90b8743ecb8ba8ff0934b1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcf66536e0c942106d3031436e26cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b7aeddce0e0a6880ef0a31ce758a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec813cb23704d1ff49e60d01789fa7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45972e110bc4929dbbe86265e9e74f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70bf26e7abdb8032cc4e3acc3e3167178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d619f1c851f731ae8f5d11943c78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd085197d1c71fa9d646f8eff712968180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841a2805a1a53980ff67323e994edd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bdf46bcef1aaff4b6fd9e921d48af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68496a54ec5144bb9190b87f153e93d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0bab2661cd84cecaad1e7b9afefca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b86345de948d7f5ee48fdd9e83b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a75930571351b7aec5d473592d1b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf977045daf4bbb664ac8974b1a69d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899c55deb51d99ed023951aca5e6ee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f9b7beeefd33581ccde9117c473c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3038b8f140898632ffebffc6c08369190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc12ea393c0d4cd3fcf79fd43ae0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c673a5d9ea6b09a403dbf2e18fe73b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ff6134aec2c39e262cfbe82dc89f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c07bb2df308394d4fb74c40d381ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280cfc93ca786ee80a724ac76866b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b84548be4543a8b7dc5bccc3f04cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251df743e64821a071c7b00966f24ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50167bf7d90d32c702a6eaf73bb4161b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547840251c884eea56ec2080d2bbafaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d40a83d567ec5f62c9350166ec59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5824de455f4fb7ea83faa108653a6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c75a8e766494ec5f5555b385c1975202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d91a1e49486b4e3f57b7c2a237fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c16eb3aa4d7c009432f07e4afd6532204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ecf8b7ef0abd9c142da0dbb847ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dccb455a25255146650624968542f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2fb6f7ea64b754839e9613e78183207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b48ca31a446281e4122e46d2febe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee692b44ed85c1a6caa980ea42ca954209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a4df3fe44f601e6cc8068c204d8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81741c2fbf5443861cb47bc394c7447211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b40ff853241b414117c27dd10834de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ec438562d2c6e6c95ee758f8fb1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f7d53ee9a9ff784d2a96bfd77d4c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733559f63010427e36587a698f1356d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c667c682fce650b43d6c3246a1dd69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf28f3aca1c8c75d47455c4ef8d590c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b2d7b48f1562b6ca93899029ac0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855352d1b744d93b8af00e5669f196b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28d85b3866a21a1d6e951830bda2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8a7e4f2aad96c76a036e1f16a194b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277beefeea8fe89373bbebe37bbe3ab7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d19d98e483a3ee088ba6f5fa2f5b2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea6dac74deef4f0664e7628d7ead9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cee89cbad97f7787a02edb602696e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe6d594bce838c18e95a4b1cb2b8bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e6489d00610a099db93909497c295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a273933603f54e426c4ae59e329fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba082f6559d65deb547a8a434794b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1fd112d210dec3c1076f6365711d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7a69facafd573492c9e12add0ab2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc41a674a220623c2f492457b3d7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6cc9c8382f17a1cbcb5bb754bac60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e2e9cf4651708007c1683fa412cfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269cc70a690d0dbcf595fe42aefb2a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d324f32f6e7aad6d5972e2ffc3825f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a03da74402576da1200ff4a15899d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc838907a266ed78c597c40b7d7655d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa3e1e36287b38317f735d7026dae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b291d08fe3211f8b5437c0ca4efad7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4f39ce4cd7424317bad42402c4c01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26f815dad57c1fe324212ca30677fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac82c09f8f048a1d42245cbb6ba64c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc77215d05c95025b28ba8d9cbbdef1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d2effa4c3c7f246fa334c865bebf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7871636cc56e3526a48e4e7755c247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5235397fccdeca682f7b04fb5224c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbd9b4fe27c760481652aa268871ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4421033308737f461ff6f8fe8efcfe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c0e89a695ed8a8c03049decad7c35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb130f7ead9233d573696b91ec94127251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b64b6292fa039cac9875b0ec69191252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa336dcc46aafdbe9ba6aab5675e951253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8cca8791a3d7a7eb38147715ec46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a910be0231918ed1baf126e4379dc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c9e1fcbd91c6048c20244ee0ff56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf4f4cc287080e4e195305164ff69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0ddfb54cbab1da84f9f07391b4db7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c45374ec0bef2544a05a94a7b1fc53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf455533bf86e11d0ca20805d57b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2775f76a78a98f38eda2c534209227d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa94fc3f18af5fda0a6c285cd6a225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014666d4617dbd4de93c4b143e905772263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e53f3239e7b1f95a13f4e2b9ff029b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d210f6aefcde507260476879bacf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b48104aab00ac5400b3868d65da7ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ba6faef835d7a753e5fc662d2212267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41922ea9d2f1643474a194f2e976b2a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d686ea6cf70a7acc726c387d51e6c8d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a083553d447f99e28877604b49c790270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a038a9d4633dd67940e23cae1ee97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7de3a0bcdca03cb2a69728d6c426272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd71077b947f63ad5da7b5b3c3d7a37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea11921a1d30cf01602c8489f974d46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb659ff6731ba1ed77898f041223eff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3ec7a67a78b41c53ce209e2dcff4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7510f5467a6864f1a196da9baf73db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7fc5d156a35111ad58ed4467dadd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e583765856285a5ba0278f08e961bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6858e3ee935a4dc40b84c67fc2b18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e7f4ba3d04d2a8b7baf8dfc0b1760281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67aa8024ff346d32425611dcde09dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743b8df6a5e66a852153e8a093b4ef0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa244c80e7b0e96ed2511eb32318d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaab902ac0d279f413c631dbaf5ff3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697d2ef163f0be887dc3ff98e59423286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956a4a3ca0751ff8448ae206e3c16e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00934db0c27a6b1e6e50e8ba00cdd0ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232f458009a04a1bc7b226383485e9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2695bedf4ceaaa3f803f4c6176fe1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da989a8be8318fa25026dcf5fca88688291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c90b07ced12259ec17e025933c997d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4273faa2d7d427ab7b32c09fffca869293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404903cc6081e65a8a9eb3c5008674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2764aa8a9a9f844761c586f3e901d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23cd249e0a4344361c68f8eab4a075296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6420df90c48a0ccaba6a8c248a80a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c558bbb96ae84dd8e7bd6b7241542298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df10092836713ddeae3bbc1a7f4c26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be755508064a784f995eadcda24030300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd4a728f6c949acb3bed7c513214ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130029cf2d123829c8e078a359ce293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf8b0db250c180aa30724225715288303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0086bbee8c5b2a546e70ef0cc4ff96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037788ad89257af8ccac6ad97935b7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09262f49006cedf16079d86f500cf9fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aef08ca37cd00227e731d43451963307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585720464e99d1051a23a5b0bc2cf35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de531e06fc641ff28bc00c823ded1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c27a7323fd85fc22eead292a7eec0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c9387b486bece9a106b7e297abbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c1aa7cadd0d6680974ce5e6aa5cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5937f03484bd14d1033152c4868bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367fc5ee89d5e855015066225bec00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa790f50a67d3bf7889b0f00a01326c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a8e95c430266961733802328ee69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f7b38dd365d56137075e5ecb5579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1c63e3f5a2938a681a2bbe5d432ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453043af074d268f4ad498ebbca31f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c274141a469b8e27dede4067ed2b6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88935eb43efc4c1cf53a94fe18a8427321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b494312b3d3268eeaff148b54fcc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b984873fde420ed179d390ae6735bde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eab5ca249e18b90314684d831f1d8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493e559da6910b027b83f9cb4b2e31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eca43f34699bc32fe3d6fd8ceb23d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcacdd0417072cd612b7c8f2c9144e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad9c9e96e3f68ce92ad0f5b6ad153328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266c84c806b495fb5fbf2b00957ac17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b9a84873c5eab7519ddf6bdf74e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d129672b0c6d365e303ce1a6e0d8a2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d271e244a367e306a61a42403be23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4d32d915812af28bd0ae89ff3721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f7408111a94693532e6b749dd82b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a4a706c373354766bef2c1076c624335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725813b12a29e73b9f7f3452218284f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d20f2ae0f12e6f1146ccbd5051ab2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661fdb317709f78ca87a06865ab2804338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11a59bae9eb52150ae89d7d207a9cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c302fb82907873eb664cd230838eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545ee8bcc96330bef08109c6404ed1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0b3a89784dae1566472956e8eb9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e66dd3f7a72c26765de7b671eda80e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c4bd90aa877b0d9eef366be0bfbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e0b6c35cca8b4b2613ec13f283a21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb749495f14d8cbfa87d368bf818721346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ea2fd37b4639d7d5d2855780788c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e7e5ccc92fbb025c254131f9340ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d6aefd667922b4df5874d2396d8af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703ad631f4dbc126494ee3f9589837350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90fdaceda7f77e6f5ec8f80e19fcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1754a383f4c517811d862f8b1c61af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117f40970a41e0cabff985f9f9a08c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fdac22b24d9e286a4783e14e37bc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c3ff35b5faad25fde49c63be6cd99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746806caeacfb6b3b04702226d9b35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b4866855894bf7b374881fa5260dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c7e338f89dcc2a3c0b9a44cab2d3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac558c4fc13d79d41ee12ff945eeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc456e6e00a3568cf112f6c2a4e7f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6b05a7634c85d2ff38e8d8738117361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0bfae4e4d6824afb4f988fce9f106362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82a10180965d5aaedb6645031dd40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3266d18e6568bd19c2bd14e7cf83ea5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ca2953c1c70650c9415658c481799365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0b1c1de4cfc842271e90f0ec7633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fde0cb487b49484ff98980949f0ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007551f5eb1d50f046e31d728065bee4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509b11622733320a77914f2b9b09d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08e529d29f0b57e5c5393e1ff41ca1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef51e2119b692ea9f91dd7669e35ba8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266efabc32dd60b2c392dc92c5ddab8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313cc4fb9e64c3b70722b89ab089d2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44eaf2e9a3e8e169a38fe1d1dcf7e4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c31bac1a2e55347ab703efe407f5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e19ba34e3953fc319a5b89d7b8072376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada41f88b18edf91e147326b10f0b12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362b6ea115246fb8b01799949761c66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd0be2e1ce91fcb4a296422c395296379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2212d7b8302f5b12788594f9ea0aca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d971d28a981bfbc318db83c851f78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1a36b50864758fe3ed619afb1cfca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57d9a8906ef1d5d1c39cd0dbdba70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeccf7378b1d521eeefe45c46371f51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9e0d46c6669f0ae2186c2a834ad7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcee5c424e7ac7140415c568bf78a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f73ec95bf090224cde246b8171f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f423e3101777e9da31350ef5f59907b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157228699881ccf3974429ddc11ea98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478dd6f021fcef1b1c66b27ebf445f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b25d29d1e865a22b81f9202b30101391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5110065c76b0be0037b385db9a3058392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6e8fe4ea8345655912d37f107c17d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ac4942b96ee38d7b3c97bd160ea87394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1906bcc5a1b87b39b6fca3b85355f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb05a6d65dde8a40a2425eff421783f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d161d3d1a51439e82bc911350bce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab042d36eee845dfc8f3bcc54099c414398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b845976d82c26a488c8694ab8b734399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5ecd268512e4a5a68651290ad3fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aebd9f723d518581291953b14a634401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543401725c2804b9ee357dbdbda51e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e8548387803c50d3ab5a5258ed94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4327d1b1e895c819a4697580d150fff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382a9539b10067515a48627c07d53a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f859037a5c8be099dbeffe2f0e80a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a723cca6bd53a476beaa84a3c7cdb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb86ca4b58a6002bd69397e50d5397408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2fef19d5c649f3c868a0583e172be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe76e1c435bb36823ee51c0c7af7ee0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea10b6f774a485a5e0b858c621580411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9390a0f3bf50a0aee0c31c6fd2ee2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff64174108e3e163f459b52b9a8a51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e102ad3e1694af5555fc01ba81a058414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ef9e22a4ebb4e3c677f03d956f606415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfcf372b751abae840810ab48aa86c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df2226260589335eac5cbe10fecf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24efa1052debdb6603249383a453a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102abe68e49c77bce00ecce2cf2f73b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623d84c968a7a95a98658bb9a30d6fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8539c2018d8789e5244fb5770085b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47e5b55f4b8a6edb07774d206fdc20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2998d62613d3faea7b3555f82e7ef9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb5bbbd7849c92c16822fcbe5ed1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bf4b79913cd62572bac2bc6418a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438186d709ef60327a2b6e5e473ebd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256bcb16ba41088f5dad883b372898d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d148b062e312eb2f19d0d65805adc18428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1022a99577141f1d7c9cced0cdb2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8b48997afbf3b0b140bb762e21642430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7be84c99865e0269cc5b88b6b67d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15823cf9e766afbeb4bc66fe70032d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a246abeb886097e3740ca386d206e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703325c2be31dfcbd74cb9fca4c3c357434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5726c9ee9fe6fcb8da1010ddf09de5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eff7619d1ff9765703d4d19efd5245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d39843936f1e8bdef54f381f83fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163da85e6fa255870b081390d7b018438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd6f04f1b07e900a64ac9ba2ecb971439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681472f4a64b746b25c64a424329fd4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaad8dae238e88bff3f2a4ecb3d335441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef542ddb6506826f97dbf7ddf17111b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658451270e9c3a813ddd40b4a2869f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0b5bfa39c9ccc307aecfc28b7d956444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab17d3bdd6c56f5c96f44becceb4f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1359c5776e1a4004ffa792dfa1be1dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eb951d568ee16a77693ca9a138807447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472e80340b5cc3297346731861e4872448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00e5b1de62aec65ac31035667261cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd920e65268510c55b31dfa87936aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ccdc0b8fddf95549c716daf7c50ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc356589346d2d9f54581b62f3db9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a9377b2968044285f6fa20204bc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3b191f8e65258b5bc3884ca8595d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234bd5dcb06c58dcbd18029c58cae3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed466d837715ecbadcf8a60eab148456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980a4941ed206d9a278b9b0d9e07815457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce510569c0e31d45a9e16524535686d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecf0f7fa8c308039e8d01739b0a86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0029a85b64a593c8a5143790e982460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b775b073903e32c20efed1575fba9b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5e16e92f5caf1af5907eebad42f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5015ddfbc1634f5300d09f0b9bc76c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a9e5a1f8a0a8efe7ad9bbd1e89d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1689bd993bab9f7f788074e25cf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9626cc3470e7fe82d6de8dbe9559ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1bcb2b976451671aba21679adab67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418f0a1d2fd9fb2cb3b652df5b840f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6affa4aee2c4a8252b2246bd5a093469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5475bea85876c765f0238e70153c45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347478f223e641b221755e5ed0788e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1fd8119b80ac20bc0ac0f95ec7e0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160da8fc96ee4d4e6fb2781d77fe811473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d362dd6d0c8a8faf6d8c014d67a74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca4676b0866a1b9664861658876ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d71c8622dfa30ae70b4295f3ae4d80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c89ccc61d746c5d6fe9bf2c4ec18c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a99c46f903938168c24e5e2b3f1f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1ff3542a36f66101cdff07b28a865479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937fa5dd96e43a5841e3d78f6c8ddad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac82eb43b037e865eb943ac2de80c86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5071a47dcb8a8d44e918e51c63a343482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3368db53a676605e08ed785abbe98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6603f17956dcb935f3e9a77459756484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37b882e1f5ffcbd4652b059c24f164485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c68a100c67bc88b72a37fcca0973486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd58ceb90a29463ac365f723b08e6e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cd7d555de27ceef3faca883694e0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33319671ec2c32528d303076fc9c83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e83c10dfdf5583d36b123298f230490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3129471d43e6d77b39e821bd51ad06f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e9b108d6b5e4262ec71505df3de7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21840c6ae4c242be64a120d20c00801b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa85b61bc60ef21ff097a897787f07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e9ca923417d75bc483500b78eab3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d7104ecad60a679cd8f42470cccb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54102b1a54dca43590bd6f00f8472c84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f0b07f63ccb358f13babadfe7b03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ca0d7218c6aa8f9a4aecb39f80a71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d85c5716df1ca9733af8aafed1c7f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435730623955a03326bbd768eb2e0dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6caa5cf0d32ebb6f1e9d1c9d69ad82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d5fc15c579ac6abffd06ebd49a47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da777ed5232f96b6c90d0d6fede91cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a9a20184172ffd242bc31c7efb49b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da726d1a890237e97235a5f0f237c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885333107becf496bf0ef026d794888507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eea598c96998c83e159c2f886715a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa00c4a156941ce932bf6635ab2870509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc602f1e76a682e04e4a8d7bc8ca3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbcd0a887e80e9a293033621c0641511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d83d0c47cdb0540f2043b74956d116512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057de56398d2357480fadbe90b13129513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a477d0d60d16dcd37b7e9b99a67c6b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332ca2f9c189a42d5e18aebcbd5fa97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17013b3e61c33c0736ebdaa60894d3c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2331a0b961c7977018855fe4846e89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb1a612c61f5e8137cb671f04eca33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f70e5adf63f71c9cfc06730b08bdca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc576c73ff22e85d9f798999c36c12a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81082c022cad04e314a3871cc678ea6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672ee426d4421b13a5bffd597755939522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ab5666760b5873f351a6db91742e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c3a6b68345b09e5dde004eec577c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f10eaf84ffc37968ce652ba8c77f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72821c3250789001c352ab4a667a0fd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040b2ff6f64cbbd2992137aaad11e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8206573a5226c5d9455fbc40d5d3bed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0459dc070fa614e25e758900e6ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9dd1af12721a3c3398595475afb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b89c64d15b07c8e54e5358ea7b250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75031e4ecab8b45e92a4b8b8c620c26e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0ac6bd3afc3600acd492ed7a29fde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3cbf82a4015afb3a0d1b74c67a6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86914e851ee563e095d42791712f2d25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e580b6ca01bbcc746282d4797f1d689536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b19bf698a759f9691301dcb3b308e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c9ab61b4dce75cc94698405722be3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750481f12a66248c92bf00906446ad36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6528106165ee530e8ecba7e69b60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906924269237d0d7124ffe1babcc6c07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9926fb4dc6371cb6efed61bbe326c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd22b963fd0a8c2ea3fa8c595ec8d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe83dc1d7d992cb1c710327624159544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9816538700dee5e1484436a678bb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d20593af5f5647f22760ebe2a0845546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581314493d004bb572dc054def59998547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4455a1b22bfdca77e128a6b1e640e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b89d68418fb19670cdb33562fa06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dedc5e7d7033d9cfd5ee18a18a86f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f231c2b1d7a1aa9db5ab6e34cf8893551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31a3094c7c408e95c20be7e6cb9c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a2713727b8160d1d7f8ddebb00e04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46809dd5c6938aa1c34448de9c7ff78c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230240c6183a420c16aafbda51336b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1356e618a95590e859c3c50c3a3cc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580868645857b8776bf6fb04024e9bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22197b07b98d498e54fc5bbc90651b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0658c71085e296c57c557b33c67f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823526fe09f809e69994be52f210325c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330d652427c5dbbe428e4c7ba98aefa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00aac6fe4d7499497e7af3d127fdc6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974f7ec841ea41fca9be968c472b56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a4eb57de173fd29c2736e506534a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b798d3f4f37fa515f95b13120c552aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325623ecba71aa4e76da3604a264c92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591a87b8e118077b08eb09f3d1e240567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c560d67251461baddffe2e2d40213568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f71dd7265185b0f39e061a4f2ca3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc0cd9941b0f847a99627cee40f461570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8be28711416145defa090c2927df34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e563d80af3b45b3d8a98a755f3f8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db2f148b4adfdc277af2e40e4a4765573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c8a0aa70608ce213bca0bd82b0e5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486d5ae3b753aec25c5058a9ba82274575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94636abea6c658388d1e26588481498576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dfc62aa16ed914abc39d1e7c591d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fff4a876129a2038242a25aaaced7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69c2933525f4fcd73a894282edc722579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf66d88b6f9df0f86b5bb530851c907580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1be43a6e5c8223b63d7150a5f9c1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a06ff18cb6983254bb458e0ac2996582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d404f25b2a9cf005508dea3ef14f0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab9f935c444f5aa8e72c9548fbbe52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a6656aca461dbd681a7becee7720585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686fee990ebdd25ed10689266e385e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a177c3dd810bd27f71ea9421706d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96724ceda2437d3bdb795d372efff6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0021af04c7e67fb97f434e2134ff1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebbf010eb1e16f66b966a4b6a94458590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10132e267cfe70322af6c578166928f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34d8fd4ff699fea7ddd0597c389564592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e558d400984969a2f59eb7d4c967b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c79e04e0db4ba0c46c3730ef1d7db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a157efd5b53c18a77598afa573509595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c15ab2ac092e3cccada7a31406d3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87eee6e63247363ff18ddfbc926eb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ca33dddbe42bae3b84aa61be8b9c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fa5ce164393c342e1f9b92f5d6b88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce098f774f8c558cf749b53530453fdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092616418e6e73ab5f55ed0db092825601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41c72361c0b5539b34684a233d2bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e4046122ef156efff0517d7bf8f75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4154bdedd827115b2cfbf7ccd8bc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf86cb4481ac4aacadb60ee8dfd8ec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aea992ae9a064ccc9f8da5e7302b55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b67a31f5956dbdf3f949057a453c93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09766140a881f1fbf63870669ba08ef1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9020df849baf3a2f47ba37ee77d830609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce96dd886346d9b651d577bfe80324610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0206c38918237503d9264a20cfb26611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4af44cfa2c8622576ca22450b2f1a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12e84b2348c13fe80ed43e786eb3ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208351cfc9b5de8a823bb684bca1b7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a00136b1de83ed6c617fb3f4f40c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77cf389fa95498563270e802efe7fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed310f42a8f584250179e58d0f36fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b075207c59b9be42fcfbb383f7f6c46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69b27a51e58e092eeda82e19e5fa7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88ae59bbf052f69a474b24de34507e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d833af9eb215f4d99270994102d7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467cb0b20af6c5c264b7c0d7fd9db3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acebb05a51e39236920ea800e0fb9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c673c9a7fc0cc48d1643d0c2334f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2086d99d6b14992768ba4ced9643625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec1e5a2fa847723f66f8f59f6c0be4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf45467730a38890574594558ac1f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8209b049e79ac725c0da324b93917628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6043f45fcebe8bf5ecab793e6820f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e7ff8c391fa1f2e0378cfda260a05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32637392973f27668bb51e0736fb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e44d077348be2f887b1822e4e0276632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f0b6d3bd8c35b0a0b75d65919b09b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25015097c6a7c5a08933c09eb87520e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd23d304493c86c189c121c553669635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57089587c545bedba6035f2beca9f00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e370d0b7179f1f4f2a0479414889b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322fbb53d6483c4bd158a7daf528ccd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67048e50518c186defc58d84bc72038d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7da6338b2d6255c3db3ac229a70ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ad7eb82e8c5df0adefa8150c2f4e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e9e113f7dd42e6c3cbde7317603b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228f06c0f6bfeb76b90147f68b60242643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c6bab74be0e48954c2ea4ac3083d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebbeb40c1a8d927cc038a1a851f81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c812827f9dfa698434f1fd4c719d72e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b21da54972aa622ce6b0d5b8e1412e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cc46cb901d09d8ab57ab08778ab8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741349165729a9fd553a21024876efd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e59725924dad8b7cac839c4ee20ef7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba599348abbb48765b36524f82d0d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d52b1041cebdf5ae193ff9fe9e7ca0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c687e5b3ff34ac2dd02fd1a50eaf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4e6797ccbc3b011da73a461353822654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd62b2a7b979feb79d24e00a1ef0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198478c8613978ef0513120df5bdd43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5290128da0ccda0ca68f561ed59cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718417867fba8a5edfeda5928251939658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f0a9e472301ade2fe7baed7e4724a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4965ee723741b8adaa5482ec7ab5c83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22ed2fda3b8bae474ba9c8454133f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4138bb9fc66c2eb49b3708550cb724662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15d89aba41a2f3a074df1976c923a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32558ef45fa837cdcac611e4569ee6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c918fd130269a17ef69a4a53261a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97595630e6718aa077aae766037b89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368e536f3c6ae37c14719fb66278a55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fefff139d3f55b402f5a558ae946b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4311f2167fb3d47da1b5328ef03f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19d7f3164546e0edfc0cf93767ac3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f044ba7e881f77024fb6f01c220fe1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381b3264b8302a69a5913bcc825816672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae45b89ef5e105e559613995e5f969e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd3e10fdc380ced90d83b9b7692baa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ed8a1278018d2c56fa9b6a8d143e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e0f4e3c437db9c6e7de8c4029e00a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e7b1bd5a3dbc4057ab90d34a289f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df866b0005bb36cf5334fd1a2da6eb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41ec7117f9eae3becc85f0ffb8189d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e00fd6aab05717bdef63f932f867c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262306424fc25606ba434642cc12e96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003a41ec12aec44c2477bd84911895682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d896ad3172e26479638c44094d48f49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1a4be4014210cd6fb9dac9efac1b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d9eb4505e328a123e85e9293bdc1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2d8611bb7313f7a00bd3cf3ee950e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936499139f4c618ad8725bf248d4c3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa951ded3fa360732910e584cbce7e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a3536f1aa06d0c8b8799be32ef2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36f792e0f0f62fbf861ef03065577c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e634f19c3e5ac47018a3d51b4b85e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feffe6243bfd8a1634f25f3d8892e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80364b99ffef3e3dd7b830ba5c760693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3090787aa30307a70b70df1d0fcaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45720e675c60bf48db5101e65d4c310d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f1b0c2674807f810ff992f49fac8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d032cbf40ffd5be40b829014fa06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8cc3d639f13c5047e69809d81043f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ae39661d587fcb81386f5951fe834699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855d833cb861bac4db3ec0f82d0380700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61237fdaa7820ead0f01f9cbd2cfc487701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9be5e78c7fffda205c703bcaf5692702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27499805e0313d48b4af5de6be04d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd08bce3b0fc42f11c1a6e17536376704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173edc99cf3e148adc279e92f50dfe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84988e88b66d40100038c1fc4fa043ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6342a6e0b4eba2f5fedc66d6e0f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc4c0966bfd188000e5ae5d33f4041708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9a604f8fcc94e9fd70c10590ba44b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03521b4020db2756c73dbefa190e60a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ca062026c5b8f52892d53632c19e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc61eddf8fc0b1199827ea9e0b74b60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49606620301ede19af7377247844cc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b163b5b3a441a7b737a9761f7171714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6523cb5cd0a28211b8fc30da7adf69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ac4847096d1f997a83628bb06a577716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a1261d880735bfc813f48ca1b1f8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9228a5ef60ceca7a502ee375998c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f097f51f72664bd80a6801797c33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c4433d0bb8e93f1b46c7634ee49a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5128fc6cb547137fbe5a09067bd45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e75d4b3b2978feb303d66223f9f8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88096e458a5845c77dd879729ef321c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b15b6fdebc818a100b639ab03cf03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5085b510a4ad86b61081432d5f83dea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0294813984d578729b8ce5f3f32281726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa277fd26d33a26f1407c74b7bfb5d32727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b6f73faaff3f359d3af426858c9af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2f9a787d98ab12eed20bb3ca57bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae9100ac04679bf5c30ad939916a67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d47293bc3687b25675ac38524a10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae8a98f81eebc2152a02b9b01634d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12efc795bcd45e6c5a27a9301e50e06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b87b6c27c61bafe76be8f646d29f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663bb0e7503ac82283f51221b309e99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7b0920961556a7296fbcdd3abf73f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f126784aac146dad97b2532c21bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240c164f1aaadb36ec35aa13c3c723738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c9ec593962f8ed5fe029a0367413b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289561824d8cc50f8975d8561ba10375740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e08b28fb755abdbd2a3ae22bd00367741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782c7230e52301f7ff3fad6db5600f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651007c02e44be6939e00355802bde3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a683a21737cda4e8007d4905616286744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29c67de38f05d26e531dd1997863f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf4b22e2a91217aaaaa843d132c36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249f629f35e37e8e1ab8b8fae7bb2f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636090129f2cd85ee17ab1a9c650619748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d3299cf10525f88603792e50fae4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8dfccf2637d11c80c26087f912b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d382eb3c3a70a85fa0a83c55597f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47820a9c1f80b3f21d08d2263af6ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003bfd239cc88d344137e7d25b31bec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5215ec4b2f4a02201072f47586d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a4a7d962cc15f5fabad640975fb82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c249097e758b8bf0b210999f11b8c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bc5ea768ea7157e5e3fdc52f2f698757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e2264bbe12656d39208054d67483758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db910f1f85f9e89d2b416d1e370a45759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f7f49b27998a8d34a56b5d709b48d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe93cb7ef69fddd607bdbfde8b439f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d7b21e01e90f02825414852246f6f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7f3e440ef2c9f3d3131d8514d8aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7a842f20d7898ad24bb7178a14b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fabd66bd6cee4970a03b89a687674765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c29a5d78ba12bb5da699fe14ac31766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be217e1a650c2264a3d19ff0f684c210767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4abbb0b0cd3c0ff8c611fbb92c467a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c420f56ff852127c06202ec8ee58b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce53947c6d86325df74a7b72806f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3abd84bda0d01c26c8c8cfa089fd9a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92663b9e30ce1f9812343e09b0df1df772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6db3cb6f495181b4503bc797e961c9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde0ebddadfc6021d62c42d31f239a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc7e4b52aecf083fc43acfc393a87775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1aaf9135c29e36b86cd94df06885776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af747e419b839fd479925db267a3d89f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0b8a6a886d160f0d6d969f8554bfd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc621326b7f148482b7640c77be1ea779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bfbc645cdf405eef85e4339fd4973780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aef0575c1d180563fee56496f710d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3994f49d75bcee3be274f737459204782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db98c0c36b0c46117036adce362a63783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd974f2cee302774bc56af5181e5f4c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0670bcbb4d2f90f6673ddeaa2064b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d903377e90728bf1999bbc5ef0c0ec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa276e327e6312c0214d60075a728a7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c8ccc1c107a68f3a678b866a7c6f5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc2db263a019249c5382ff0165d9f4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98794a056f3005658a621a479e02564d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248118c4a77ea286ec0db4e7856017d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214fbe4cde3a7f91349e49e8d8002c9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780b1d86b6a6c29581f576b33536bf4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30fdc7f478ba22bf978c80c0ca1bc0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302cf886f5af6a29d9ef77f42e8c412795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879e1763637bd4fcb9ed0fb084fa3f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409da107540da5bf1468c0bd4028726797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89973368ccf468c2830cdba7f6120798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a303c6af4604cdaebf6d8bc69520799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad642027d017818ffc3eaf54e22de041800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2bca53a66bae65ea108fed4cbfe5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca2ecc845143e610c36818b8152f90802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c214a9fca7db0154b3fcc25b5c3f58803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5e20a9ddbf86980de29f10e862cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6294aad992bb70f4c5a435aacfeb7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b69add7cce95199f6847a8b31e6dc0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27adbee573edd86080157e7b8ba1f9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc20590ba16fb302982be9fdd512ef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5befa2a4feb02cfba47852566bf4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957d67d48345f054b5295b14ae8bff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b43cbd1a1311a3e896f22d72e931d0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59dcda164eebd8eae0b260aad13d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e79991b52a464ad1a09d7b3735790813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8958e240fc2a517bedfc1e2b2579ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf896dce692cec7407e3013d773745815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b35429f8da702642ec209d7110e23816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98aafa5a321c38113dccd48422b986817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758922439b330323a0df55ca525ab39818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc395c131220390b14a5c4ef237d2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2472ad163c4baab2dd8335936ce323820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e910953c8014eca2612df35c931b59821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf918ba0beb2143c8b4a9ca40e9841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ceacf0606f8b05b96ca48024a9a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dbb78459c6d6496d9a993616e3adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efc37fc09500d33270559c11ef1a9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233e034bd04a7246e7bcb5b1aa45ad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a7024f7d0f25ba7dcb71eda36948e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb762536331e828ea332462e4db99d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe3c0c6e1a39d33c3cb127a76000578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a6e663346d1361258dd91af2fbe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999cf1cd309aa043bcb63128613da8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f55ce075dff181ed378787318493411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daff79b229e605b88cf888921cec1b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199e5301789ef0f2fb031a78adf274d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bd1d29660f9398dcafc5e885130b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5030bd60da3dd47448b389da5f7232915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbf6a377f722134f8803ebab2b481016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b7119f4da5e21f219f889a9f564817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11353d036f4180d4e5c9ecb3321baf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10471bde5b6b1105ff9e1ed991d6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389fe0c08167bce2a302d2eaf16463120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07854255b4d9bb3bb6cc3716c24cf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1d6c9fd39eac1181ff028439e425d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9875237522cac69a7f4e887458fa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa39afb08a31d737ee2ec1c545bef3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004b3e24a65a28b59aa38c17daa558325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493094f4c08428c395b96d28d03df1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5038b843f7e8da73bcf540e14869727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1509829bffc3d83a2f228d7fc8110b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122d14a9bf63d04156bc9e4304c488c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c91a6aff0a814df574d1b49cc08f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63de9e7cb9419614415dab2f557a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c10d791b13079d1930b76838f80432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152cf4bc0ee550407a3b8d4c35c5eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34898b219b2faaa8d01169a564ffddf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793e24ca93ab60414e6dcb46f17b6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ebf9dc744d534bcda463a3edf01436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081736a966eeb3a86b8539328df7d6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b9b1295f6cc0dfecb70e1e7aa112838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37eae0c49d097d939f35585fef33ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66c6a2f680852a918990bc9eda97240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5536338813d28ad4c5b9b696648ab1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ae2e834f69909c3aa7f9d62712c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954d887306fd530f115f97bfbec7a0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f481a8227eb0838fd288e1952a7bdc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f984f5fa04cdb5f227b768366eb67f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32219504625d17af82e64dcde579c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc9b939fe87a92c370ce7da5d474547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a70c26724e3c916085b0ba751e28c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d231b863690b104363abd6e2691bb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afda8c556958a296419f29e86645c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2fdccf4eb8511ae32b3696ba21e7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3fe3f60a70fcb2afa3158edaa27fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d64abb2362f5754d223e578d11f5e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d21808d31d7e4bf4552500088299e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafda44ffe2bff09b7e3d15b1ff531f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6149fbaa1ea47ab157a0dd0fa695d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9c94f5ca5a236d5d12f8371efd64b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7bdaef7b7e8e6924719963df0d0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493161d69194833d1c55c70ef2b9e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2e28e960796f22e674dcac958779860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46362331270507d722a64b30259dc97a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eff174f46e86a03bcbe19d5158fbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6fd35ea11fa93f44c48cae32eeb3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9459e794dece056f3af41d004da364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447245f998f5ff60231dbb28cc677c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fdaaca934c7ce6bb3a873fb02507366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115fbaf1cfa156e802bc8f5517ad4ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e2be7fb66da6ad6159f9daf25f60668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43822c9ac42b88f422b657652cd846c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e1b4c6665cd6fa7e546c3685ee30070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4887c0c3f84938413fe8854fe70371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceade8ef81357829fc8618abe7acce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6866650ca3bf6cff365c686243da6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ad92bf2b27a8b3253c1b2d8c5757674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86dce19e073bd4219cc52202df655a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784a425d1662935cd76ecda68822ff276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceb4e0573ed713c20c161681a38f4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486161992c0e2a76d1ef98cc575f557778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e05900b9707fb26a93c270fea00f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a0b45a5954393891793516bb21de180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ead4a9eb393254f3d821de3d7a4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba894e6bbf1a036d197f39e355dbea682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ffe310ec2f92e10ed0cdf06bd190683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb21998ca05d7f13340bab048549e9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d65d2446394e3efbb22b8e009a255885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2259a63648bb97f3bd97d917f5d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a1fae068df83aef21a18337cdf4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3a293afa0b6ad713432bc818b078788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33ba13de67cfb530106c22dd5497c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed46bdd4820875e7359339ad2cf98a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d12102f88b5ffe143edc5343262491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1691bd435dc799119f8b20d7fd2bf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56258044a4287043a3ad6bb3aa19cd5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5762552575317484755078b5fe38eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797892557843ba5a55a03e386694a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a265070c52f15372bd3dfd3f38edc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ea3e5512a815b0586260a368e30497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9696a0219c88e32174de66f520295898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1453b9b83f3f0ff1b4c99f2c4218199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7c57ec6161dce06f89c71caa66907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fb4cfbb21d6ba7954fac0e4bd116d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03315c550786163f7f0ab3969b5ee5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b572e581d0f65268bc62d6de95e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57782b1eccaff7830fed904fe0812b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391385193ee517c4c7717d4c9dcce754105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f2cc9314d3f3c315de64548f63f21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284366abf4a7d032c7703e4a6b61c9f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04088f2a33ba24c16b3d4625dd395fcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3719ffc413dffff71e93211f4e6146109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ac71bcec1aa40033d352091a872ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd00eb0025cbd0194977f8930773c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26c677d80fa6ebd4fdff6358f1060c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d211fe7e8bfe01e059fffb3dc56754113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125e4df98771f96d84852d321c5638114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c05679d9cf090c4da78e90ae2bea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b2e66f6f37b07a56e387c4e7dd5e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e081320922ef27576540118a550bcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a426327d5f8c2b08decff952d7b143118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb527391eb9bb0feba1c7aed3749e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94957d4f2add74f02a8080a25c3b37ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50974e944bca23537fa52657119d4da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c0e4c6d9f3b528d7b07dc04cd739d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382131d049076b4ab85f100da7c7c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96e11ce4cb7500a39be1f9350fc14a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08f4064a581e10c94c3291913ece9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f60b9b8d67ad593fa70531ba6e1f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a55e1d7a9ddd45c233add64e42271e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d291a154cda76b66027bc326c30b11a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f150a48bd2f1745fb1fe24bee719129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b881949833a75f530ebd3fd40fbfd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d462072811def9f8d23e80f34c71f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7acb1b1a2ed6b65197f843b1f0b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24018f55a92dc60c350577c7f9a73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d00e5fd8cab45df42e115ec2b29a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdcf254c0cdfaa804575b19b7b7df4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ecaa0a4a040e71b142c2dbc81734c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259711f58a176941d325dc19690e602c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552353f47f50bad76c0dced80c32f6aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c50ee598bd5a6749bd736384d75e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaefe58fccf674a0b5dbd347f4686a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a46b2513042f203c580e2cecd2388141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc78a7e4a936cdf1871722e1f852f66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa4b237ac1d1adab0af6090fb21436143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6186a765b54fb884ffcf46d1cb97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789bdf092d1e470524dea6363188176145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470322b98c85e1833a81c4a119e6c44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787254e3334556ebaf82cb282195779f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03e9a96f960ec12236740623679e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b312d988bc03483d70965f841057a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b8330c0d32e3d6e37e82b2dc6862150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb29506aad845f6f8b85dcec422da2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2b8d4fc1c100af6090483aa60972c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294ea9d9436bc0c42327fa999a0ac1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41254e2fcc98e8222a648fd121823dc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540aba23e3c9689582211c2f1ab7e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2a2b2afb65d0233f5c766f406a246156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c9ec259662ea307595b28922cf4a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922a57ed52a45b18c54eb6dad54aed5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84f7899c78a79025294b9195e756ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f72cd96ed49cc62a6804edba1a5c57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b5e2ace127d34b3f4ab3bd4dfff89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376c43bad80c7fed7d955f282556e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6781cb87261d904d8fb3dbadec0a50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b0ff9b2ddef665b31f4589dc0952164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489484f695d57564c575cb7467221ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645fdb7ef8cffb19322324eb6590bb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9729dd44bc10ea96093ac160885e86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4efddd19563f2d6930a1785695be08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce0df7d6047e1e85bbcfec0b786b1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ade9d6ed65b602771591aa404b5dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63fbf65d75e4d490c7d5ae1286bbb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aca2001d24562aaf02ef80a8a0991e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9d68afe50838ba2ad7b1891a304a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302623d0b708a86f075747c054e46477174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec72a592f4e8b28150cd07dc6bcb3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a008b37f891653b74a06b1ab3a7ab06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e051f89889481cdce02234575344177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823e65b9eb2e14f1e94f2187c99b170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9dc44d0da62f51a056a82a20bd724179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424dc24320fa511e14acf8381987c62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe5c240c81b90dae0121c11574b11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dfaf8231400546fe9699c58e3e59a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c4fdccaaec60dc138b05e0a2fb16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281cb70dca7f84db3cabc5c60073b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a1e356c3377222b2b392579712618185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b1384c719fb640847b56affcf7c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915462f254aeb3aeca86d4b9eb723ade187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eebb8a6c83148fb4e331ba32ba68a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d6444a131af3fca96f9448e5c5d72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eda8457e0d518fa0bb04a1e3772d31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b3f5ca0b6000f500399aafff355e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f2354407a0f3d3b6915625dd81505192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37092abcd4a0b61dd0e2609c81dad986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ad84df5437d30c65b8c9dd56180f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63d00bd7e4d0643e4febfaaeda750195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bdf7790ef55666515fa9595e356b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50641f3cdee31b282526ca507b85e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a017825570447017583c0bc129775198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c57ec6dee5b10727b0c00e5653b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df39a9357713778e83ea0812cffb73d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c76b16422c45f75e7e86955c9e142201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563021bcd87062121f8ff5f84d37536202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232dc1a4c11dd323e7d4b23541a18b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f3597d5ce3998adf8b302fb94733b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afb8d3e4f3c6ffebf9d7ff53345827205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813aa14e8c57050cafdf32d17ab2148206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34823dc1697b85d69e60c261dd090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a507d6b03bbf18109a8fc01a49821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe7cb52b0952196083fde49b19b890209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813459d467796ff6d80b208f04c75cb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49564ddefbdbf44e6c0ab5f3197b1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c739793ddee3ab5c23d5a1355c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071ac3cfac6b4480bdc6c9d9445a3f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b64a656f553916fbbdcec9041fa00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0574087f3472423f8346ee3add1eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1f00b97719b628eb14e3a73bf20af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2d076f1e73127ac39bfc8df7d915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2b181dc617b8c3a0719d5d4589e77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114b080f1f2be4f3e9a4b5c00e1835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a665c2d0f2e5eb56bcc9dcd17a5c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c4019cb8bb22feca8e9b233bdc16f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c740f9c2c0d32c28c50476007f0754222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a5898c8563fb2b01a8bc58945d4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b6cee355fbc8e6306a8b42c7eb0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887869199cf66bd008280a9b6e60bc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418d210282f455f4f28d2b8024978a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a396e850029b60730cf822ae712cd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04004d5c2e1ca6a77bd1a218e6e97683228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b427007469c970517b86438c08b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a760e78eb1841287b02407ef62c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e9d81347218e7eb77fc5ab0a89794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483128dca6d047df0ab960030ce0d88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e698a62445e9b82d5d7d076c5737233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8fd24404d448190552d6dad7b9e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7349446937207c372a8dea96ef68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01062aa99813e14bdde1db2eef62e026236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e2ee46ba983b5a57116fe93a05dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f30c45bacc814edd3a4103916079c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8174ab6281f758517d72c2abf157f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823aa8250bdff805e87937cc17071f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af484b7f181992a41787a074a570e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9c398b4768f7c5d4c85b5b1ab098b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63510e38bfd6aa93a180327e62943dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1653d96c8287d747441d6b975979414244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6648b30b209d364150112402044391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7a86742715075d36b8659e054826e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd4c678768916e0f735794adb36f7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d445361b672d27ec19e679185c2f8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ca1b71f4f6259acdec48609587d59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288a2478ee7a28a0dc0c0d2f6180c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0ec128d3b721a421423b81324ae31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f41eac0553fa3db68dac2a69a38f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faa272c0f016752d44d816181ede0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc767a1228e1dd2dd9311cf47df2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728003b916b6b257b11d0e509d2ca51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3c1bb77f8224bfcb5b661b6712ec4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fcd23d7645f1cd9bed00465810dd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690d693e72cdb9b881452fe27ce6a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175af8ded80c9fcbf30edd2b9c13417259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a0fd5bba928a79a88fe8c5829126260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0861248556d40b68254c36c6814b67f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15f03676e1752ec945f9e001c9be4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0866c3be41a13fe6c0a9bcdfe4b56b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d362dc6070865ba6c2e8050c723c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fc6c94b94d66fc875d45208641f7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb150d0589f6bc989520c31f75ef9d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b6094fcde8c6bc712f0959dfad275267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb546d8104722fd4d4f8378fc7a2fb45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c93fe133dc24aa95b9079e578934e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c2f5f4f79b7300fda71aab575f15e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee372769e05405ba3d67b151b01a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad4b29fff066bcf9dbaa4f117c298272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b6a5c4b8c089eea9bc6ec10a3efc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bef79d7bb01a24c152efa9ea6a62b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3a8ee87f78d570203ffd221389d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6cb14a72c0a48f5e7cf9335e2dd42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90093006207045a73f096494fd5ae65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468bc8da7a351158a69086f0b1d4582278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0551511c52fe62c24e2aeb54482cf6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c533d6f9a9b19a18f4b3b7e17d0cb43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a4d436d3cb7df52ad0047a1ebcb11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ffbf6bf5f2b8f4ec43e8286af7860282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a70e650277b3371012ea471b0ccac5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f674769b565d31b1bc3200b197ee7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8e5e9fa12e6faea538d3b9a6f7b48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e07f42ece72e4e035b9d1b36a6e5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc481a18f3e9e85ab08d9fa1bb8be5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1eb4da8da303753b590139efc0c82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2433cff046c7ce975019642cb8ce8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf88b0aebb2bb4bb1f11c64dca38fa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e02d5ec9c3686283d72b0255d90370291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378e153611ec81c39df4a3019e763ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc52320badfe73e648a6f6d7646707293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64882b9da6eb8d55410e33706817b6b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e751fd1c516189f52980b0b7e980c38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f959445fe14bc1605e605ea87af6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e60f5a839e0287e5ae1f975593af2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7f9a87b3f3ba94310346ce903b6ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace4855938f95874ac3da7f602b615299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11e87cf85a6a2d143d8ea4fdcb856300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8d12495a9eb90ea44b803ad38cf3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec7b980f3fa92e9cb57234416e789c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f1ada97d5ca9b6f53ea2da83b725303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b811fdc91cd9a6190d17db9c14f64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f604e47ded21dfe23a91bd8a2c360a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af510fd3693d4864f9a20bdf90c2208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db687b70cf5bf163ff0776ae343d14f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd03551ca578afaaafd6b6552412a22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e65450ba57af869c2295297e948b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e4e087d2fa0fae99efd7f6cc0640b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62171a157fb543bab24352d33bb6d100311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9edaccd3b36cce559333eecd3d8a78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144edfef095f2105d8a455a83bc1aed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20e88f51a7f3afe5400b1f168cf60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8b59e878b57a9b4a36a4b14f5dfdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d16403292adf2cf479a2af86893dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe5b7389e667b76989f042350f6ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc761e76a02a6778eda3c3a00520589d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe583b30447b5657fa55d2bdda537f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0df87a5be416cc5942f00af7807c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d467d2a1e65238bf8c4b3a723b5fb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adce7401771e23edd4f61c43f8641b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433984ea106d02485efe90af4f9d47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1b45b43cc88c160400855b92a4a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7183e2646a5e108742a0f8348944aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c47e36e8df282cf4273b825c0992df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b437a667949ea61608903e44fb096327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f62a94a3e2cb81d384b4f1f6bb791328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e15d86ce4219eb64ee526e39ef68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e33153aee57df26572fbdad533c3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba90eaaef8cc7f933fa80667f4764331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a990fffcb3b97b2257dc82b343735332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e3b62498b9b28fb0fa80331a7999e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f131db879938d338e86916caad2f7cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26f63764f98b297463c753323859ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fbf4c066e433bcdda93afe61a9041336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3daba4d28c9e79f0faa7d16ddd42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abc505067638f52631d6a8f80def15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a4fd71ac66aa6122f2733a3fe7ac4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33424e7aeed8bd944ff4b063298e3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414e1deb433a8cd842f7c7324c8d14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9409a859ebd71b5244487757f3698342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932619d51156d63bd70002304fee0c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b8d8f7014d85ca84435c17413805344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafc3412140d4d0c13fb9837a998f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae779e8543aff643c47a84e674a567346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a9a19e502e9dab9d21f96797efc3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c7952f3d9f1d6afde8c6a68e153a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa560aa2ecc1fbb3b44ab97803158ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a0dc392fa198ce52d767fbdf06217350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f11e9e96d78c37c3c4a80312a782a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90207aa1a9e81520f07da8656aff8d40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d984d1ac2c4acf52db6584352459c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e08fe5a2fd74e58c3415b72d6cd00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46616f3e4f604852293acc67e296eeeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72f55e0a269c91219fbf18c5cb42ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f9cf72fd5c843e9f162a15df7fbdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0acc0fd4a4e749c01c6c988349d3d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785a5c7ecb742a7e7f1fd13a40e090359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee007fa3b49c5602888c819b2023a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bb4a1c903e7ee6c2615f0251ee36a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c18dd4d10f6daa140635a2a5f76d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d8e357e99926130ede7eb58cb6be9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd9063432389a395d829c3ba27334364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407765242b566fc61afa5cf4c6d5a7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf225927ca488421a1b4fc9f7cd5c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245df3ecd63d31df7521d6b7705b46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0da289794450dc705531d5f742a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563e0aadb525d1788ccc51b237ca071369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a8da2d6ff0def55a0863673d7a15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15fa3c6f288e202919f038dea3786371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca8bcffdb5cff16d49396ad647221372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24355360a88421f6e4396c3ff2db4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bacac85017b5e59157d2088768494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15544d8ce5d247650f0b6b009b5119375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42efec4584a593304817ee56acd1f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45760179cc5ae3d5f6ea917ee21d6c1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa878db862192476f3cbc4348b723c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b5027e3e59fc71d632ef8454324a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf3a9798a6189349d854e57102baf3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587118c00047c6aab4979f784ef2ec8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589280bd97c658669443aaea883be9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2a8c6d21a1f2f4c704b460591f14b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c160b62e59da695a28a78b276b812384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d692229bc654dbe4f608bfda183da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42956ed1c3b6cbc2a92d84900fd27d9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4950e7f01fe5db9571cfad59140fff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f902748b157a699b3248570fb2302f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a710854ee459e700999c5d3243e9a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bd755201ca867f40a24f25bd3f3bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13311c98430d2d76529a295a5660471391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe6c0296fa06499233ea57f6c60d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b088a14fe611ceff33371b29c054d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c48ddc0d34e68364eb43037a419b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a8341a6b08b81f6553642e228a8fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a2a356f8735fff7b245e35bdcae6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d8be81bfd1a19f80998410448d461397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0a8df5a1d85f103cf60882736da89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fe2b4763747fdd4b56e4dff15a050399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eaba4c978eae28ca9911db51273f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844fd52940364959f4cbb8fbe09d20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed66858ab586407b4e6d4e8ab20c8ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb8531eee2cb7583cc1071b84895a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38883d8009e843aad2598b4d62fed618404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b607dbed4e9c82f338e12d9255f74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f66426d22a7b5432956a53f0e8aaec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1e8747bf5ed2b21fa12ea36a85fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f25899da6ebab53992ee494d8782408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee4640882c5cd81b231a418dabf12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aecfe3d63881169fa0a14395ffcfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd4b20e165e86f661e3a8695b2e8a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd554d558ee09a1e16898ea5c4933e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128a59e7796ce82e096b54272c2f36e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a21f487bc73c06f678610c322338b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd7da6afa7f2b1f1d2000a9673d71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555f0e66eb6ea530d5dbed2152f7af4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516d934b7d3b217e689cd2e9e7ead7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cccc27c7462616bb785591a8221a99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723e3ea729e6fec64e7647f3a9bbfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874540ed89d82893395b429e1c2d194b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda3fc1d5c26fac3b9b3c8ee01a7b95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cd837988daf6801d7f417cee65761422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244d402ef16ea7c28fea512835fa826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947a4d325ea555581ac4737f54bf82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3db70ae52ebfceb874fc4ed7dcd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0971f7d67b6e186dfd8885f784a71b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385a1052f49f15faebceacf22fa8378427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092c53f47c81d356ac5364b0055c38c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce8e4ccab12772ffec4ab45c3a74b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401ba2ceaa3e5bbad311c4111341810430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52d7e369ac9f4e043abd38ed232f85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71e9924694ccf718ef4a360fa25a60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bfcaa83774f7ceb915af9fb3410e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7942c72a85c41311182e19def9e5bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639e7d1e39331edd672d3497018459f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae20b77f58c56c0d213c2251d07b3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e3ecef5fd41c594d8ab4bc1fa8969437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891ec9ee1d57af45bd82a6c36173724438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662f603ab337cd59cb29f91ac71b39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190e1fe82c09388cec64d70e577e179440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf8492c85589f5f8402c28c97f816d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b030eb5b1803c1ae3b9cf0e9780d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f4b7aab55db9434d0e33dbd20cf65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa84c753f491b8940d987ef6d8bf3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697885072102dabf353708b80c190169445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad46f4875e28b4ee80aa455d726754446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83239902a9f2df71cca90745252b69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6c8051993c68a0ed92321ad603e17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914cf1edf565cf84b8fd985af1105ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57e391f08a6f274ba95478ab9fa35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dbaa4fbfc2bb50fa10a3f1f485683451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f01f9a10bfd47ec11c7115c88e375452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff4de6043097fc2472231bbbeb707f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631b55619920530a4e274cb181a1627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c09269cd62eff172f5f8a54320235455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd4efd2c6f6b29cc15576080e14e61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bede2b73b2dcd6bc6fd7c43ecb83f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7564cd50660ec320eeb89de4dbae081458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf5fd5f95120fb2d5e811a6cea79cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7956fecd34292e27aab64afc003733f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e8a5586548211227e51a340a5374461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fcf6d3176c21ebdb4b3d959f7e711462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09cdb22ca7d5fa789ea579b9f56af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a72960df38729bc9d8d69080b3da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2295a0e2540f8984c36b5e873335a3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868058c40e9fec0c1ddf7abbfb9eb37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172eb1da2ae1c5a28e71af13e903607467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a46fab2c604811a973e568239d5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea5cd9ace581ed34b5e4090989dcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9d29b66e80b72b03e8b0da4211d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fafe2eafa82f1d81d1c2d4fcce71bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0700332405e798cdbfbb364603bd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1ade5efe403aaa8db910ed1c6e34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9efd58d03a394baea9cc879f36dfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdfe6df10a8b10dcaede85c8c64491475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13423722eb737ce3a88b5d9154f1573b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d7776af2ab52ace3b9d3a3f6c1dc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938384a95924529ee3680c8318aa1c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c0ab2dec3b56bffb27533b3a481bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eb41bec2cc2c8e9876a5ecdc22bc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438e21ee8578c15b4924e1bb85ed56f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755b69ecebb2da990d7426f9e29dcae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b58750ee6e524db08ca1c299aafe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b194763f78ae0f24b7c34c2fe862484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b74ab7784a4c9ff93c3f037c529f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61091b34328b88644832827b4ace4cdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb75e2af7abe9c63bd6ae93cf1777487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8b5b14f136e385f83e35a8e38e8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4146999d07a0c7f14ac108edb5fa82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca9c862e1d7a612747e3af414d5eb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc489c85ae68b5fba2d0a8873e5fb2b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611de67c350cbd5cccce03e8ec982a90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec5660acde39d173cf5a1da8c1381493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce96a2b25339ca4cd966b529d3bf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90a3ef10e4eedf3bf96ca9344c2535495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da86dc155b632cd86336668a44896496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4aadfd93f229f3b19c15873aefc00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533266cb33f18259a0cfc425396603b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f2e2e7ccf02b2aa3fdb54e035c816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06905fda62909f7851670bd4d16fa32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2fcda79a5f71422333ba2bf05041501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf82fdc02ab8d3dd9d7a546f576ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e87937412885701504449587c00f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe00416e9ebf8d80392bdd7d71cb75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ba868b7c4dc318d8a3fa4b3f9028d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30430cddee47a85df37b7c65393a040506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3a47aeeca3209b5a0411d9f66bb4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e279168db90c7f7aa3183a5fab39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303db2201c5709e7ead305bd36ecdd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ecbfcdd12378209a0f9ee9e3beaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4abe6c8154c6d28eebc45e278048f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244b4470470b8f03388454a0ae2d1db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764532f53f18cea810ac036a96dfc61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13ad7c93896a0ed910268971e2a9d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569137a604c11bdee45e456d9f1536515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70dbf7861e4a4bb1ea344713409633516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c0a5737ba8f6b6553446874b5cf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e919535f4326091851ec73450f177fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b65161ae9a109d29672e25f6be6eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c563f66a3c3576a99b4917bee257520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767123823eca3eb76771acdb594e38fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f4086636fb9e17a9b29b54168d4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9ea8ce274fcdab68e392ddb1bd3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372989e070b9d06ff0cb26744b1f78de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e683250eab9d266261dfbeda64f086525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91c7137aacd3b95b8baebc482457a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d51a15cbd071e81d16e3acbc6f9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1352ac9f5ce505c9eee36b194d8319528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317e98b494721b9d11d017f3532224529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f4c65bb2b21152143049d2f1008b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f2856632bdd08d9b259e6026d99c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece06ed07c96cb67cf354485f935b59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f925a35f6994749f2f7bb22d9dad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299773239ecc1dbf661de6966c50577c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c13770df3cc3d8d0893a6bb8f13606535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed646cc7596d64d93228e71b1b79c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770145326b449ffcefb3db43a0ec7a7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fd3f2539b53551ef5cd81595d459a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78dd4311921cf702bde784fc8a6c36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16900f3efc59e2d0643a7158d6c48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b84080877165bc9d8195045a7391f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a998abbcefefefe379159a298dd2eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47a5fe07f812f9acf58c72a934a2d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6ff724337e0b5f68152597e8b119544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df9dd1cd20b11acd6ae338f250e91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917897b8968fedc65870c9406ef30d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3c00ca0c52ff9b3133834758eb837547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce41887e57bdbdf9c9f3c87a666b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a35923b9bc509744e97c71f1325e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d093c9c22122fcdb72a359450f911550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2df437a3b798d33933fa3bd48f77b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bde7805c6b9b53fd544a21b31a8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96398841bdddf2097e72c413e79589a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfe5e04c36bc179c4f4fe414c1539e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b873606d525af9ea4ab9e7ff857314555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec19b8f2d0effd006cdeaab4ff3b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f959ab10616a4ca1130aac4a08a78a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cd25a698e243ec8bee646d577819f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317583c2958da934c58eae97afb10d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ac236fd44eba5f42076058658a22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba7e5ba0fab849a94b21754f3d3992561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6619f469d4c6bbb5a124c2f547029562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad5241e866fe9ba57ac7f1cc9bf7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec59c013abd40df7888744b46724a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bcf2298af83130d799f51bf42312b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd81636a09e867c61733d3f07c929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0e014e50b0e4cfedfb0437db3cfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758883bc26ee481f65fb2d30bc3b1c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf20fabb256ceb5b70ff232ea135f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878a2f59e7cc3df1912c73068a1b62f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0000b76530d0ff5786c5c652f18a102571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627f783596258c582558a98b377661572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aab5799de6e0552a395227af6a569573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8958c10734fa8e4aef7250bc1ea9b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e2db149b4bcc291bb529cec98c5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cff829353f6da1e30a64c9ed57d78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcb7836cb08a90d35bf4cb3d13c006577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893a8b7e26d9213a176e232998025b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a75f0c0b733affc35999121d0f23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adf173ebae61545738d7d17f367714580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ae3ecaf0e0c78efafbcf4e07f0498581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120191878e9b9c08e9268cb1a14e58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff364e6fc43a60a2efc7767569d8ef0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4bd77dcf40a47aaf9d72e97cc8de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf85db3baa9191fc01a0ba6838df4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16176096d5c2ba6dd1c32a916d40ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1cd2d0d41dde82a80c0118c047bf2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3535681b39390a594a1af268671fc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560b4045a8633fa2c18e0d06a01414589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cba75077b082d0eaaca80aac7895e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903b90fbcff2789dcfcca93d98d52a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49073711bc77c528d6d3a823c7cebf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3dff326f9459d7dd2ad4349355642593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361bd38b30689660b4217c60f1d8799594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba26d8e75ff27a82f7854677c46b07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e3d42a3a1d7950caa2dee1e2ad585596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c868298a998e584993e2e020279c14f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ddf6b551471d4bc1308d8550bdff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524544ab342823d10105695d65e55a63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366ab87d2399cec8ed16e7ccdfaeb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0320d97d5ba48d1d6980b4f14a0be94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22486c617adb042b7e487317ec7dd0a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c44749463d33827e345f34fd08a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb773db457fbf4a7135699495f6a0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13199b12d0c6f02b58e4dfcbb4841e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee7472474740dbf03f39957a068bfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2059bd3f728f25f5014531ed2d3feba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844701b5349f68705e882d8129497493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f375b2b2ed828b16bbcd9523043f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984aeec4946d61668b04514d2fcb63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654b64711f6f0c488c3e6626540b37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9661eb22ef00990c4cbf38410105c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50125dbf8e3107f7d4194f5af1192741613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c127cfd71724b928af6665dcfa51480614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25718c2ed654d0e62c9d60475d3d611615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd66664f49fb388d672c32e09f685cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a165b3beb5c4724daff8f5a7513b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71a0139de78af4e4e3bac52f42bb05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a45fe51db19792e5bf5a9027e1f6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafbcd64771216a7cf711419d7977ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49154bdd4d006959b01722652fcd01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb401ce1adcd09c4797d3afe43316e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df25017900d95e0024011ae0adffb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691595a4c6c8791e796251c860b4fdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01ea6be9a4c3f984b90a1bde7f3b8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880517f1ba07e272dc80a547a5b2735d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab73caac465c48c16dc9ce1bde8375b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e819993025c32a83c8f482ae930460628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a31914c9dd9595d741186538c493629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf135e54af8bcba6d2f6045ab4fe6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414786f9a479f7a0fc39d9d3b417928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fdb5ad3868b104c676838e286d60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc1e7c0b3e1f25069daf5a07928aa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de95dbce91c64f740c3a954065859be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15a1a8a5d08e555d9fa1755697ce6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf9ad93c5b4d79f2158dc90112503a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71174e9a92977d33e556cbcd9cf265637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb7895290aea8517e12b353aef7a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438395d9c2b7f13c3dcde22aea85a2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22a98150e931d6a8c2fd5754cc70d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a89c51bcaf9691a290456c532aae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a305ada6821ccfe42aef9fc06dbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d5939ce7a981ca77f75007c379d36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc713712cb3221166b7c5fbea396ff3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33211c8041f2dcd7e91b2e52459071645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72232087e1b30330a8a491d961dbafd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653a7ba103ca75570a8cde4dc6e0963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d80be52b21e0d9e7a123aca225db4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef035ebb5067007c6ec5a235ebc3a3de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36415b2120ebcfab726084f567bc2186650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1508b3cdb707a1980ece6083cf777651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb06945002d1df7689b01985a0b059652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5456530b4e9f94743f55943901f1f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d5e2d0b0d2cdfe70ed4b98b889c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3914aca63cf3bad58f46d5611e51f63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819577be8249f3b7b56bd9ef0c667fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687efb40584ab4bdb552109a7d5821657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c40483883989d0000276b37623db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ddc577d6f7694d9d3a673ef86f90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63811e7b98981c4cc78cdd17df53e0c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3dd65999b01ecd3f8600ce54d6e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea271835d69815c8431bc7eefd54e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e1a1edf11fb763648631085dff77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4cfa9c9eb747066bd3345edd5c1cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a277085100ebb863f06f6f6344c270665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c773fa01ba8ff594e0351bca0ecd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c7792521094e95de4ad0847d3db08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194854e9d38591917e75c5a359b5b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e34f6be75053b00343a7f15f58fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333005392374574811118954539a9f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570178ddcc58f5662b5e87241902ebb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d2a5c354b2a0a6deed82b13c4fb79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402187f91d282aca942e80e3115d2624673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd92d7e37b32c1d8285819e58dc44e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d957009b25abfd7a1824964d04e5858675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673bac798d5c24b7535885ae72474a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ff2a6b1f03cc2f7185c8f79ee5d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0768062f659570c5902aad5931218c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f30c76a6607334160132aba1221ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c87e8d41e6c1d4015c6c1ee3f31ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32307febe3424443ff17a60f98ddc1d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f040c5322a2a613de7f09f3a787d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168b126f16343834c0715fb45803f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178efffe064f9f1717373e6ab06975eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17e83392f36ec83f395838fed690e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e69b95e4d8ccd634676225d71957686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448bc0b3c24e3a2ac85bdfe86e4e54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935683a8d38a2eac8e6ef64fc3ae9be9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503fd13560332b24af93d42c7dbc397689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c7893bb116ab0001e5401c7d5e233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82fbcdcc196068b7c9fc58b84e751691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a8308a6d8aeae7670e807721294a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad5b37689a14eca4cb43a23cd0e1ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c81674bc4e31f6e3b5fb12fbe0936694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922681ff1994212c126b640e69586e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a6463cf4577c9c3fe8231cdb21fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798283ec3a3fc2b4c4a012115845d115697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3c9deaaf42ce7369acc5ba178436698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b10c8f33ebd210a96a824f590243f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e11983b8ea5323a5deba8334fbb90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4a407594d93c6a324f31d1998d7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295d13510436c9a4d82718263726af7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2243419c63c30c461c55e7fe1f518c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69520f6f9b67a27fec296f75a5682b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21644c6685ba57d6ea54424c13a95b9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8aedefab5b92f5f392c228ab3ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bceee8f5a944c2aa2fce86a3d25a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65dcaf92e94eea0ac5d16f8354b9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e05115f3396fa6afcc7efd802fea0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719121dac099c36dcd5f25703f49396710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7641a248d01ed469ea2027f9deb73f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b0d46c0f8ebd386db5720d6f68da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be399546457706749c083b99554e5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a8f62df2847fa99d40986d157698c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b2619b17f8b11246b221fcf6bd8c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6258a485a4ddb38b0aa267f172462d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97a8b11e844b67329ed8a97a1931d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f35dc8326938852ea878bd7e346aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621582aabca1594570d4294b465db94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168374136d28bcff3fed42bd03362aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec8c2fb2f29c047d1388e64574f50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d9d543f2b571437ae62ee3b780e0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748adad01693cadf2deaba5791b72a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d8a03e1f91e520ef6af1f7fb618b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecab7ed098120aa547f19d07baa9b7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42183471c2cf03d482147ab150830d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ebf6f8cb19aa1dde9767373bacaa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93d17b64387a07df1896b4d478681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531948f194b5c233a6beff3cc1ad8a63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500cac8e6cc5476f1b0b8ad4d97f81b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dde16be4ad48dd0e740996883a6d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da97a1a835666058f47e71150ee54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa60cb8239aae26ae9f50c7674ce2d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9989cd9b9d923e04802f73e0579cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadc2bdc49ea8f20024f0fe054f2b12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426124f0b249697a1ae94ea164a64be7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f51d3cb24499f2bbdfd14aba15d62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eec5322d5452316b8f360587f5c974738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a68623270c6adff9d119414607f98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717381d06df28c45c02bf898378088740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1a17ca0eb0c25da255cf4ae71bf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fedf17030d924ffe7510b15995fec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809abff4048afd58d336428ffbe7b4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5fd611bc9c4c4dd070173eaa607c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33745c99d163a2d582069cb687d39ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f3dc22acd1e75ee854ba1c671ae0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50c7713d28bc1d7df4111e0e85b75d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779a399cf08985cf9c7085e3697bf16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83fda6fd5236851c28049e91ae856749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777993baa7477b080f50a3d58591a923750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0484085bb884377d007d518dd7e3d7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2edc8c23e6d81fb469e32b882036752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cb764afe85fd78af4ffd9e035ae6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bafc9b8526052d49a740160b1c975754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6b30ab3c0a1488f145da5c2c11dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7943de18be8c1d3a2c3429cb8f0ee3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e013f0a0fff0d52dffd7a0ed07c7c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9532ff25f18633ef1d86d237e1817b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9ac9ab6dfd795afbd39b02c83c8a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0113bd27a08b342907b1dae938e044760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f468e4cf420952b9171e03eceaf8ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995fa6e58f0357ed28c0a9a3551a7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aee548cdba2ca4e153a34e82031d85763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd64d95c613b88c4b3b9d5e3f6b519764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acae7ff483b910e08ac3c723d61b5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15136a94bf810b15e73ae699ba7aee79766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44d7c346eeeeeb06f6c29cbd656e60767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>